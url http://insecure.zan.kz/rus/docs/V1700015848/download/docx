--- v0 (2025-11-26)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7600cd3" w14:textId="7600cd3">
+    <w:p w14:paraId="b012862" w14:textId="b012862">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,202 +113,164 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 8 сентября 2017 года № 125. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 октября 2017 года № 15848.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+      В соответствии с подпунктом 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной статистике", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 34)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения об Агентстве по стратегическому планированию и реформам Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 5 октября 2020 года № 427 и подпунктом 20) пункта 15 Положения о Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан, утвержденного приказом Председателя Агентства по стратегическому планированию и реформам Республики Казахстан от 23 октября 2020 года № 9-нқ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 29.08.2025 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...76 lines deleted...]
-        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -974,7852 +936,9314 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономики Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 сентября 2017 года № 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Методика оценки объемов незаконной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Методика - в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Методика оценки объемов незаконной деятельности (далее – Методика) относится к статистической методологии, формируемой в соответствии с международными стандартами и утверждаемой в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной статистике".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящая Методика применяется Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан (далее – Бюро) при оценке объемов незаконной деятельности согласно международным стандартам и для целей Системы национальных счетов(далее – СНС).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Целью настоящей Методики является оценка влияния незаконных видов деятельности на отрасли экономики, то есть определение их доли в формировании Валового внутреннего продукта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В качестве методологической основы использована СНС 2008 года, подготовленная Международным Валютным Фондом, Организацией экономического сотрудничества и развития, Статистическим бюро Европейских сообществ, Организацией Объединенных Наций и Всемирным банком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В настоящей Методике используются следующие определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) промежуточное потребление–стоимость товаров и услуг, которые трансформируются или полностью потребляются в процессе производства в отчетном периоде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) валовая добавленная стоимость (далее – ВДС) – характеризует конечный результат производственной деятельности и представляет собой ценность, добавленную обработкой в данном производственном процессе. Исчисляется на уровне отраслей как разность между выпуском продукции и промежуточным потреблением, включает потребленную в процессе производства стоимость основного капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) валовой внутренний продукт (далее – ВВП) – один из важнейших показателей системы национальных счетов, характеризующий конечный результат экономической деятельности страны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) институциональная единица – экономическая единица, которая способна от своего имени владеть активами, принимать обязательства, участвовать в экономической деятельности и вступать в операции с другими единицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) СНС – представляет собой систему статистических показателей, построенную в виде определенного набора счетов и таблиц, характеризующих результаты экономической деятельности страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Информационной базой при оценке объемов незаконной деятельности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) официальная статистическая информация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) административные данные административных источников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Методологический подход к оценке объемов незаконной деятельности в соответствии с Системой национальных счетов 2008 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ненаблюдаемые виды деятельности включают виды производственной деятельности, которые не охватываются при сборе информации из основных источников, используемых при составлении национальных счетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ненаблюдаемые виды деятельности подразделяются на следующие группы: скрытые (теневые), незаконные, неформальные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. К незаконной деятельности относится производство товаров и услуг, запрещенных законодательством Республики Казахстан либо осуществляемых производителями без соответствующей лицензии (разрешения) в случаях, когда наличие таких лицензий обязательно в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Критериями отнесения видов деятельности к незаконным являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствие признакам производственной деятельности, охватываемой границами СНС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) факт осуществления вида деятельности с нарушением законодательства Республики Казахстан (в том числе, отсутствие лицензии, регистрация вне установленного порядка или прямой запрет на осуществление данного вида деятельности).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Незаконная деятельность классифицируется по следующим двум категориям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство, реализация или перемещение товаров и услуг, продажа или владение которыми запрещено законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство, реализация или перемещение товаров и услуг производителями, не имеющими соответствующей лицензии (разрешения) или не зарегистрированными в порядке, установленным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Оценка объемов незаконной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Расчет показателей производства товаров и услуг, продажа или владение которыми запрещено законодательством Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В настоящей Методике рассматриваются следующие виды производства товаров и услуг, продажа или владение которыми запрещено законодательством Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наркобизнес (производство и распространение героина, каннабиноидов, опиума, синтетических наркотических средств);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      незаконный оборот драгоценных металлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изготовление, приобретение, передача, сбыт, хранение оружия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проституция;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      незаконный игорный бизнес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Незаконная деятельность, связанная с наркотиками, включает производство наркотиков внутри страны, экспорт и импорт, а также деятельность по их доставке и продаже потребителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Расчет объемов потребления героина:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...819 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1092200" cy="368300"/>
+            <wp:extent cx="1841500" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1092200" cy="368300"/>
+                      <a:ext cx="1841500" cy="304800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                        (1)</w:t>
+        <w:t>, (1)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...4 lines deleted...]
-    </w:p>
+      С –общий объем героина (изъятых и потребленных) (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – сведения об изъятии наркотических средств за год (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N – число наркозависимых (человек);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      D – среднее потребляемое количество наркотических средств в год одним наркозависимым (грамм).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Далее оценивается объем импорта в страну:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="215900" cy="254000"/>
+            <wp:extent cx="1562100" cy="850900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="215900" cy="254000"/>
+                      <a:ext cx="1562100" cy="850900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – потребление наркотиков всеми наркозависимыми в год (грамм);</w:t>
+        <w:t xml:space="preserve"> , (2)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I – импорт (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      C – общий объем героина (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="254000" cy="254000"/>
+            <wp:extent cx="444500" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="254000" cy="254000"/>
+                      <a:ext cx="444500" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – число наркозависимых (человек);</w:t>
+        <w:t xml:space="preserve"> – уличная чистота героина (%);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="241300" cy="241300"/>
+            <wp:extent cx="571500" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="241300" cy="241300"/>
+                      <a:ext cx="571500" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – среднее потребляемое количество наркотических средств в год одним наркозависимым (грамм).</w:t>
+        <w:t xml:space="preserve"> – оптовая чистота героина (%).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Далее оценивается объем импорта в страну:</w:t>
-[...23 lines deleted...]
-    </w:p>
+      Основным результирующим показателем, который сопоставляется с ВВП, является ВДС:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1155700" cy="622300"/>
+            <wp:extent cx="2959100" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1155700" cy="622300"/>
+                      <a:ext cx="2959100" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                        (2)</w:t>
+        <w:t>, (3)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...4 lines deleted...]
-    </w:p>
+      GVA– ВДС (миллион тенге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="139700" cy="241300"/>
+            <wp:extent cx="406400" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="139700" cy="241300"/>
+                      <a:ext cx="406400" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – импорт (грамм); </w:t>
+        <w:t xml:space="preserve"> – внутреннее производство (миллион тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TM – торговая наценка (миллион тенге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IC – промежуточное потребление (миллион тенге).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промежуточное потребление в наркобизнесе незначительное и оценено в 10 % от торговой наценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для определения торговой наценки проводится пересчет потребления и импорта наркотиков в стоимостном выражении. Импорт наркотиков оценивается в оптовых ценах, потребление оценивается в розничных ценах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="215900" cy="254000"/>
+            <wp:extent cx="2108200" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="215900" cy="254000"/>
+                      <a:ext cx="2108200" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – потребление героина (грамм);</w:t>
+        <w:t>, (4)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="368300" cy="317500"/>
+            <wp:extent cx="431800" cy="254000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="368300" cy="317500"/>
+                      <a:ext cx="431800" cy="254000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – уличная чистота героина (%);</w:t>
+        <w:t xml:space="preserve"> торговая наценка (миллион тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="406400" cy="317500"/>
+            <wp:extent cx="241300" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="406400" cy="317500"/>
+                      <a:ext cx="241300" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – оптовая чистота героина (%).</w:t>
+        <w:t xml:space="preserve"> потребление (грамм);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
-[...39 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1701800" cy="304800"/>
+            <wp:extent cx="279400" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1701800" cy="304800"/>
+                      <a:ext cx="279400" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                              (3)</w:t>
+        <w:t xml:space="preserve"> розничная цена (тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
-[...139 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1879600" cy="330200"/>
+            <wp:extent cx="279400" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1879600" cy="330200"/>
+                      <a:ext cx="279400" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                        (4)</w:t>
+        <w:t xml:space="preserve"> оптовая цена (тенге).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Расчет выпуска каннабиноидов формируется с условием, что все внутреннее потребление каннабиноидов удовлетворяется за счет внутреннего производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1701800" cy="330200"/>
+            <wp:extent cx="2870200" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1701800" cy="330200"/>
+                      <a:ext cx="2870200" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                              (5)</w:t>
+        <w:t>, (5)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="317500" cy="355600"/>
+            <wp:extent cx="406400" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="317500" cy="355600"/>
+                      <a:ext cx="406400" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – внутреннее производство марихуаны и анаши (тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – сведения об изъятии наркотических средств за год (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N – число наркозависимых (человек);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      D – среднее потребляемое количество наркотических средств в год одним наркозависимым (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="254000" cy="254000"/>
+            <wp:extent cx="368300" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="254000" cy="254000"/>
+                      <a:ext cx="368300" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – число наркозависимых (человек);</w:t>
+        <w:t xml:space="preserve"> – оптовая цена марихуаны и анаши (тенге за грамм).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="241300" cy="241300"/>
+            <wp:extent cx="2997200" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="241300" cy="241300"/>
+                      <a:ext cx="2997200" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – среднее потребляемое количество наркотических средств в год одним наркозависимым (грамм);</w:t>
+        <w:t xml:space="preserve"> , (6)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="292100" cy="317500"/>
+            <wp:extent cx="685800" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="317500"/>
+                      <a:ext cx="685800" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – оптовая цена марихуаны и анаши (тенге за грамм).</w:t>
+        <w:t xml:space="preserve"> – ВДС (миллион тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2146300" cy="304800"/>
+            <wp:extent cx="406400" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2146300" cy="304800"/>
+                      <a:ext cx="406400" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                        (6)</w:t>
+        <w:t xml:space="preserve"> – внутреннее производство (миллион тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="64"/>
-[...39 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="571500" cy="254000"/>
+            <wp:extent cx="533400" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="571500" cy="254000"/>
+                      <a:ext cx="533400" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – ВДС (миллион тенге);</w:t>
+        <w:t xml:space="preserve"> – торговая наценка (миллион тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="317500" cy="355600"/>
+            <wp:extent cx="381000" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="317500" cy="355600"/>
+                      <a:ext cx="381000" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – внутреннее производство (миллион тенге);</w:t>
+        <w:t>– промежуточное потребление (миллион тенге).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="419100" cy="241300"/>
+            <wp:extent cx="2476500" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="419100" cy="241300"/>
+                      <a:ext cx="2476500" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – торговая наценка (миллион тенге);</w:t>
+        <w:t xml:space="preserve"> , (7)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TM – торговая наценка (тенге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      C – потребление (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pr – розничная цена (тенге за грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pw – оптовая цена (тенге за грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Расчет выпуска опиума формируется с условием, что объем потребляемых наркотиков полностью импортируется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="292100" cy="254000"/>
+            <wp:extent cx="2374900" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="254000"/>
+                      <a:ext cx="2374900" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – промежуточное потребление (миллион тенге).</w:t>
+        <w:t xml:space="preserve"> , (8)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I – импорт опиума (тенге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – сведения об изъятии наркотических средств за год (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N – число наркозависимых (человек);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      D – среднее потребляемое количество наркотических средств в год одним наркозависимым (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1803400" cy="330200"/>
+            <wp:extent cx="368300" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1803400" cy="330200"/>
+                      <a:ext cx="368300" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                        (7)</w:t>
+        <w:t>– оптовая цена (тенге за грамм).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="65"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
-[...163 lines deleted...]
-    </w:p>
+      Подход к определению ВДС и торговой наценки аналогичен, как и в других видах наркотиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1346200" cy="317500"/>
+            <wp:extent cx="2286000" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1346200" cy="317500"/>
+                      <a:ext cx="2286000" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                        (8)</w:t>
+        <w:t xml:space="preserve"> , (9)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="71"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="139700" cy="241300"/>
+            <wp:extent cx="685800" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="139700" cy="241300"/>
+                      <a:ext cx="685800" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – импорт опиума (тенге);</w:t>
+        <w:t xml:space="preserve"> – ВДС (миллион тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="254000" cy="254000"/>
+            <wp:extent cx="533400" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="254000" cy="254000"/>
+                      <a:ext cx="533400" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – число наркозависимых (человек);</w:t>
+        <w:t xml:space="preserve"> – торговая наценка (миллион тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="241300" cy="241300"/>
+            <wp:extent cx="381000" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="241300" cy="241300"/>
+                      <a:ext cx="381000" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – среднее потребляемое количество наркотических средств в год одним наркозависимым (грамм);</w:t>
+        <w:t xml:space="preserve"> – промежуточное потребление (миллион тенге).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="292100" cy="317500"/>
+            <wp:extent cx="2159000" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="317500"/>
+                      <a:ext cx="2159000" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – оптовая цена (тенге за грамм).</w:t>
+        <w:t xml:space="preserve"> , (10)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="72"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подход к определению ВДС и торговой наценки аналогичен, как и в других видах наркотиков.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...4 lines deleted...]
-    </w:p>
+      TM – торговая наценка (тенге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I – импорт (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1676400" cy="279400"/>
+            <wp:extent cx="304800" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1676400" cy="279400"/>
+                      <a:ext cx="304800" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                        (9)</w:t>
+        <w:t xml:space="preserve"> – розничная цена (тенге за грамм);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="73"/>
-[...39 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="571500" cy="254000"/>
+            <wp:extent cx="330200" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="571500" cy="254000"/>
+                      <a:ext cx="330200" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – ВДС (миллион тенге);</w:t>
+        <w:t xml:space="preserve"> – оптовая цена (тенге за грамм).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Расчет выпуска синтетических наркотических средств формируется с условием, что все внутреннее потребление синтетических наркотических средств удовлетворяется за счет внутреннего производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="419100" cy="241300"/>
+            <wp:extent cx="2857500" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="419100" cy="241300"/>
+                      <a:ext cx="2857500" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– торговая наценка (миллион тенге);</w:t>
+        <w:t xml:space="preserve"> , (11)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="292100" cy="254000"/>
+            <wp:extent cx="406400" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="254000"/>
+                      <a:ext cx="406400" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – промежуточное потребление (миллион тенге).</w:t>
+        <w:t xml:space="preserve"> – внутреннее производство синтетических наркотических средств (тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – сведения об изъятии наркотических средств за год (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N – число наркозависимых (человек);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      D – среднее потребляемое количество наркотических средств в год одним наркозависимым (грамм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1651000" cy="342900"/>
+            <wp:extent cx="330200" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1651000" cy="342900"/>
+                      <a:ext cx="330200" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                        (10)</w:t>
+        <w:t xml:space="preserve"> – розничная цена синтетических наркотических средств (тенге за грамм).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="74"/>
-[...59 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="139700" cy="241300"/>
+            <wp:extent cx="1752600" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="139700" cy="241300"/>
+                      <a:ext cx="1752600" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – импорт (грамм);</w:t>
+        <w:t>, (12)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="241300" cy="317500"/>
+            <wp:extent cx="685800" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="241300" cy="317500"/>
+                      <a:ext cx="685800" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – розничная цена (тенге за грамм);</w:t>
+        <w:t xml:space="preserve"> – ВДС (миллион тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="292100" cy="317500"/>
+            <wp:extent cx="406400" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="317500"/>
+                      <a:ext cx="406400" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – оптовая цена (тенге за грамм).</w:t>
+        <w:t xml:space="preserve"> – внутреннее производство (миллион тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="76"/>
-[...99 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2209800" cy="355600"/>
+            <wp:extent cx="381000" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2209800" cy="355600"/>
+                      <a:ext cx="381000" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                        (11)</w:t>
+        <w:t xml:space="preserve"> – промежуточное потребление (миллион тенге).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="80"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Расчет производства всех наркотических товаров приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      18. Незаконный оборот драгоценных металлов и драгоценных камней, сырьевых товаров, содержащих драгоценные металлы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В качестве выпуска используются данные по сумме причиненного ущерба, формируемые по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 295-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Незаконный оборот драгоценных металлов и драгоценных камней, сырьевых товаров, содержащих драгоценные металлы" Уголовного кодекса Республики Казахстан (далее - УК РК).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Производство основных благородных и цветных металлов".ВДС определяется как разница между валовым выпуском и промежуточным потреблением. Расчет незаконного оборота драгоценных металлов и драгоценных камней, сырьевых товаров, содержащих драгоценные металлы приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...4 lines deleted...]
-    </w:p>
+      19. Незаконное изготовление, приобретение, передача, сбыт, хранение оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В качестве выпуска используются данные по сумме причиненного ущерба, формируемые по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Незаконные приобретение, передача, сбыт, хранение, перевозка или ношение оружия, боеприпасов, взрывчатых веществ и взрывных устройств" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 288</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Незаконное изготовление оружия" УК РК. При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Производство готовых металлических изделий, кроме машин и оборудования". ВДС определяется как разница между валовым выпуском и промежуточным потреблением. Расчет незаконного изготовления, приобретения, передачи, сбыта, хранения оружия приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Незаконная деятельность, связанная с проституцией, рассчитывается на основе показателей: валовой выпуск, промежуточное потребление, ВДС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчеты производятся для каждого региона отдельно, ввиду разницы в ценах на данный вид услуг между различными регионами и агрегируются в целом по республике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основным способом определения выпуска услуг проституции является его определение со стороны предложения (ресурсов) на основе данных о численности работников и их среднем заработке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выпуск услуг проституции рассчитывается по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="495300" cy="355600"/>
+            <wp:extent cx="2997200" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="495300" cy="355600"/>
+                      <a:ext cx="2997200" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – выпуск услуг проституции (тенге);</w:t>
+        <w:t xml:space="preserve"> , (13)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="457200" cy="317500"/>
+            <wp:extent cx="622300" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="457200" cy="317500"/>
+                      <a:ext cx="622300" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – численность работников (человек);</w:t>
+        <w:t xml:space="preserve"> – выпуск услуг проституции (тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="241300" cy="317500"/>
+            <wp:extent cx="584200" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="241300" cy="317500"/>
+                      <a:ext cx="584200" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – средняя цена за услугу (тенге);</w:t>
+        <w:t xml:space="preserve"> – численность работников (человек);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="406400" cy="317500"/>
+            <wp:extent cx="279400" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="406400" cy="317500"/>
+                      <a:ext cx="279400" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – число визитов в год (единиц).</w:t>
+        <w:t xml:space="preserve"> – средняя цена за услугу (тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="81"/>
-[...377 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1244600" cy="355600"/>
+            <wp:extent cx="508000" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1244600" cy="355600"/>
+                      <a:ext cx="508000" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                        (12)</w:t>
+        <w:t xml:space="preserve"> – число визитов в год (единиц).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="99"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+      В расчетах используются официальные данные о зарегистрированных и стоящих на учете работников и применяется коэффициент латентности численности людей, которые с наибольшей вероятностью заняты в данном виде деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К промежуточному потреблению деятельности проституции относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) арендная плата за снимаемую квартиру, используемую при обслуживании клиентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арендная плата за помещения, которую платят держатели интим-салонов, саун, массажных салонов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расходы на одежду, косметику, контрацептивы и специальное оборудование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расходы на транспорт, оборудование и рекламу (ведение сайтов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доля промежуточного потребления оценена по данному виду услуг в 30% от выпуска. ВДС определяется как разница между валовым выпуском и промежуточным потреблением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Расчет услуг проституции приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Организация незаконного игорного бизнеса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В качестве выпуска используется сумма причиненного ущерба, формируемая по статье 307 "Организация незаконного игорного бизнеса" УК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Искусство, развлечения и отдых". ВДС определяется как разница между валовым выпуском и промежуточным потреблением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Расчет организации незаконного игорного бизнеса приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2.Расчет показателей производства товаров и услуг производителями, не имеющими на это лицензии (разрешения) или не зарегистрированными в порядке, установленным законодательством Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...4 lines deleted...]
-    </w:p>
+      22. В настоящей Методике рассматриваются следующие виды производства товаров и услуг производителями, не имеющими соответствующей лицензии (разрешения) или не зарегистрированными в установленном порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      браконьерство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производство нелегальной алкогольной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производство нелегальных табачных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транспортировка, приобретение, реализация, хранение нефти и нефтепродуктов, а также переработка нефти без документов, подтверждающих законность их происхождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      самовольное пользование недрами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производство неавторизованных копий творческих оригиналов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контрабанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      незаконная деятельность посредников при оказании услуг порнографии и вебкам-моделей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Браконьерство. Данный вид деятельности распределен по следующим подвидам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) незаконная вырубка древесины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) незаконная охота;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) незаконный отлов рыбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основе данных об изъятой продукции (древесина, туш животных) с учетом рыночных цен оценивается выпуск по незаконной вырубке древесины и незаконной охоте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="241300" cy="254000"/>
+            <wp:extent cx="1587500" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId45"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="241300" cy="254000"/>
+                      <a:ext cx="1587500" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – выпуск (тенге);</w:t>
+        <w:t xml:space="preserve"> , (14)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      O – выпуск (тенге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="355600" cy="355600"/>
+            <wp:extent cx="482600" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId46"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="355600" cy="355600"/>
+                      <a:ext cx="482600" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – объем конфискованной продукции (м</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> или штук);</w:t>
+        <w:t xml:space="preserve"> – объем конфискованной продукции (м3 или штук);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="241300" cy="317500"/>
+            <wp:extent cx="292100" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId47"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="241300" cy="317500"/>
+                      <a:ext cx="292100" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – средняя цена (тенге за 1 м</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> или штуку).</w:t>
+        <w:t xml:space="preserve"> – средняя цена (тенге за 1 м3 или штуку).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="100"/>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В качестве доли промежуточного потребления используются данные промежуточного потребления в легальном производстве соответствующей отрасли. ВДС рассчитывается как разность между выпуском и промежуточным потреблением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z148" w:id="101"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка незаконного отлова рыбы производится на основе данных о производстве, экспорте, импорте и потреблении рыбы в стране. Путем соотношения потребления с одной стороны (использование) и сальдо экспорта и производства внутри страны с другой стороны (ресурсы) рассчитываются данные о незаконном отлове рыбы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z149" w:id="102"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К рассматриваемой продукции относятся следующие товарные позиции: "Живая рыба", "Рыба свежая или охлажденная, за исключением рыбного филе и прочего мяса рыбы", "Рыба мороженая, за исключением рыбного филе и прочего мяса рыбы", "Филе рыбное и прочее мясо рыбы (включая фарш), свежие, охлажденные или мороженые", "Рыба сушеная, соленая или в рассоле; рыба горячего или холодного копчения; рыбная мука тонкого и грубого помола и гранулы из рыбы, пригодные для употребления в пищу". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z150" w:id="103"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z184" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении производства используются данные по производству продукции в обрабатывающей промышленности по позиции "Рыба, свежая, охлажденная или мороженая".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z151" w:id="104"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z185" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расчете объема незаконного отлова рыбы определяется объем легального производства рыбной продукции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1930400" cy="330200"/>
+            <wp:extent cx="2641600" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId48"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1930400" cy="330200"/>
+                      <a:ext cx="2641600" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                  (13)</w:t>
+        <w:t xml:space="preserve"> , (15)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="105"/>
+    <w:bookmarkStart w:name="z187" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="292100" cy="355600"/>
+            <wp:extent cx="355600" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="355600"/>
+                      <a:ext cx="355600" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – легальное производство рыбной продукции в стране (тысяч тонн);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="317500" cy="355600"/>
+            <wp:extent cx="393700" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="317500" cy="355600"/>
+                      <a:ext cx="393700" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – внутреннее производство (тысяч тонн);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I – импорт (тысяч тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E – экспорт (тысяч тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      C – улов рыбы (тысяч тонн).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее потребление рыбной продукции в стране определяется на основе данных о потреблении рыбы на душу населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="139700" cy="241300"/>
+            <wp:extent cx="1905000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="139700" cy="241300"/>
+                      <a:ext cx="1905000" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – импорт (тысяч тонн);</w:t>
+        <w:t xml:space="preserve"> , (16)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="215900" cy="241300"/>
+            <wp:extent cx="457200" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="215900" cy="241300"/>
+                      <a:ext cx="457200" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – экспорт (тысяч тонн);</w:t>
+        <w:t xml:space="preserve"> – незаконный отлов рыбы (тысяч тонн);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="215900" cy="254000"/>
+            <wp:extent cx="457200" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId53"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="215900" cy="254000"/>
+                      <a:ext cx="457200" cy="304800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – улов рыбы (тысяч тонн).</w:t>
+        <w:t xml:space="preserve"> – общее потребление рыбы в стране (тысяч тонн);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="106"/>
-[...39 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1460500" cy="342900"/>
+            <wp:extent cx="393700" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId54"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1460500" cy="342900"/>
+                      <a:ext cx="393700" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                  (14)</w:t>
+        <w:t xml:space="preserve"> – легальное производство рыбной продукции в стране (тысяч тонн).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="107"/>
+    <w:bookmarkStart w:name="z199" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      При распределении незаконного отлова рыбы по регионам используется структура потребления рыбы, полученная в результате обследований домашних хозяйств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При оценке незаконного отлова рыбы в стоимостном выражении используется экспертная оценка стоимости рыбы. При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Рыболовство и аквакультура". ВДС определяется как разница между валовым выпуском и промежуточным потреблением. Расчет по видам браконьерства приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...4 lines deleted...]
-    </w:p>
+      24. Производство нелегальной алкогольной продукции. Оценка нелегального производства алкогольной продукции производится на основе данных о производстве, экспорте, импорте и потреблении алкогольной продукции в стране. Путем соотношения потребления с одной стороны (использование) и сальдо экспорта и производства внутри страны с другой стороны (ресурсы) рассчитываются данные о нелегальном производстве алкогольной продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оценке нелегального производства алкогольной продукции рассматриваются следующие товарные позиции: "Виски", "Ром и тафия", "Джин и можжевеловая настойка", "Прочие спиртные напитки".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Физический объем алкогольной продукции переводится в алкоголь с 40% содержанием спирта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расчете объема нелегального производства алкогольной продукции определяется объем легального производства алкогольной продукции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="355600" cy="355600"/>
+            <wp:extent cx="2082800" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="355600" cy="355600"/>
+                      <a:ext cx="2082800" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – незаконный отлов рыбы (тысяч тонн);</w:t>
+        <w:t xml:space="preserve"> , (17)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="368300" cy="254000"/>
+            <wp:extent cx="355600" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId56"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="368300" cy="254000"/>
+                      <a:ext cx="355600" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – общее потребление рыбы в стране (тысяч тонн);</w:t>
+        <w:t xml:space="preserve"> – легальное производство алкогольной продукции в стране (тысяч литров);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="292100" cy="355600"/>
+            <wp:extent cx="393700" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId57"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="355600"/>
+                      <a:ext cx="393700" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – легальное производство рыбной продукции в стране (тысяч тонн).</w:t>
+        <w:t xml:space="preserve"> – внутреннее производство (тысяч литров);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="108"/>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При распределении незаконного отлова рыбы по регионам используется структура потребления рыбы, полученная в результате обследований домашних хозяйств.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="109"/>
+      I – импорт (тысяч литров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оценке незаконного отлова рыбы в стоимостном выражении используется экспертная оценка стоимости рыбы. При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Рыболовство и аквакультура". ВДС определяется как разница между валовым выпуском и промежуточным потреблением.</w:t>
-[...103 lines deleted...]
-    </w:p>
+      E – экспорт (тысяч литров).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1524000" cy="304800"/>
+            <wp:extent cx="1943100" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1524000" cy="304800"/>
+                      <a:ext cx="1943100" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,                  (15)</w:t>
+        <w:t xml:space="preserve"> , (18)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="114"/>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="292100" cy="355600"/>
+            <wp:extent cx="457200" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="355600"/>
+                      <a:ext cx="457200" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – легальное производство алкогольной продукции в стране (тысяч литров);</w:t>
+        <w:t xml:space="preserve"> – нелегальное производство (тысяч литров);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="317500" cy="355600"/>
+            <wp:extent cx="457200" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="317500" cy="355600"/>
+                      <a:ext cx="457200" cy="304800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – внутреннее производство (тысяч литров);</w:t>
+        <w:t xml:space="preserve"> – общее потребление (тысяч литров);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="139700" cy="241300"/>
+            <wp:extent cx="393700" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="139700" cy="241300"/>
+                      <a:ext cx="393700" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – импорт (тысяч литров);</w:t>
+        <w:t xml:space="preserve"> – легальное производство (тысяч литров).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При распределении нелегального производства алкогольной продукции по регионам используется структура расходов домашних хозяйств на алкоголь, полученная в результате обследований домашних хозяйств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В стоимостном выражении нелегальное производство алкогольной продукции оценивается в разрезе регионов в ценах на водку ниже рыночных. При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Производство напитков". ВДС определяется как разница между валовым выпуском и промежуточным потреблением. Расчет производства нелегальной алкогольной продукции приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Производство нелегальных табачных изделий. Оценка нелегального производства табачных изделий производится на основе данных о производстве, экспорте, импорте и потреблении табачных изделий в стране. Для расчета нелегального производства табачных изделий используется коэффициент выявленного объема нелегальной табачной продукции(среднее значение за 3года).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="215900" cy="241300"/>
+            <wp:extent cx="2362200" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="215900" cy="241300"/>
+                      <a:ext cx="2362200" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – экспорт (тысяч литров).</w:t>
+        <w:t xml:space="preserve"> , (19)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1333500" cy="292100"/>
+            <wp:extent cx="292100" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId63"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1333500" cy="292100"/>
-[...270 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="292100" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – легальное производство (тысяч литров).</w:t>
+        <w:t xml:space="preserve"> – нелегальное производство табачных изделий (миллион тенге);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="116"/>
+    <w:bookmarkStart w:name="z222" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При распределении нелегального производства алкогольной продукции по регионам используется структура расходов домашних хозяйств на алкоголь, полученная в результате обследований домашних хозяйств.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="117"/>
+      C – потребление (миллион штук);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z223" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В стоимостном выражении нелегальное производство алкогольной продукции оценивается в разрезе регионов в ценах на водку ниже рыночных. При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Производство напитков". ВДС определяется как разница между валовым выпуском и промежуточным потреблением. Расчет показателей производства товаров и услуг производителями, не имеющими на это лицензии (разрешения) или незарегистрированными в установленном порядке приведен в приложении 2 к настоящей Методике.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z184" w:id="118"/>
+      K –коэффициент выявленного объема нелегальной табачной продукции (%);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      P – средняя цена за пачку (тенге).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Производство табачных изделий".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z226" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Производство неавторизованных копий творческих оригиналов. В СНС отражается нелегальное копирование материалов, защищенных авторскими правами, осуществляемое в целях последующей продажи. Выпуском является стоимость изъятой контрафактной продукции, изъятой в соответствии с законодательством Республики Казахстан. При расчете промежуточного потребления применяются доли промежуточного потребления из легального производства по отрасли "Информация и связь". ВДС определяется разницей между выпуском и промежуточным потреблением. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="119"/>
+      ВДС определяется как разница между валовым выпуском и промежуточным потреблением. Расчет нелегального производства табачных изделий приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z227" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Контрабанда. В качестве выпуска используются данные по сумме изъятых товаров. Промежуточное потребление торговли контрабандными товарами оценивается как доля от выпуска, а соответствующая величина ВДС как разность между выпуском и промежуточным потреблением. При расчете промежуточного потребления контрабанды применяется доля промежуточного потребления из отрасли "Оптовая и розничная торговля; ремонт автомобилей и мотоциклов". Расчет показателей изъятых поддельных товаров и неавторизованных копий творческих оригиналов и изъятой контрабанды приведен в приложении 3 к настоящей Методике.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+      26. Транспортировка, приобретение, реализация, хранение нефти и нефтепродуктов, а также переработка нефти без документов, подтверждающих законность их происхождения. В качестве выпуска используются данные по сумме причиненного ущерба, формируемые по статье 197 "Транспортировка, приобретение, реализация, хранение нефти и нефтепродуктов, а также переработка нефти без документов, подтверждающих законность их происхождения" УК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Деятельность трубопроводного транспорта". ВДС определяется как разница между валовым выпуском и промежуточным потреблением. Расчет транспортировки, приобретения, реализации, хранения нефти и нефтепродуктов, а также переработки нефти без документов, подтверждающих законность их происхождения приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Самовольное пользование недрами. В качестве выпуска используются данные по сумме причиненного ущерба, формируемые по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 334</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Самовольное пользование недрами" УК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Добыча металлических руд". ВДС определяется как разница между валовым выпуском и промежуточным потреблением. Расчет самовольного пользования недрами приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Производство неавторизованных копий творческих оригиналов. В СНС отражается нелегальное копирование материалов, защищенных авторскими правами, осуществляемое в целях последующей продажи. Выпуском является стоимость изъятой контрафактной продукции, изъятой в соответствии с законодательством Республики Казахстан. При расчете промежуточного потребления применяются доли промежуточного потребления из легального производства по отрасли "Информация и связь".ВДС определяется как разница между валовым выпуском и промежуточным потреблением. Расчет показателей изъятых поддельных товаров и неавторизованных копий творческих оригиналов приведен в приложении 3 к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Контрабанда. В качестве выпуска используются данные по сумме изъятых товаров. Промежуточное потребление торговли контрабандными товарами оценивается как доля от выпуска, а соответствующая величина ВДС определяется как разница между валовым выпуском и промежуточным потреблением. При расчете промежуточного потребления контрабанды применяется доля промежуточного потребления из отрасли "Оптовая и розничная торговля; ремонт автомобилей и мотоциклов". Расчет показателей изъятых поддельных товаров и изъятой контрабанды приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Незаконная деятельность посредников при оказании услуг порнографии и вебкам-моделей. В качестве выпуска услуг порнографии и вебкам-моделей используются данные по сумме причиненного ущерба, формируемые по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьям 311</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Незаконное распространение порнографических материалов или предметов" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Изготовление и оборот материалов или предметов с порнографическими изображениями несовершеннолетних либо их привлечение для участия в зрелищных мероприятиях порнографического характера" УК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При расчете промежуточного потребления используется доля промежуточного потребления по виду деятельности "Производство кино-, видеофильмов и телевизионных программ, деятельность в сфере звукозаписи и издания музыкальных произведений". ВДС определяется как разница между валовым выпуском и промежуточным потреблением. Расчет незаконной деятельности посредников при оказании услуг порнографии и вебкам-моделей приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8866,471 +10290,1557 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Методике оценки объемов </w:t>
+              <w:t>к Методике оценки объемов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>незаконной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="120"/>
+    <w:bookmarkStart w:name="z236" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Расчет производства наркотических товаров и услуг проституции</w:t>
-[...32 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
+        <w:t xml:space="preserve"> Расчет показателей производства товаров и услуг, продажа или владение которыми запрещено законодательством Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Героин</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Героин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об изъятии наркотических средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Число наркозависимых</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднее потребляемое количество наркотического средства в год одним наркозависимым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чистота уличная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чистота оптовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена оптовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена розничная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4=183 дней×3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5=1+2×4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Героин</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Число наркозависимых</w:t>
+Объем импорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доза</w:t>
+Объем внутреннего производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Среднее потребляемое количество наркотического средства в год одним наркозависимым</w:t>
+Импорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Потребление</w:t>
+Внутреннее производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чистота уличная</w:t>
+Торговая наценка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чистота оптовая</w:t>
+Конечное потребление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена оптовая</w:t>
+Расходы на промежуточное потребление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена розничная</w:t>
+ВДС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
@@ -9340,51 +11850,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-человек</w:t>
+грамм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9412,231 +11922,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-грамм</w:t>
+миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-грамм</w:t>
+миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-%</w:t>
+миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-%</w:t>
+миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тенге</w:t>
+миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тенге</w:t>
+миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
@@ -9646,582 +12156,6333 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+10=5×(6/7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+11=5-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3=365 дней×2</w:t>
+12=10×8/1000000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4=1×3</w:t>
+13=11*8/10000000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+14=5×(9-8)/1000000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+15=5×9/1000000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+16=14×0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+17=13+14-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="123"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Каннабиноиды (гашиш, марихуана)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каннабиноиды (гашиш, марихуана)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об изъятии наркотических средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Население в возрасте 7-55 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,4% от населения в возрасте 7-55 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Численность наркозависимых, употребляющих каннабиноиды интенсивно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Численность наркозависимых, употребляющих каннабиноиды регулярно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доза для наркозависимых, употребляющих каннабиноиды интенсивно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доза для наркозависимых, употребляющих каннабиноиды регулярно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднее потребляемое количество наркотика в год одним наркозависимым (интенсивно)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднее потребляемое количество наркотика в год одним наркозависимым (регулярно)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм (6 раз в неделю)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм (1 раз в неделю)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3=2*1,4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5=3-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8=312 дней×6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9=52 дня×7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена оптовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена розничная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутреннее производство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торговая наценка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конечное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расходы на промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10=1+4×8+5×9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13=10×11/1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14=10×(12-11)/ 1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15=10×12/1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16=14×0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17=13+14-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Опий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об изъятии наркотических средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Число наркозависимых</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднее потребляемое количество наркотика в год одним наркозависимым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена оптовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена розничная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4=365 дней×3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5=1+2×4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z242" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торговая наценка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конечное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расходы на ПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8=5×6/1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9=5×(7-6)/1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10=5×7/1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11=9×0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12=9-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Синтетические наркотические средства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Синтетические наркотические средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об изъятии наркотических средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Число наркозависимых</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднее потребляемое количество наркотического средства в год одним наркозависимым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена розничная за грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выпуск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расходы на промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грамм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4=312*3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5=1+2*4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7=5*6/1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8=7*0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9=7-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Незаконный оборот драгоценных металлов и драгоценных камней, сырьевых товаров, содержащих драгоценные металлы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Незаконный оборот драгоценных металлов и драгоценных камней, сырьевых товаров, содержащих драгоценные металлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма причиненного ущерба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля промежуточного потребления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3=1×2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4=1-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Незаконное изготовление, приобретение, передача, сбыт, хранение оружия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Незаконное изготовление, приобретение, передача, сбыт, хранение оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма причиненного ущерба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля промежуточного потребления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3=1×2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4=1-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z246" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проституция</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="124"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проституция</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем импорта</w:t>
+Лица, занимающиеся проституцией</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Импорт</w:t>
+Средняя цена за услугу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Торговая наценка</w:t>
+Число визитов в год (экспертно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Конечное потребление</w:t>
+Выпуск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Расходы на промежуточное потребление</w:t>
+Промежуточное потребление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10267,123 +18528,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-грамм</w:t>
+человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-миллион тенге</w:t>
+тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-миллион тенге</w:t>
+единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10501,620 +18762,4604 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9=4×(5/6)</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10=9×7/1000000</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11=(4×8-7×9)/ 1000000</w:t>
+3= 300 дней×3 визита в день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12=4×8/1000000</w:t>
+4=1×2×3/1000000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13=11×0,1</w:t>
+5=4×30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14=11-13</w:t>
+6=4-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="125"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z247" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Организация незаконного игорного бизнеса</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация незаконного игорного бизнеса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма причиненного ущерба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля промежуточного потребления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3=1×2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4=1-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Методике оценки объемов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>незаконной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z249" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расчет показателей производства товаров и услуг производителями, не имеющими на это лицензии (разрешения) или незарегистрированными в установленном порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z250" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Браконьерство</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z251" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Незаконная вырубка древесины</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Незаконная вырубка древесины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем изъятой древесины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя цена за м3 древесины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость изъятой древесины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля промежуточного потребления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3=1×2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5=3×4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6=(3-5)/1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z252" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Незаконная охота</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Незаконная охота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество изъятых туш животных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя цена за 1 штуку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость изъятых туш животных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля промежуточного потребления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3=1×2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5=3×4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6=(3-5)/1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z253" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Незаконный отлов рыбы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Незаконный отлов рыбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство рыбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспорт рыбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импорт рыбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улов рыбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Легальное производство рыбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребление рыбы в стране</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Незаконный отлов рыбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5=1-2+3+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7=6-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z254" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Незаконный отлов рыбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя цена за 1 кг рыбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Структура потребления рыбы по регионам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нелегальное производство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нелегальное производство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля промежуточного потребления (% из легального производства)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10=7×9%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11=10×8×1000000/1000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13=11×12%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14=11-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z255" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Производство нелегальной алкогольной продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="126"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство нелегальной алкогольной продукции</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Население в возрасте 7-55 лет</w:t>
+Производство 40%-ного алкоголя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,4% от населения в возрасте 7-55 лет</w:t>
+Экспорт 40%-ного алкоголя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Численность наркозависимых, употребляющих каннабиноиды интенсивно</w:t>
+Импорт 40%-ного алкоголя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Численность наркозависимых, употребляющих каннабиноиды регулярно</w:t>
+Легальное производство 40%-ного алкоголя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доза для наркозависимых, употребляющих каннабиноиды интенсивно</w:t>
+Потребление 40%-ного алкоголя на душу населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доза для наркозависимых, употребляющих каннабиноиды регулярно</w:t>
+Численность населения в возрасте от 15 лет и старше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Среднее потребляемое количество наркотика в год одним наркозависимым (интенсивно)</w:t>
+Потребление алкоголя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Среднее потребляемое количество наркотика в год одним наркозависимым (регулярно)</w:t>
+Нелегальное производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
@@ -11124,337 +23369,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+тысяч литр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч литр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч литр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч литр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+литр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-человек</w:t>
+тысяч литр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-человек</w:t>
-[...177 lines deleted...]
-              <w:t>(1 раз в неделю)</w:t>
+тысяч литр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
@@ -11572,51 +23783,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4=2-3</w:t>
+4=1-2+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11680,7162 +23891,464 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7=312 дней×5</w:t>
+7=5×6/1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8=52 дня×6</w:t>
+8=7-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="127"/>
-[...6714 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z256" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство нелегальной алкогольной продукции</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство 40%-ного алкоголя</w:t>
+Средняя цена за 1 л водки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспорт 40%-ного алкоголя</w:t>
+Средняя цена за 1 л водки (экспертная оценка)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Импорт 40%-ного алкоголя</w:t>
+Структура расходов домашних хозяйств на алкоголь по регионам от общих расходов по республике</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Легальное производство 40%-ного алкоголя</w:t>
+Нелегальное производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Потребление 40%-ного алкоголя на душу населения</w:t>
+Нелегальное производство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Численность населения в возрасте от 15 лет и старше</w:t>
+Доля промежуточного потребления (% из легального производства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Потребление алкоголя</w:t>
+Промежуточное потребление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нелегальное производство</w:t>
+ВДС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
@@ -18845,303 +24358,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 тысяч литр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч литр</w:t>
+миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тысяч литр</w:t>
+%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-литр</w:t>
+миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-человек</w:t>
-[...71 lines deleted...]
-тысяч литр</w:t>
+миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
@@ -19151,662 +24664,759 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+10=9×0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4=1-2+3</w:t>
+12=11×8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+13=10×12×1000/1000000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7=5×6/1000</w:t>
+15=13×14%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8=7-4</w:t>
+16=13-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="149"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z257" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Производство нелегальных табачных изделий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z240" w:id="150"/>
-[...238 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство нелегальных табачных изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+коэффициент выявленного объема нелегальной табачной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нелегальное производство табачных изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя цена за пачку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нелегальное производство табачных изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля промежуточного потребления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Промежуточное потребление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19816,303 +25426,411 @@
               <w:t>
 ВДС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20122,563 +25840,560 @@
               <w:t>
 миллион тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4=1+2-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6=4*5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8=6*7/20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...245 lines deleted...]
-16=13-15</w:t>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10=8×9%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11=8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z244" w:id="151"/>
+    <w:bookmarkStart w:name="z258" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Расчет изъятых поддельных товаров и неавторизованных копий творческих оригиналов и изъятой контрабанды</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
+        <w:t xml:space="preserve"> Транспортировка, приобретение, реализация, хранение нефти и нефтепродуктов, а также переработка нефти без документов, подтверждающих законность их происхождения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z245" w:id="152"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспортировка, приобретение, реализация, хранение нефти и нефтепродуктов, а также переработка нефти без документов, подтверждающих законность их происхождения</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость изъятой контрафактной продукции</w:t>
+Сумма причиненного ущерба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21072,158 +26787,1926 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4=1-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z259" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-    </w:p>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Самовольное пользование недрами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самовольное пользование недрами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма причиненного ущерба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля промежуточного потребления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3=1×2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4=1-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Методике оценки объемов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>незаконной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z261" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расчет изъятых поддельных товаров и неавторизованных копий творческих оригиналов, изъятой контрабанды и незаконной деятельности посредников при оказании услуг порнографии и вебкам-моделей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изъятые поддельные товары и неавторизованные копии творческих оригиналов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость изъятой контрафактной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля промежуточного потребления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3=1×2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4=1-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z262" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Контрабанда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изъятая контрабанда</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость изъятой продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля промежуточного потребления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промежуточное потребление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3=1×2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4=1-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z263" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Незаконная деятельность посредников при оказании услуг порнографии и вебкам-моделей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Незаконная деятельность посредников при оказании услуг порнографии и вебкам-моделей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма причиненного ущерба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21687,55 +29170,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22057,35 +29540,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>