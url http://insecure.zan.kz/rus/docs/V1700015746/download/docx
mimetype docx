--- v0 (2025-10-04)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="65863fd" w14:textId="65863fd">
+    <w:p w14:paraId="ded3a92" w14:textId="ded3a92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,183 +93,267 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в совместный приказ Министра национальной экономики Республики Казахстан от 22 декабря 2015 года № 783 и Министра по инвестициям и развитию Республики Казахстан от 28 декабря 2015 года № 1262 "Об утверждении Правил адресации объектов недвижимости на территории Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместный приказ Министра по инвестициям и развитию Республики Казахстан от 25 июля 2017 года № 496, Министра информации и коммуникаций Республики Казахстан от 4 августа 2017 года № 279. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 сентября 2017 года № 15746</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+        <w:t>Совместный приказ Министра по инвестициям и развитию Республики Казахстан от 25 июля 2017 года № 496, Министра информации и коммуникаций Республики Казахстан от 4 августа 2017 года № 279. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 сентября 2017 года № 15746.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Совместный приказ утрачивает силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра промышленности и строительства РК от 30.04.2026 № 217 и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.04.2026 № 230/НҚ (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЕМ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в совместный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 22 декабря 2015 года № 783 и Министра по инвестициям и развитию Республики Казахстан от 28 декабря 2015 года № 1262 "Об утверждении Правил адресации объектов недвижимости на территории Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 12938, опубликованный в информационно-правовой системе "Әділет" 9 февраля 2016 года) следующие изменения и дополнение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> адресации объектов недвижимости на территории Республики Казахстан, утвержденных указанным совместным приказом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункте 2:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -282,110 +366,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) предварительный адрес (проектный номер) – адрес объекта недвижимости, присваиваемый на стадии оформления предпроектной документации до сдачи объекта в эксплуатацию и при отводе земельного участка для строительства объекта недвижимости;";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 17-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      дополнить подпунктом 17-1) следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17-1) парковочное место – место для временного и постоянного хранения автотранспорта, расположенное во внутреннем пространстве здания;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -454,328 +538,328 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Адрес объекта состоит из:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименования области, района, города, района в городе, сельского округа, поселка, села;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...15 lines deleted...]
-      наименования области, района, города, района в городе, сельского округа, поселка, села;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименования составных частей населенного пункта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      наименования составных частей населенного пункта;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номера первичного объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      номера первичного объекта;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номера вторичного объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень категорий первичных объектов недвижимости, применяемых при адресации, определяется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перед номером первичного объекта указывается тип первичного объекта (дом, здание, строение, сооружение, гараж).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      Перед номером первичного объекта указывается тип первичного объекта (дом, здание, строение, сооружение, гараж).</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В зависимости от типа объекта недвижимости структура адреса дополняется дополнительными элементами (корпус, блок, ряд, проезд, линия).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Адрес не присваивается:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      самовольно возведенным объектам;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      самовольно возведенным объектам;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объектам временного назначения, хозяйственным постройкам, гаражам, размещенным на земельном участке, выделенном гражданам для индивидуального жилищного строительства, объектам инженерной инфраструктуры населенных пунктов, очистным сооружениям, нефтеперегонным сооружениям, отдельно стоящим рекламным, антенно-мачтовым сооружениям, мобильным павильонам, киоскам, навесам, остановкам, паркам, скверам.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -788,110 +872,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "21. Не допускается присвоение нескольких наименований одной составной части населенного пункта и одного наименования нескольким составным частям населенного пункта одной категории. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается присвоение одного (одинакового) порядкового номера двум первичным либо вторичным объектам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При повороте проспекта (улицы, переулка, проезда) более чем на тридцать градусов допускается присвоение обособленного наименования от места поворота."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -904,70 +988,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "41. Вторичным объектам недвижимости в зависимости от категории (внутреннее, встроенное, встроенное-пристроенное) присваивается тип вторичного объекта (квартира, нежилое помещение, парковочное место).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -980,350 +1064,350 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в пункте 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 1) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) проводит инвентаризацию объектов (подворовой, подомовой обход) с внесением данных инвентаризации объектов в дежурный план населенного пункта и ИС "Адресный регистр" для целей выявления отсутствия или упорядочивания и устранения некорректных адресных данных;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...15 lines deleted...]
-      "1) проводит инвентаризацию объектов (подворовой, подомовой обход) с внесением данных инвентаризации объектов в дежурный план населенного пункта и ИС "Адресный регистр" для целей выявления отсутствия или упорядочивания и устранения некорректных адресных данных;";</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 5) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      подпункт 5) изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) регистрирует и вносит информацию об адресе объекта недвижимости в дежурный план населенного пункта и в ИС "Адресный регистр";";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      "5) регистрирует и вносит информацию об адресе объекта недвижимости в дежурный план населенного пункта и в ИС "Адресный регистр";";</w:t>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункты 7) и 8) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...15 lines deleted...]
-      подпункты 7) и 8) изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) приказом органа архитектуры и градостроительства присваивает порядковые номера объектам недвижимости, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...55 lines deleted...]
-        <w:t> настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) для дальнейшего проведения работ по присвоению наименования, переименованию, упразднению адреса, составных частей населенного пункта формирует и направляет в местный исполнительный орган по развитию языков перечень составных частей населенного пункта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      8) для дальнейшего проведения работ по присвоению наименования, переименованию, упразднению адреса, составных частей населенного пункта формирует и направляет в местный исполнительный орган по развитию языков перечень составных частей населенного пункта:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не имеющих наименований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
-[...15 lines deleted...]
-      не имеющих наименований;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименования которых совпадают;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...15 lines deleted...]
-      наименования которых совпадают;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекративших существование в связи со сносом находившихся на них объектов недвижимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...15 lines deleted...]
-      прекративших существование в связи со сносом находившихся на них объектов недвижимости;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утвержденных собственным приказом предварительные адреса (проектные номера) составных частей населенного пункта;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...15 lines deleted...]
-      утвержденных собственным приказом предварительные адреса (проектные номера) составных частей населенного пункта;";</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 11) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...15 lines deleted...]
-      подпункт 11) изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11) присваивает предварительные адреса (проектные номера) первичным и вторичным объектам.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1376,110 +1460,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "59. Адресные сведения формируются в дежурном плане населенного пункта с учетом данных инвентаризации объектов недвижимости (подворовой, подомовой обход).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Адресные сведения объектов недвижимости вносятся еженедельно органом архитектуры и градостроительства в ИС "Адресный регистр" согласно данным дежурного плана населенного пункта.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...15 lines deleted...]
-      60. Адресные сведения объектов недвижимости вносятся еженедельно органом архитектуры и градостроительства в ИС "Адресный регистр" согласно данным дежурного плана населенного пункта.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Электронные копии официальных документов, подтверждающих присвоение, изменение наименований, упразднение административно-территориальных единиц, составных частей населенного пункта и адресов вносятся органом архитектуры и градостроительства в течение десяти рабочих дней с момента их утверждения в дежурный план населенного пункта и ИС "Адресный регистр".";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1492,90 +1576,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "63. РКА формируется ИС "Адресный регистр" в момент регистрации адреса в системе. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РКА состоит из 16 символов и включает в себя код типа объекта недвижимости, год создания адреса объекта недвижимости и порядковый номер регистрации объекта недвижимости в ИС "Адресный регистр".";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1648,332 +1732,360 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства по инвестициям и развитию Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего совместного приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего совместного приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней со дня государственной регистрации настоящего совместного приказа направление его копии на бумажном носителе и в электронной форме на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
-[...15 lines deleted...]
-      2) в течение десяти календарных дней со дня государственной регистрации настоящего совместного приказа направление его копии на бумажном носителе и в электронной форме на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти календарных дней после государственной регистрации настоящего совместного приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
-[...15 lines deleted...]
-      3) в течение десяти календарных дней после государственной регистрации настоящего совместного приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размещение настоящего совместного приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
-[...15 lines deleted...]
-      4) размещение настоящего совместного приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в течение десяти рабочих дней после государственной регистрации настоящего совместного приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, согласно подпунктам 1), 2), 3) и 4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
-[...15 lines deleted...]
-      5) в течение десяти рабочих дней после государственной регистрации настоящего совместного приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, согласно подпунктам 1), 2), 3) и 4) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего совместного приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего совместного приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий совместный приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12094"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="12094"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12000"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12000" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Министр</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>информации и коммуникаций</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Республики Казахстан</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>___________ Д. Абаев</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
@@ -1995,139 +2107,141 @@
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12000"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12000" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12094" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12000"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12000" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="left"/>
@@ -2167,337 +2281,408 @@
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Министр по инвестициям и развитию</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Республики Казахстан</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>___________ Ж. Қасымбек</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z63" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заместитель Премьер-Министра</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан – </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр сельского хозяйства</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________ А. Мырзахметов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 сентября 2017 года</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министр юстиции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________ М. Бекетаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10 августа 2017 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z65" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министра культуры и спорта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________А. Мухамедиулы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 августа 2017 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2745,1580 +2930,1580 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недвижимости на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень наименований</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>типов составных частей населенного пункта</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Улица</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
-[...15 lines deleted...]
-      1. Улица</w:t>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бульвар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
-[...15 lines deleted...]
-      2. Бульвар</w:t>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аллея</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
-[...15 lines deleted...]
-      3. Аллея</w:t>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Площадь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
-[...15 lines deleted...]
-      4. Площадь</w:t>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Проспект</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
-[...15 lines deleted...]
-      5. Проспект</w:t>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Линия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
-[...15 lines deleted...]
-      6. Линия</w:t>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Дорога</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
-[...15 lines deleted...]
-      7. Дорога</w:t>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Набережная</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
-[...15 lines deleted...]
-      8. Набережная</w:t>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Переулок</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
-[...15 lines deleted...]
-      9. Переулок</w:t>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Проезд</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z78" w:id="61"/>
-[...15 lines deleted...]
-      10. Проезд</w:t>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Зимовка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
-[...15 lines deleted...]
-      11. Зимовка</w:t>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Лесхоз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z80" w:id="63"/>
-[...15 lines deleted...]
-      12. Лесхоз</w:t>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Воинская часть</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
-[...15 lines deleted...]
-      13. Воинская часть</w:t>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Разъезд</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
-[...15 lines deleted...]
-      14. Разъезд</w:t>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Станция</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
-[...15 lines deleted...]
-      15. Станция</w:t>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. База отдыха</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z84" w:id="67"/>
-[...15 lines deleted...]
-      16. База отдыха</w:t>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Микрорайон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z85" w:id="68"/>
-[...15 lines deleted...]
-      17. Микрорайон</w:t>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Квартал</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
-[...15 lines deleted...]
-      18. Квартал</w:t>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Застава</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z87" w:id="70"/>
-[...15 lines deleted...]
-      19. Застава</w:t>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Шоссе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z88" w:id="71"/>
-[...15 lines deleted...]
-      20. Шоссе</w:t>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тракт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
-[...15 lines deleted...]
-      21. Тракт</w:t>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Дачный кооператив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
-[...15 lines deleted...]
-      22. Дачный кооператив</w:t>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Гаражный кооператив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
-[...15 lines deleted...]
-      23. Гаражный кооператив</w:t>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Массив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
-[...15 lines deleted...]
-      24. Массив</w:t>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Гаражное общество</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
-[...15 lines deleted...]
-      25. Гаражное общество</w:t>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Дачное общество</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
-[...15 lines deleted...]
-      26. Дачное общество</w:t>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Трасса</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
-[...15 lines deleted...]
-      27. Трасса</w:t>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Гаражный массив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
-[...15 lines deleted...]
-      28. Гаражный массив</w:t>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Садовое (садоводческое) общество</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
-[...15 lines deleted...]
-      29. Садовое (садоводческое) общество</w:t>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Жилой массив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
-[...15 lines deleted...]
-      30. Жилой массив</w:t>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Участок</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
-[...15 lines deleted...]
-      31. Участок</w:t>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Промышленная зона</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
-[...15 lines deleted...]
-      32. Промышленная зона</w:t>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Отделение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
-[...15 lines deleted...]
-      33. Отделение</w:t>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Тупик</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
-[...15 lines deleted...]
-      34. Тупик</w:t>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Крестьянское хозяйство</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
-[...15 lines deleted...]
-      35. Крестьянское хозяйство</w:t>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Садоводческий коллектив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
-[...15 lines deleted...]
-      36. Садоводческий коллектив</w:t>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Потребительский кооператив собственников гаражей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
-[...15 lines deleted...]
-      37. Потребительский кооператив собственников гаражей</w:t>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Потребительский кооператив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
-[...15 lines deleted...]
-      38. Потребительский кооператив</w:t>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Садоводческое товарищество</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
-[...15 lines deleted...]
-      39. Садоводческое товарищество</w:t>
+    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Дачный массив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
-[...15 lines deleted...]
-      40. Дачный массив</w:t>
+    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Ферма</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
-[...15 lines deleted...]
-      41. Ферма</w:t>
+    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Урочище</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
-[...15 lines deleted...]
-      42. Урочище</w:t>
+    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Зона</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
-[...15 lines deleted...]
-      43. Зона</w:t>
+    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Потребительский гаражный кооператив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
-[...15 lines deleted...]
-      44. Потребительский гаражный кооператив</w:t>
+    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Потребительский кооператив собственников дачных участков</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
-[...15 lines deleted...]
-      45. Потребительский кооператив собственников дачных участков</w:t>
+    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Таможенный пост</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
-[...15 lines deleted...]
-      46. Таможенный пост</w:t>
+    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Лесничество</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
-[...15 lines deleted...]
-      47. Лесничество</w:t>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Кордон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
-[...15 lines deleted...]
-      48. Кордон</w:t>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Потребительский кооператив собственников индивидуальных гаражей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
-[...15 lines deleted...]
-      49. Потребительский кооператив собственников индивидуальных гаражей</w:t>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Гаражно-строительный кооператив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
-[...15 lines deleted...]
-      50. Гаражно-строительный кооператив</w:t>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Потребительский кооператив садоводов, садоводческих товариществ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z119" w:id="102"/>
-[...15 lines deleted...]
-      51. Потребительский кооператив садоводов, садоводческих товариществ</w:t>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Заимка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
-[...15 lines deleted...]
-      52. Заимка</w:t>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Площадка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
-[...15 lines deleted...]
-      53. Площадка</w:t>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Территория</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
-[...15 lines deleted...]
-      54. Территория</w:t>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Разрез</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
-[...15 lines deleted...]
-      55. Разрез</w:t>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Дачный комплекс</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
-[...15 lines deleted...]
-      56. Дачный комплекс</w:t>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Учетный квартал</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
-[...15 lines deleted...]
-      57. Учетный квартал</w:t>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Гаражно-эксплуатационный кооператив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
-[...15 lines deleted...]
-      58. Гаражно-эксплуатационный кооператив</w:t>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Кадастровый квартал</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z127" w:id="110"/>
-[...15 lines deleted...]
-      59. Кадастровый квартал</w:t>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Садоводческо-потребительский кооператив</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
-[...15 lines deleted...]
-      60. Садоводческо-потребительский кооператив</w:t>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Общество садоводов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z129" w:id="112"/>
-[...15 lines deleted...]
-      61. Общество садоводов</w:t>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Имущественный комплекс</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z130" w:id="113"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Оздоровительный комплекс </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Комплекс</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z132" w:id="115"/>
-[...15 lines deleted...]
-      64. Комплекс</w:t>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Рыбопитомник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z133" w:id="116"/>
-[...15 lines deleted...]
-      65. Рыбопитомник</w:t>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Центр отдыха</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z134" w:id="117"/>
-[...15 lines deleted...]
-      66. Центр отдыха</w:t>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Полевой стан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z135" w:id="118"/>
-[...15 lines deleted...]
-      67. Полевой стан</w:t>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Простое садоводческое товарищество</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z136" w:id="119"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Потребительский дачный кооператив </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Потребительский кооператив "Садоводческое общество"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z138" w:id="121"/>
-[...15 lines deleted...]
-      70. Потребительский кооператив "Садоводческое общество"</w:t>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Дом отдыха</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z139" w:id="122"/>
-[...15 lines deleted...]
-      71. Дом отдыха</w:t>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Жилой район</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z140" w:id="123"/>
-[...15 lines deleted...]
-      72. Жилой район</w:t>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Потребительский кооператив собственников садовых, дачных участков</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
-[...15 lines deleted...]
-      73. Потребительский кооператив собственников садовых, дачных участков</w:t>
+    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Блок</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
-[...15 lines deleted...]
-      74. Блок</w:t>
+    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Военный городок</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z143" w:id="126"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4579,494 +4764,494 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недвижимости на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="127"/>
+    <w:bookmarkStart w:name="z147" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень категорий первичных объектов недвижимости,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>применяемых при адресации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жилой фонд</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z148" w:id="128"/>
-[...15 lines deleted...]
-      1. Жилой фонд</w:t>
+    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Производственные здания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z149" w:id="129"/>
-[...15 lines deleted...]
-      2. Производственные здания</w:t>
+    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Объекты науки, образования и воспитания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z150" w:id="130"/>
-[...15 lines deleted...]
-      3. Объекты науки, образования и воспитания</w:t>
+    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Объекты здравоохранения и отдыха</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z151" w:id="131"/>
-[...15 lines deleted...]
-      4. Объекты здравоохранения и отдыха</w:t>
+    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Административные и общественные организации и управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z152" w:id="132"/>
-[...15 lines deleted...]
-      5. Административные и общественные организации и управления</w:t>
+    <w:bookmarkStart w:name="z153" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Объекты физкультурно-оздоровительные и спортивные</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z153" w:id="133"/>
-[...15 lines deleted...]
-      6. Объекты физкультурно-оздоровительные и спортивные</w:t>
+    <w:bookmarkStart w:name="z154" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Объекты культурно-просветительных и зрелищных учреждений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z154" w:id="134"/>
-[...15 lines deleted...]
-      7. Объекты культурно-просветительных и зрелищных учреждений</w:t>
+    <w:bookmarkStart w:name="z155" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Объекты торговли</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z155" w:id="135"/>
-[...15 lines deleted...]
-      8. Объекты торговли</w:t>
+    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Объекты общественного питания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z156" w:id="136"/>
-[...15 lines deleted...]
-      9. Объекты общественного питания</w:t>
+    <w:bookmarkStart w:name="z157" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Объекты бытового обслуживания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z157" w:id="137"/>
-[...15 lines deleted...]
-      10. Объекты бытового обслуживания</w:t>
+    <w:bookmarkStart w:name="z158" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Объекты коммунального обслуживания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z158" w:id="138"/>
-[...15 lines deleted...]
-      11. Объекты коммунального обслуживания</w:t>
+    <w:bookmarkStart w:name="z159" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Производственные объекты для транспорта и для непосредственного обслуживания населения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z159" w:id="139"/>
-[...15 lines deleted...]
-      12. Производственные объекты для транспорта и для непосредственного обслуживания населения</w:t>
+    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Промышленные и складские объекты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z160" w:id="140"/>
-[...15 lines deleted...]
-      13. Промышленные и складские объекты</w:t>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Территории зеленых насаждений пригородной зоны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z161" w:id="141"/>
-[...15 lines deleted...]
-      14. Территории зеленых насаждений пригородной зоны</w:t>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Временные нежилые объекты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z162" w:id="142"/>
-[...15 lines deleted...]
-      15. Временные нежилые объекты</w:t>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сооружения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z163" w:id="143"/>
-[...15 lines deleted...]
-      16. Сооружения</w:t>
+    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Объекты сельскохозяйственного и животноводческого назначения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z164" w:id="144"/>
-[...15 lines deleted...]
-      17. Объекты сельскохозяйственного и животноводческого назначения</w:t>
+    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Садоводческие участки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z165" w:id="145"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>