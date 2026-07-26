--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ded3a92" w14:textId="ded3a92">
+    <w:p w14:paraId="93d993a" w14:textId="93d993a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,277 +85,269 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в совместный приказ Министра национальной экономики Республики Казахстан от 22 декабря 2015 года № 783 и Министра по инвестициям и развитию Республики Казахстан от 28 декабря 2015 года № 1262 "Об утверждении Правил адресации объектов недвижимости на территории Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Совместный приказ Министра по инвестициям и развитию Республики Казахстан от 25 июля 2017 года № 496, Министра информации и коммуникаций Республики Казахстан от 4 августа 2017 года № 279. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 сентября 2017 года № 15746. Утратил силу совместным приказом Министра промышленности и строительства Республики Казахстан от 30 апреля 2026 года № 217 и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития Республики Казахстан от 30 апреля 2026 года № 230/НҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу совместным приказом Министра промышленности и строительства РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Совместный приказ утрачивает силу </w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 30.04.2026 № 230/НҚ (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЕМ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в совместный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 22 декабря 2015 года № 783 и Министра по инвестициям и развитию Республики Казахстан от 28 декабря 2015 года № 1262 "Об утверждении Правил адресации объектов недвижимости на территории Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 12938, опубликованный в информационно-правовой системе "Әділет" 9 февраля 2016 года) следующие изменения и дополнение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> адресации объектов недвижимости на территории Республики Казахстан, утвержденных указанным совместным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункте 2:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -366,110 +360,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) предварительный адрес (проектный номер) – адрес объекта недвижимости, присваиваемый на стадии оформления предпроектной документации до сдачи объекта в эксплуатацию и при отводе земельного участка для строительства объекта недвижимости;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 17-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17-1) парковочное место – место для временного и постоянного хранения автотранспорта, расположенное во внутреннем пространстве здания;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -538,328 +532,328 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Адрес объекта состоит из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименования области, района, города, района в городе, сельского округа, поселка, села;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименования составных частей населенного пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номера первичного объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номера вторичного объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень категорий первичных объектов недвижимости, применяемых при адресации, определяется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перед номером первичного объекта указывается тип первичного объекта (дом, здание, строение, сооружение, гараж).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В зависимости от типа объекта недвижимости структура адреса дополняется дополнительными элементами (корпус, блок, ряд, проезд, линия).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Адрес не присваивается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       самовольно возведенным объектам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектам временного назначения, хозяйственным постройкам, гаражам, размещенным на земельном участке, выделенном гражданам для индивидуального жилищного строительства, объектам инженерной инфраструктуры населенных пунктов, очистным сооружениям, нефтеперегонным сооружениям, отдельно стоящим рекламным, антенно-мачтовым сооружениям, мобильным павильонам, киоскам, навесам, остановкам, паркам, скверам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -872,110 +866,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "21. Не допускается присвоение нескольких наименований одной составной части населенного пункта и одного наименования нескольким составным частям населенного пункта одной категории. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается присвоение одного (одинакового) порядкового номера двум первичным либо вторичным объектам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При повороте проспекта (улицы, переулка, проезда) более чем на тридцать градусов допускается присвоение обособленного наименования от места поворота."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -988,70 +982,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "41. Вторичным объектам недвижимости в зависимости от категории (внутреннее, встроенное, встроенное-пристроенное) присваивается тип вторичного объекта (квартира, нежилое помещение, парковочное место).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1064,151 +1058,151 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в пункте 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 1) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) проводит инвентаризацию объектов (подворовой, подомовой обход) с внесением данных инвентаризации объектов в дежурный план населенного пункта и ИС "Адресный регистр" для целей выявления отсутствия или упорядочивания и устранения некорректных адресных данных;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 5) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) регистрирует и вносит информацию об адресе объекта недвижимости в дежурный план населенного пункта и в ИС "Адресный регистр";";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункты 7) и 8) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) приказом органа архитектуры и градостроительства присваивает порядковые номера объектам недвижимости, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1223,191 +1217,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) для дальнейшего проведения работ по присвоению наименования, переименованию, упразднению адреса, составных частей населенного пункта формирует и направляет в местный исполнительный орган по развитию языков перечень составных частей населенного пункта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не имеющих наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименования которых совпадают;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прекративших существование в связи со сносом находившихся на них объектов недвижимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утвержденных собственным приказом предварительные адреса (проектные номера) составных частей населенного пункта;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 11) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11) присваивает предварительные адреса (проектные номера) первичным и вторичным объектам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1460,110 +1454,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "59. Адресные сведения формируются в дежурном плане населенного пункта с учетом данных инвентаризации объектов недвижимости (подворовой, подомовой обход).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Адресные сведения объектов недвижимости вносятся еженедельно органом архитектуры и градостроительства в ИС "Адресный регистр" согласно данным дежурного плана населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Электронные копии официальных документов, подтверждающих присвоение, изменение наименований, упразднение административно-территориальных единиц, составных частей населенного пункта и адресов вносятся органом архитектуры и градостроительства в течение десяти рабочих дней с момента их утверждения в дежурный план населенного пункта и ИС "Адресный регистр".";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1576,90 +1570,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "63. РКА формируется ИС "Адресный регистр" в момент регистрации адреса в системе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РКА состоит из 16 символов и включает в себя код типа объекта недвижимости, год создания адреса объекта недвижимости и порядковый номер регистрации объекта недвижимости в ИС "Адресный регистр".";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1732,210 +1726,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства по инвестициям и развитию Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего совместного приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего совместного приказа направление его копии на бумажном носителе и в электронной форме на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти календарных дней после государственной регистрации настоящего совместного приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размещение настоящего совместного приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в течение десяти рабочих дней после государственной регистрации настоящего совместного приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, согласно подпунктам 1), 2), 3) и 4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего совместного приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий совместный приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2347,64 +2341,64 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z63" w:id="47"/>
+      <w:bookmarkStart w:name="z63" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заместитель Премьер-Министра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2469,64 +2463,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 сентября 2017 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z64" w:id="48"/>
+      <w:bookmarkStart w:name="z64" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр юстиции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2557,64 +2551,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10 августа 2017 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z65" w:id="49"/>
+      <w:bookmarkStart w:name="z65" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министра культуры и спорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2930,1580 +2924,1580 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недвижимости на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень наименований</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>типов составных частей населенного пункта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бульвар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аллея</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Площадь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Проспект</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Линия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Дорога</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Набережная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Проезд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Зимовка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Лесхоз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Воинская часть</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Разъезд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Станция</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. База отдыха</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Микрорайон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Квартал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Застава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Шоссе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Тракт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Дачный кооператив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Гаражный кооператив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Массив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Гаражное общество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Дачное общество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Трасса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Гаражный массив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Садовое (садоводческое) общество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жилой массив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Участок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Промышленная зона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Отделение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Тупик</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Крестьянское хозяйство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Садоводческий коллектив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Потребительский кооператив собственников гаражей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Потребительский кооператив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Садоводческое товарищество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Дачный массив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Ферма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Урочище</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Зона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Потребительский гаражный кооператив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Потребительский кооператив собственников дачных участков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Таможенный пост</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Лесничество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Кордон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Потребительский кооператив собственников индивидуальных гаражей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Гаражно-строительный кооператив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Потребительский кооператив садоводов, садоводческих товариществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Заимка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Площадка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Территория</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Разрез</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Дачный комплекс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Учетный квартал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Гаражно-эксплуатационный кооператив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z127" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Кадастровый квартал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Садоводческо-потребительский кооператив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z129" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Общество садоводов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Имущественный комплекс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Оздоровительный комплекс </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z132" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Комплекс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z133" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Рыбопитомник</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Центр отдыха</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z135" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Полевой стан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z136" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Простое садоводческое товарищество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z137" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Потребительский дачный кооператив </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z138" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Потребительский кооператив "Садоводческое общество"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z139" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Дом отдыха</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z140" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Жилой район</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z141" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Потребительский кооператив собственников садовых, дачных участков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Блок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z143" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Военный городок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4764,494 +4758,516 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недвижимости на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:bookmarkStart w:name="z147" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень категорий первичных объектов недвижимости,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>применяемых при адресации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жилой фонд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Производственные здания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Объекты науки, образования и воспитания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Объекты здравоохранения и отдыха</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Административные и общественные организации и управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z153" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Объекты физкультурно-оздоровительные и спортивные</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z154" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Объекты культурно-просветительных и зрелищных учреждений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z155" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Объекты торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Объекты общественного питания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z157" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Объекты бытового обслуживания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z158" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Объекты коммунального обслуживания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z159" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Производственные объекты для транспорта и для непосредственного обслуживания населения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Промышленные и складские объекты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Территории зеленых насаждений пригородной зоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Временные нежилые объекты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сооружения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Объекты сельскохозяйственного и животноводческого назначения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Садоводческие участки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5573,35 +5589,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>