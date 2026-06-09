--- v1 (2026-01-02)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="57dae7c" w14:textId="57dae7c">
+    <w:p w14:paraId="c63f797" w14:textId="c63f797">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1008,51 +1008,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила – в редакции приказа Министра обороны РК от 04.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1540</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z271" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4650,503 +4670,670 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Награждение осуществляется в следующем порядке: победители и призеры районных, городских и областных этапов. Педагоги НВП, подготовившие победителей (призеров), награждаются грамотами, дипломами, медалями и призами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация и проведение повышения квалификации граждан, осуществляющих начальную военную, допризывную и углубленную допризывную подготовку </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Повышение квалификации граждан, осуществляющих начальную военную, допризывную и углубленную допризывную подготовку, проводится на базе военных учебных заведений и военных кафедрах (военных факультетах) организаций высшего и (или) послевузовского образования (далее – ВВУЗ и ВК) а также в организациях, подведомственных Министерству обороны Республики Казахстан (далее - Центр обучения), в соответствии с настоящими Правилами в программном обеспечении трехмерного симулятора с набором интерактивных занятий для военной подготовки (далее – ПО для военной подготовки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      63. Повышение квалификации граждан, осуществляющих начальную военную, допризывную и углубленную допризывную подготовку, проводится не реже 1 раза в 3 года. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z274" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Центр обучения совместно с ВВУЗами и ВК ежегодно до 1 августа разрабатывает график проведения повышения квалификации на учебный год по форме согласно приложению 6 к настоящим Правилам на основе заявок от организаций среднего и технического и профессионального образования (в том числе дополнительного образования), в котором указываются виды повышения квалификации, периоды, сроки, место и форма проведения повышения квалификации. График проведения повышения квалификации на учебный год утверждается руководителем Центра обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z275" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Группы слушателей формируются Центром обучения на основе договоров на повышение квалификации, и за 2 недели до начала повышения квалификации списки групп направляются в ВВУЗы и ВК для организации курсов. Списочный состав групп регистрируется Центром обучения до начала повышения квалификации в ПО для военной подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z276" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Расписание учебных занятий составляется ВВУЗами и ВК на основе графика и списков слушателей, утверждается руководителем ВВУЗ или ВК за 5 рабочих дней до начала проведения повышения квалификации и размещается в ПО для военной подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z277" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Учебные материалы разрабатываются Центром обучения на основе образовательной программы повышения квалификации. Обновление учебного материала осуществляется Центром обучения по мере необходимости, но не реже одного раза в 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z278" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. По завершении повышения квалификации проводится итоговое оценивание в форме онлайн тестирования в ПО для военной подготовки. База тестовых вопросов составляется Центром обучения и утверждается структурным подразделением МО РК, курирующим вопросы военного образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z279" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Слушателям, успешно освоившим повышение квалификации и прошедшим итоговое тестирование в объеме не менее 70 % от максимального балла в ПО для военной подготовки, формируется сертификат по форме согласно приложению 7 к настоящим Правилам, выдаваемый слушателям в торжественной обстановке. Слушатели, не получившие сертификат, имеют возможность на повторное оценивание знаний повышения квалификации в течение 10 рабочих дней с момента завершения обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z280" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Центр обучения, ВВУЗы и ВК проводят анализ повышения квалификации, который отражается в отчете. Отчет ежегодно до 15 июля представляется в структурное подразделение МО РК, курирующее вопросы военного образования в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z281" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Центр обучения, ВВУЗы и ВК, реализующие образовательные программы повышения квалификации граждан, осуществляющих начальную военную, допризывную и углубленную допризывную подготовку, в течение одного календарного года осуществляют посткурсовое сопровождение деятельности педагогов, прошедших повышение квалификации, для качественной реализации на практике полученных знаний. Цель посткурсового сопровождения – обеспечение эффективного внедрения полученных знаний в образовательную практику, оказание методической поддержки и мониторинг педагогической деятельности. Формы проведения посткурсового сопровождения деятельности педагога включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z282" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказание методической, консультационной помощи слушателям в их педагогической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z283" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказание консультационной помощи в подготовке публикации результатов педагогической деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z204" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок организации и проведения педагогической переподготовки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z205" w:id="179"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z205" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. В целях социальной адаптации лиц, уволенных с воинской службы, МО РК по согласованию с уполномоченными органами в области образования, науки и высшего образования разрабатывает и утверждает образовательную программу педагогической переподготовки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z206" w:id="180"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z206" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Педагогическую переподготовку на безвозмездной основе в военных учебных заведениях вправе пройти лица, увольняемые или уволенные с воинской службы (за исключением лиц, уволенных по отрицательным мотивам без права повторного поступления на воинскую службу), проходившие воинскую службу на должностях офицерского, старшего или высшего сержантского составов, имеющие высшее и (или) послевузовское образование и выслугу не менее десяти лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z207" w:id="181"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z207" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Порядок прохождения педагогической переподготовки лиц, увольняемых из ВС РК, осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по организации социальной адаптации лиц, увольняемых из Вооруженных Сил Республики Казахстан, утвержденными приказом Министра обороны РК от 26 сентября 2022 года № 834 (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 29856).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z208" w:id="182"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z208" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. МОВУ принимают заявления от лиц, уволенных с воинской службы, осуществляют проверку соответствия их требованиям настоящих Правил. Департаменты по делам обороны делают общий свод и формируют списки лиц, подлежащих социальной адаптации, и ежеквартально представляют в структурное подразделение МО РК, курирующее вопросы организации воспитательной, социально-правовой, психологической и идеологической работы в ВС РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z209" w:id="183"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z209" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Итоговый список лиц, подлежащих педагогической переподготовке, утверждается заместителем Министра обороны РК по воспитательной и идеологической работе и опубликовывается на официальном сайте МО РК с указанием даты и времени проведения педагогической переподготовки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z210" w:id="184"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z210" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Лица, уволенные с воинской службы и изъявившие желание пройти педагогическую переподготовку, подают заявление на имя начальника МОВУ. К заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z211" w:id="185"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z211" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копия удостоверения личности гражданина Республики Казахстан (подлинник для сверки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z212" w:id="186"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z212" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копия военного билета (подлинник для сверки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z213" w:id="187"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z213" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия документа о высшем образовании (подлинник для сверки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z214" w:id="188"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z214" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании опубликованного списка лиц, подлежащих педагогической переподготовке, на официальном сайте МО РК кандидаты самостоятельно проходят педагогическую переподготовку в онлайн режиме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z215" w:id="189"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z215" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Педагогическая переподготовка организовывается структурным подразделением МО РК, курирующим вопросы военного образования, на основании утвержденных списков не реже одного раза в полугодие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z216" w:id="190"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z216" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Обучение проходит дистанционно на онлайн-платформе согласно графику, утвержденному структурным подразделением МО РК, курирующим вопросы военного образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z217" w:id="191"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z217" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Образовательные программы педагогической переподготовки по профилю НВП, разрабатываются и утверждаются МО РК по согласованию с уполномоченными органами в области образования, науки и высшего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z218" w:id="192"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z218" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81. При освоении образовательной программы педагогической переподготовки по профилю НВП и успешной сдаче итоговой аттестации лицам в течение 3 рабочих дней выдается бессрочный сертификат согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подтверждающий право преподавания НВП в организациях среднего, технического и профессионального образования РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z219" w:id="193"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z219" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае утраты слушатель обращается с заявлением в Центр обучения, для выдачи дубликата сертификата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5212,68 +5399,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам начальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>военной подготовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="194"/>
+    <w:bookmarkStart w:name="z221" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальный перечень наглядной агитации и оборудования классов начальной военной подготовки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7000,88 +7187,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам начальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>военной подготовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="195"/>
+    <w:bookmarkStart w:name="z223" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Общий вид шевронов военной формы одежды, предназначенных для ношения педагогами НВП (на левом рукаве)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z224" w:id="196"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z224" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2933700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -7103,70 +7290,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="197"/>
+    <w:bookmarkStart w:name="z225" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (на полевой форме) (на повседневной форме)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7232,88 +7419,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам начальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>военной подготовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="198"/>
+    <w:bookmarkStart w:name="z227" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Общий вид нагрудных нашивок военной формы одежды, предназначенных для ношения педагогами НВП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z228" w:id="199"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z228" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4483100" cy="2286000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -7335,88 +7522,88 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="200"/>
+    <w:bookmarkStart w:name="z229" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный флаг (носится на груди слева на повседневной форме)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z230" w:id="201"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z230" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5245100" cy="2667000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -7438,68 +7625,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="202"/>
+    <w:bookmarkStart w:name="z231" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Знак военной подготовки (носится на груди справа на повседневной форме)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7630,158 +7817,158 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="203"/>
+    <w:bookmarkStart w:name="z234" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводная информация о состоянии начальной военной подготовки (НВП) (области, города республиканского значения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z235" w:id="204"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z235" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общая информация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z236" w:id="205"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z236" w:id="216"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование органа военного управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отчетный период: (указать квартал/год)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ответственный исполнитель (ФИО, должность, контакт):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="206"/>
+    <w:bookmarkStart w:name="z237" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Количественные показатели</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9037,68 +9224,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="207"/>
+    <w:bookmarkStart w:name="z238" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Оценка состояния учебно-материальной базы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9931,88 +10118,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="208"/>
+    <w:bookmarkStart w:name="z239" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Проведение мероприятий по военно-патриотическому воспитанию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z240" w:id="209"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z240" w:id="220"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень ключевых мероприятий (названия, даты, количество участников):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10054,88 +10241,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="210"/>
+    <w:bookmarkStart w:name="z241" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Взаимодействие с организациями образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z242" w:id="211"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z242" w:id="222"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество совместных мероприятий с управлением образования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10177,68 +10364,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предложения по улучшению организации НВП:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="212"/>
+    <w:bookmarkStart w:name="z243" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Информация по преподавателям НВП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11043,88 +11230,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="213"/>
+    <w:bookmarkStart w:name="z244" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Итоги и рекомендации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z245" w:id="214"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z245" w:id="225"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общая оценка уровня НВП в регионе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11391,118 +11578,118 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="215"/>
+    <w:bookmarkStart w:name="z248" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по результатам проведения УПЗ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(хранится в организации образования не менее 3 лет)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z249" w:id="216"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z249" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общая информация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z250" w:id="217"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z250" w:id="228"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации образования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регион / населенный пункт:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11595,68 +11782,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Форма проведения УПЗ: палаточный сбор / на базе организации / смешанная форма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наличие медицинского и продовольственного обеспечения: да / нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="218"/>
+    <w:bookmarkStart w:name="z251" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Перечень проведенных мероприятий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14366,68 +14553,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="219"/>
+    <w:bookmarkStart w:name="z252" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Итоги итогового зачета (оценка по направлениям)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15253,68 +15440,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="220"/>
+    <w:bookmarkStart w:name="z253" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Участники (сводная таблица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -16119,68 +16306,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="221"/>
+    <w:bookmarkStart w:name="z254" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Обеспечение и условия проведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17006,88 +17193,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="222"/>
+    <w:bookmarkStart w:name="z255" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Общая оценка и предложения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z256" w:id="223"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z256" w:id="234"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее количество успешно завершивших УПЗ: ___ человек</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Проблемы / затруднения, выявленные при проведении УПЗ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17405,68 +17592,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="224"/>
+    <w:bookmarkStart w:name="z259" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График проведения повышения квалификации на 20___ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -18487,64 +18674,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел(ла) повышение квалификации на тему ________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z261" w:id="225"/>
+      <w:bookmarkStart w:name="z261" w:id="236"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тема курса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в объеме ____ академических часов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18705,156 +18892,156 @@
               <w:t>Форма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Логотип организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z262" w:id="226"/>
+      <w:bookmarkStart w:name="z262" w:id="237"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Официальное</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="227"/>
+    <w:bookmarkStart w:name="z263" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приложение к сертификату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z264" w:id="228"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z264" w:id="239"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z265" w:id="229"/>
+      <w:bookmarkStart w:name="z265" w:id="240"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за время прохождения повышения квалификации показал(а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>соответствующие знания и навыки по следующим модулям:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19271,64 +19458,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z266" w:id="230"/>
+      <w:bookmarkStart w:name="z266" w:id="241"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________      ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19527,88 +19714,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="231"/>
+    <w:bookmarkStart w:name="z269" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z270" w:id="232"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z270" w:id="243"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдан _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19835,55 +20022,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>