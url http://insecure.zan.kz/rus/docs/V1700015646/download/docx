--- v1 (2025-12-01)
+++ v2 (2026-06-10)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e1d585a" w14:textId="e1d585a">
+    <w:p w14:paraId="69d9373" w14:textId="69d9373">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,124 +77,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил военной подготовки по дополнительным образовательным программам</w:t>
+        <w:t>Об утверждении Правил допризывной подготовки по образовательным программам дополнительного образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра обороны Республики Казахстан от 29 июля 2017 года № 398. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 сентября 2017 года № 15646.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Заголовок приказа предусматривается в редакции приказ Министра обороны РК от 17.11.2025 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приказа - в редакции приказ Министра обороны РК от 17.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 1609 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -346,168 +309,144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 1609 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...84 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> военной подготовки по дополнительным образовательным программам.</w:t>
+        <w:t xml:space="preserve"> допризывной подготовки по образовательным программам дополнительного образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказ Министра обороны РК от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1609</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту образования и науки Министерства обороны Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
@@ -1052,1274 +991,10350 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждены</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом Министра обороны</w:t>
+              <w:t xml:space="preserve">приказом Министра обороны </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 июля 2017 года № 398</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила допризывной подготовки по образовательным программам дополнительного образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказ Министра обороны РК от 17.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 1609</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказ Министра обороны РК от 17.11.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящие Правила военной подготовки по дополнительным образовательным программам определяют порядок военной подготовки по дополнительным образовательным программам.</w:t>
+      1. Настоящие Правила допризывной подготовки по образовательным программам дополнительного образования (далее – Правила) определяют порядок организации и прохождения допризывной подготовки (далее – ДП) по образовательным программам дополнительного образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В настоящих правилах используются следующие понятия:</w:t>
+      2. В настоящих Правилах используются следующие понятия и сокращения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) промежуточная аттестация – процедура, проводимая с целью оценки качества освоения обучающимися содержания части или всего объема одной учебной дисциплины после завершения ее изучения; </w:t>
+        <w:t>
+      1) обучающий дополнительного образования по ДП (далее – обучающий ДП) – это педагог начальной военной подготовки, работник внешкольной организации дополнительного образования, представитель воинской части (учреждения), осуществляющие ДП, владеющие знаниями по основам военного дела и прошедшие воинскую службу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) текущий контроль успеваемости обучающихся – это систематическая проверка знаний обучающихся, проводимая преподавателем на текущих занятиях в соответствии с общеобразовательной учебной программой;</w:t>
+      2) жас айбын – лицо, обучающееся по образовательным программам дополнительного образования по ДП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) военная подготовка по дополнительным образовательным программам – комплекс мероприятий, проводимых организациями образования, реализующих образовательные программы общего среднего образования, в целях обучения основам воинской службы и формирования представления о Вооруженных Силах Республики Казахстан;</w:t>
+      3) внешкольная организация дополнительного образования – это учебно-воспитательная организация, реализующая образовательные программы дополнительного образования детей, направленные на развитие детского и юношеского творчества, интересов в области спорта, культуры и искусства, ДП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) учебная программа – программа, определяющая по каждой учебной дисциплине (предмету) содержание и объем знаний, умений, навыков и компетенций, подлежащих освоению;</w:t>
+      4) ДП по образовательным программам дополнительного образования – совокупность мероприятий процесса воспитания, обучения, осуществляемых в целях формирования у жас айбынов знаний, умений, навыков и качеств, необходимых для прохождения воинской службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      5) учебный план – документ, регламентирующий перечень, последовательность, объем (трудоемкость) учебных предметов, дисциплин (модулей), практик, иных видов учебной деятельности обучающихся соответствующего уровня образования и формы контроля;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации допризывной подготовки по образовательным программам дополнительного образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) учебно-полевой сбор – вид практических занятий, являющийся заключительным этапом военной подготовки, проводимый в целях отработки практических вопросов;</w:t>
+      3. ДП осуществляется в организациях основного среднего и общего среднего, технического и профессионального образования в классах, группах жас айбынов, во внешкольных организациях дополнительного образования и при участии воинских частей (учреждений) (далее – организации ДП).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7) воспитанники - граждане Республики Казахстан, обучающиеся в организациях образования, реализующих образовательные программы общего среднего, технического и профессионального, послесреднего образования с дополнительными образовательными программами по военной подготовке.</w:t>
+        <w:t xml:space="preserve">
+      4. ДП организуется на добровольной основе и осуществляется местными исполнительными органами области, города республиканского значения, столицы путем размещения государственного образовательного заказа на дополнительное образование детей в организациях, реализующих образовательные программы дополнительного образования в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 27 августа 2022 года № 381 "Об утверждении правил размещения государственного образовательного заказа на дошкольное воспитание и обучение, среднее образование, дополнительное образование детей и на подготовку кадров с техническим и профессиональным, после средним образованием с учетом потребностей рынка труда" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29323).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Военная подготовка по дополнительным образовательным программам в военных учебных заведениях, подведомственных Министерству обороны Республики Казахстан осуществляется в организациях образования, реализующих образовательные учебные программы среднего образования (далее – организации образования).</w:t>
+      5. Организации ДП имеют направленность ДП в соответствии с военно-учетными специальностями видов, родов войск (сухопутная, военно-морская, воздушно-десантная, артиллерийская и т.п.) в зависимости от близости к воинским частям (учреждениям) и органам управления Вооруженных Сил Республики Казахстан (далее – ВС РК), других войск и воинских формирований, а также решения руководителей организации ДП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Военная подготовка по дополнительным образовательным программам является одним из видов обучения и включается в учебные планы как самостоятельная учебная дисциплина, которая определяется Министерством обороны Республики Казахстан.</w:t>
+      6. Общее руководство и контроль ДП осуществляют руководители организаций ДП. Обучающий ДП отвечает за строгое соблюдение установленных правил и мер безопасности при проведении занятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации военной подготовки по дополнительным образовательным программам</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Занятия по ДП проводятся в специально оборудованных кабинетах (классах) и на учебных площадках (строевой плац, полоса препятствий, тир и другие).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Военная подготовка по дополнительным образовательным программам включает планирование, организацию и проведение учебных занятий, текущий контроль успеваемости и промежуточную аттестацию.</w:t>
+      8. Воинские части (учреждения) ВС РК, других войск и воинских формирований РК оказывают содействие организациям ДП при подготовке жас айбынов, предоставляя учебные площадки, а также проводят занятия под руководством военнослужащих.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Планирование учебной работы обеспечивает своевременное и качественное выполнение учебного плана и программ в полном объеме.</w:t>
+      9. Для реализации ДП жас айбынов в организациях ДП организуется и совершенствуется учебно-материальная база.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Программа военной подготовки разрабатывается организацией образования на учебный год (период) и состоит из теоретического и практического обучения.</w:t>
+      10. В состав рекомендуемой учебно-материальной базы входят:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. На военную подготовку по дополнительным образовательным программам отводится 34 часа, из них 22 часа отводится на теоретическое обучение и 12 часов на практическое обучение.</w:t>
+      1) учебные кабинеты и специализированные помещения (площадки):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Предмет военной подготовки имеет структурно-логическую взаимосвязь с обязательным предметом обучения "начальная военная и технологическая подготовка" и включает в себя следующие разделы:</w:t>
+      кабинет ДП, оборудованный учебными пособиями, плакатами, схемами, макетами оружия и военной техники, дронами, трехмерными симуляторами с набором интерактивных занятий по военной подготовке, необходимыми для изучения основ военного дела, тактики, топографии, связи, радиационной, химической и биологической защиты, навыков оператора дрона и др.;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тактическая подготовка;</w:t>
+      кабинет (площадка) строевой подготовки или строевой плац, оснащенный зеркалами для отработки строевых приемов, плакатами с правилами выполнения строевых команд;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) огневая подготовка;</w:t>
+      спортивный зал/площадка, предназначенный для занятий физической подготовкой, отработки приемов самообороны, преодоления препятствий, включающий спортивное оборудование и инвентарь (гимнастические снаряды, перекладины, канаты, гантели, штанги, спортивные маты, мишени и др.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) оружие массового поражения и защита от него;</w:t>
+      полоса препятствий, предназначенная для отработки навыков преодоления различных препятствий, развития физической выносливости и психологической устойчивости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) военная топография;</w:t>
+      тир (электронный/пневматический), предназначенный для обучения основам стрельбы из пневматического оружия и отработки навыков меткой стрельбы, оборудованный мишенями, защитным снаряжением, оружием, средствами контроля результатов стрельбы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) строевая подготовка;</w:t>
+      кабинет медицинской подготовки (при наличии), оснащенный учебными пособиями, манекенами для отработки приемов оказания первой медицинской помощи, медицинским инвентарем и расходными материалами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) общевоинские уставы.</w:t>
+      кабинет информационных технологий (при наличии), оснащенный компьютерной техникой, трехмерными симуляторами с набором интерактивных занятий по военной подготовке, мультимедийным оборудованием и специализированным программным обеспечением для изучения основ информатики, военной связи и управления дронами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. В организациях образования по дополнительным образовательным программ также осуществляются первоначальная подготовка по авиационным специальностям.</w:t>
+      2) вооружение и военная техника (макеты/учебные образцы):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Виды текущего контроля:</w:t>
+      макеты автоматов, пистолетов, гранат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) устный опрос;</w:t>
+      учебные образцы инженерных боеприпасов (мин, снарядов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) письменный контроль;</w:t>
+      учебные образцы дронов различного назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) комбинированный контроль;</w:t>
+      учебные средства радиационной-химической и биологической защиты (противогазы, общевойсковые защитные комплекты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) тесты;</w:t>
+      учебные образцы средств связи (радиостанции);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дискуссии, тренинги, круглые столы.</w:t>
+      учебные образцы приборов наблюдения (бинокли, приборы ночного видения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Для организации военной подготовки используется следующая учебно-материальная база:</w:t>
+      3) учебно-методические материалы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) строевой плац;</w:t>
+      учебники, учебные пособия, методические разработки, тесты, задания, вопросы по всем разделам ДП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) учебные классы, оборудованные стендами, макетами вооружения и военной техники, учебным пособием и военным имуществом;</w:t>
+      плакаты, схемы, таблицы, инструкции по безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) учебная литература по разделам (тактическая подготовка, огневая подготовка, оружие массового поражения и защита от него, военная топография, строевая подготовка, общевоинские уставы).</w:t>
+      видеоматериалы, презентации, интерактивные учебные программы, трехмерные симуляторы с набором интерактивных занятий по военной подготовке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Военная подготовка по дополнительным образовательным программам осуществляется на государственном и русском языках по учебным взводам численностью 21 – 30 человек, которые включают в себя учебные отделения по 7-10 человек.</w:t>
+      нормативные документы, уставы ВС РК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      14. Расписание занятий по военной подготовке утверждается руководителем организации образования. В них указываются количество, продолжительность и последовательность учебных занятий. </w:t>
+        <w:t>
+      4) дополнительное оборудование и инвентарь:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Расписание занятий предусматривает перерыв для питания и отдыха воспитанников.</w:t>
+      образцы военной формы одежды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031).</w:t>
+        <w:t>
+      средства ориентирования на местности (карты, компасы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Военная подготовка по дополнительным образовательным программам проводится в составе классов (взводов) в закрепленных за ними кабинетах в часы самоподготовки.</w:t>
+      шанцевый инструмент (инженерные лопаты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. После окончания учебного года с воспитанниками 10-х классов проводятся учебно-полевые сборы.</w:t>
+      медицинская аптечка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средства пожаротушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      брезентовые палатки и инвентарь к ним для размещения жас айбынов и обучающих ДП на период допризывных учебно-полевых занятий (далее - ДУПЗ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Наглядная агитация организации ДП оборудуется согласно приложению 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. На обучение в организации ДП на добровольной основе принимаются обучающиеся организаций ДП в возрасте от 12 до 18 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Классы и группы жас айбынов именуются взводами численностью 21-30 человек и делятся на отделения по 7-10 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Приказом руководителя организации ДП назначаются командиры взводов и отделений из числа жас айбынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Общий вид формы одежды жас айбына для занятий ДП определяется согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок прохождения допризывной подготовки по образовательным программам дополнительного образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. ДП включает в себя теоретические и практические занятия, а также мероприятия по военно-патриотическому воспитанию. Теоретические занятия проводятся в форме лекций, семинаров, бесед и консультаций. Практические занятия проводятся в форме тренировок, игр, ДУПЗ, соревнований и других мероприятий, направленных на формирование практических навыков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. ДП реализуется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра обороны Республики Казахстан от 29 августа 2025 № 1181 "Об утверждении образовательных программ дополнительного образования по допризывной подготовке", который включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      образовательную программу дополнительного образования по допризывной подготовке для общеобразовательных школ всех типов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      образовательную программу дополнительного образования по допризывной подготовке для учреждений технического и профессионального образования (ТиПО);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      образовательную программу дополнительного образования по допризывной подготовке для внешкольных организаций дополнительного образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      образовательную программу дополнительного образования по допризывной подготовке для войсковых частей ВС РК, других войск и воинских формирований РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Расписание занятий по ДП утверждается руководителем организации ДП, в котором указывается количество, продолжительность, последовательность и дата занятий. Продолжительность занятий определяется соответствующей образовательной программой ДП. Расписание занятий составляется с учетом возрастных особенностей жас айбынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Форма проведения занятий определяется обучающим ДП в зависимости от содержания учебного материала и цели занятия. Обучающим ДП используются современные образовательные технологии и методы обучения, такие как интерактивные лекции, кейсы, тренинги, моделирование ситуаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Все теоретические занятия жас айбынов проводятся в специально оборудованных кабинетах (классах) в соответствии с требованиями безопасности, санитарно-гигиеническими нормами, определенными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 5 августа 2021 года № РК ДСМ-76 "Об утверждении Санитарных правил "Санитарно-эпидемиологические требования к объектам образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23890).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Практические занятия жас айбынов по строевой подготовке проводятся на специально оборудованных площадках (строевых плацах), позволяющих выполнять элементы, определенные Строевым Уставом ВС РК, других войск и воинских формирований, утвержденном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 5 июля 2007 года № 364 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33970).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Практические занятия жас айбынов по общефизической подготовке осуществляются на специально оборудованных площадках, в том числе с полосой препятствий, в спортивных залах, позволяющих проводить занятия на открытом воздухе и в закрытых помещениях в зависимости от текущих метеорологических условий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практические занятия жас айбынов по общефизической подготовке предусматривают военно-прикладную направленность, в том числе прохождение полосы препятствий, обучение боевым искусствам. Занятия по общефизической подготовке проводятся специалистами соответствующего профиля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. В организациях ДП ежегодно для жас айбынов организуется и проводится сдача нормативов физической подготовленности в соответствии с Правилами проведения президентских тестов физической подготовленности населения Республики Казахстан, утверждҰнными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Министра культуры и спорта Республики Казахстан от 21 ноября 2014 года № 103 (зарегистрирован в Министерстве юстиции Республики Казахстан под № 9988). По результатам сдачи президентских тестов жас айбынам, выполнившим нормативы, выдаются сертификаты физической подготовленности (по степеням).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Занятия по основам военного дела, воинской службы, тактической подготовки, огневой, строевой подготовки, радиационной, химической и биологической защиты, по направлению профильной подготовки проводятся с использованием трехмерного симулятора с набором интерактивных занятий по военной подготовке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Занятия по основам медицинских знаний и безопасности жизнедеятельности проводятся специалистом в области медицины или обучающим ДП при наличии соответствующего сертификата о прохождении медицинской подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Контроль успеваемости жас айбынов проводится в форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) текущего (полугодового) контроля (опрос, проверка домашних заданий, наблюдение за успеваемостью на занятиях);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) промежуточного (годового) контроля (контрольные работы, тесты, зачеты по отдельным разделам программы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) итоговой аттестации (по итогам обучения) (комплексный экзамен, выполнение выпускной квалификационной работы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Формы и порядок проведения текущего контроля, промежуточной и итоговой аттестации определяются согласно приложению 3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. По результатам промежуточной и итоговой аттестации определяется рейтинг успеваемости жас айбынов в организациях ДП согласно приложению 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. По окончании учебного года в организациях ДП проводятся ДУПЗ продолжительностью 5 календарных дней (30 учебных часов). ДУПЗ проводятся с целью практического обучения и совершенствования методических навыков жас айбынов, освоенных при изучении теоретического курса ДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. ДУПЗ осуществляются при наличии согласия родителей (законных представителей) жас айбынов на базе военных учебных заведений, воинских частей ВС РК, других войск и воинских формирований, если имеется такая возможность. В случае отсутствия такой возможности ДУПЗ организуются на базе военно-патриотических общественных объединений, спортивных оздоровительных лагерей или при образовательных учреждениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В ходе ДУПЗ жас айбыны изучают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение и быт военнослужащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организация караульной и внутренней служб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) элементы строевой, огневой, тактической, физической и военно-медицинской подготовок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вопросы радиационной, химической и биологической защиты войск.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. ДУПЗ включают в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) развертывание лагерного сбора (при наличии палаток и условий – палаточного городка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прохождение тактической полосы препятствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выполнение нормативов военно-прикладной направленности, элементов рукопашного боя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выполнение нормативов по строевой подготовке и передвижению отделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) практические действия по выполнению обязанностей часового;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) стрельбы из пневматического оружия или в лазерном тире;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сборку-разборку макета автомата Калашникова;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оказание первой доврачебной помощи и транспортировку условно раненого;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) применение на практике средств индивидуальной радиационной, химической и биологической защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) практическое освоение основ гражданской и территориальной обороны и действий при чрезвычайных ситуациях и в условиях военного положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) марш-бросок (при наличии условий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) смотровой и итоговый зачҰт по огневой, тактической, строевой, физической и военно-медицинской подготовке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Во время ДУПЗ обеспечивается распорядок дня, с учетом проверки наличия личного состава, утренней физической зарядки, занятий и зачетов, подведения итогов, военно-патриотических мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Организация ДП разрабатывают план воспитательной и военно-патриотической работы (далее – план ВиВПР) с учетом плана основных мероприятий по военно-патриотическому воспитанию жас сарбазов, направляемого структурным подразделением МО РК, курирующим вопросы военного образования. План ВиВПР утверждается руководителем организации ДП не позднее чем за 5 рабочих дней до начала ДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В план ВиВПР включаются следующие разделы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) военно-патриотическая работа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информационно-воспитательная работа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) воспитание лидерских качеств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) идеологическая работа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) культурно-досуговая работа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) психологическая работа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) имиджевая работа и связь с общественностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Жас айбынам, освоившим образовательную программу дополнительного образования по ДП в полном объеме, руководителем организации ДП в торжественной обстановке выдается сертификат о прохождении ДП с указанием дисциплин, оценок и количества часов по пройденной программе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Жас айбынам, освоившим образовательную программу дополнительного образования по ДП, предоставляются льготы в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О воинской службе и статусе военнослужащих". Учет жас айбынов, освоивших образовательную программу дополнительного образования, осуществляется в информационной системе "Реестр организаций, осуществляющих допризывную подготовку граждан граждан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Списки граждан, окончивших полный курс по ДП, направляются руководителями организаций ДП в местный орган военного управления по месту приписки граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра обороны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"__" _____20____ года № _____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Минимальный перечень наглядной агитации </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z123" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z127" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изображения: государственного флага, герба, гимна, эмблемы ВС РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z131" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текст военной присяги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z135" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Права и обязанности военнослужащих</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z139" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация о структуре Вооруженных Сил</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z143" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портрет Верховного Главнокомандующего Вооруженными Силами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портреты Сагадата Нурмагамбетова, Бауыржана Момышулы, Шокана Уалиханова, Талгата Бигелдинова, Сабыра Рахымова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z151" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портреты руководящего состава МО РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z155" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гарантии при исполнении гражданами Республики Казахстан обязанностей воинской службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z159" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мультимедийные средства отображения информации (интерактивные доски, мультимедийные проекторы, мультимедийные экраны и т.п.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра обороны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"__" _____ 20____ года № ____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z164" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Общий вид полевой формы одежды жас айбынов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z165" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3162300" cy="4457700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3162300" cy="4457700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Общий вид шевронов для полевой формы одежды жас айбынов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z167" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2921000" cy="3340100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2921000" cy="3340100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3378200" cy="3454400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3378200" cy="3454400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с левой стороны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с правой стороны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z173" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Общий вид повседневной формы одежды жас айбынов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z174" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4457700" cy="7785100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4457700" cy="7785100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3594100" cy="2374900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3594100" cy="2374900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2819400" cy="2019300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2819400" cy="2019300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Общий вид шевронов для повседневной формы одежды жас айбынов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z178" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2794000" cy="3314700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2794000" cy="3314700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3771900" cy="3733800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3771900" cy="3733800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z181" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с левой стороны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с правой стороны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z184" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нагрудные нашивки для повседневной формы одежды жас айбынов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z185" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5245100" cy="2667000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5245100" cy="2667000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4483100" cy="2286000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4483100" cy="2286000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z188" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с правой стороны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с левой стороны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z191" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z192" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Во время проведения теоретических занятий по ДП жас айбыны носят форму одежды, которая соответствует полевой или повседневной форме (по решению руководителя организации ДП). На практических занятиях и ДУПЗ форма одежды - полевая. На торжественных и военно-патриотических мероприятиях форма одежды – повседневная, классическая обувь черного цвета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z193" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид головного убора повседневной формы одежды (берет или кепка) определяется решением руководителя организации ДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра обороны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "__" _____20____ года № ___</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z195" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Формы и порядок проведения текущего контроля, промежуточной и итоговой аттестации по ДП</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z196" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z197" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.1. Настоящий порядок определяет формы и порядок проведения текущего контроля, промежуточной и итоговой аттестации (далее – аттестация) по ДП в рамках дополнительных образовательных программ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z198" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.2. Аттестация проводится с целью оценки уровня освоения жас айбынами образовательной программы, выявления пробелов в знаниях и навыках, а также стимулирования их учебной деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z199" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Текущий контроль</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z200" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.1. Цель: определение степени усвоения учебного материала по конкретным темам и разделам учебных дисциплин (модулей) в процессе обучения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z201" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.2. Формы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z202" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Устный опрос: проверка знаний в ходе проведения практических занятий, семинаров, лекций. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z203" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Письменные работы: тесты, рефераты, эссе. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z204" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Практические задания: выполнение заданий, направленных на отработку практических навыков (например, разборка/сборка АК, оказание первой помощи, одевание средств РХБЗ, ориентирование на местности). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z205" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Проверка выполнения домашних заданий. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z206" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оценка работы на занятиях: учет активности, правильности ответов, выполнения заданий. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z207" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.3. Порядок проведения: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z208" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Текущий контроль проводится обучающим ДП в течение всего периода обучения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z209" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты текущего контроля учитываются при выставлении оценок за промежуточную аттестацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z210" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Промежуточная аттестация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z211" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3.1. Цель: оценка степени усвоения учебного материала по завершении изучения учебной дисциплины (модуля). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z212" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3.2. Форма: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z213" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зачет: проводится в форме устного или письменного опроса, выполнения практического задания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z214" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Порядок проведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z215" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Форма проведения промежуточной аттестации определяется учебным планом и рабочей программой учебной дисциплины (модуля). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z216" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты промежуточной аттестации оцениваются по балльной системе (в соответствии с критериями оценки) или "зачет", "незачет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z217" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Итоговая аттестация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z218" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4.1. Цель: оценка степени освоения обучающимися программы ДП в целом, выявление соответствия полученных знаний, умений, навыков и качеств требованиям, установленным программой. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z219" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4.2. Форма: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z220" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комплексный экзамен: включает в себя проверку теоретических знаний и практических навыков по всем основным разделам программы ДП. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z221" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4.3. Порядок проведения: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z222" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К итоговой аттестации допускаются обучающиеся, успешно прошедшие промежуточную аттестацию по всем учебным дисциплинам (модулям) программы ДП. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z223" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Состав итоговой аттестационной комиссии утверждается руководителем организации, реализующей программу. В состав комиссии включаются обучающие ДП, представители организации ДП, а также, по возможности, представители воинских частей (учреждений). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z224" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Экзаменационные билеты (вопросы) для комплексного экзамена разрабатываются обучающими ДП. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z225" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Результаты итоговой аттестации оцениваются по балльной системе (в соответствии с критериями оценки). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z226" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обучающимся, успешно прошедшим итоговую аттестацию, выдается документ, подтверждающий прохождение ДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z227" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Пересдача</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z228" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5.1. Обучающиеся, получившие неудовлетворительную оценку по итогам промежуточной или итоговой аттестации, проходят пересдачу. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z229" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Порядок и сроки пересдачи определяются организацией, реализующей программу ДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z230" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Документация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z231" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6.1. Результаты всех видов аттестации фиксируются в соответствующих документах (журналах учета успеваемости, экзаменационных ведомостях, протоколах итоговой аттестации и т.п.). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z232" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Документация по аттестации хранится в организации, реализующей программу ДП, в установленном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z233" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z234" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий порядок является типовым и может быть адаптирован к особенностям конкретной образовательной программы ДП и организации, реализующей ее. Необходимо четко регламентировать все этапы аттестации и довести информацию до сведения обучающихся в начале обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z235" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Таблица 1 – Рейтинг жас айбынов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия Имя Отчество (при наличии) (ФИО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный идентификационный номер (ИИН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теоретическая подготовка (баллы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Строевая подготовка (баллы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физическая подготовка (баллы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Военно-прикладная подготовка (баллы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисциплина и посещаемость (баллы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участие в военно-патриотических мероприятиях (баллы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительная оценка организации (баллы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Суммарный балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рейтинговое место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z252" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z267" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z297" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z312" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z327" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z342" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пояснения к форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z343" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФИО: Указывается полностью фамилия, имя и отчество жас айбына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z344" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: Указывается дата рождения жас айбына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z345" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН: Указывается индивидуальный идентификационный номер жас айбына (хранение и использование ИИН должно соответствовать требованиям законодательства РК о защите персональных данных).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z346" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Критерии оценки: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z347" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в каждом столбце указывается балл, полученный жас айбыном по соответствующему критерию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z348" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Общий балл: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z349" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассчитывается как сумма баллов по всем критериям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z350" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рейтинг: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z351" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяется на основе общего балла. Жас айбыны, набравшие наибольшее количество баллов, занимают первое, второе и третье призовое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z352" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечания: В этом столбце может быть указана дополнительная информация, например, о выдающихся достижениях жас айбына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z353" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эта форма является типовой и может быть адаптирована к особенностям конкретной образовательной программы и организации, реализующей ее.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра обороны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "__" ____ 20____ года № ____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z356" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Индивидуальный рейтинг жас айбынов по ДП</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z357" w:id="205"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация, реализующая программу ДП: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Образовательная программа: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Учебный год: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Группа: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Критерии оценки:*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) теоретическая подготовка: _____ (макс. 30 баллов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) строевая подготовка: _____ (макс. 10 баллов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) физическая подготовка: _____ (макс. 10 баллов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) военно-прикладная подготовка: _____ (макс. 20 баллов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) дисциплина и посещаемость: _____ (макс. 10 баллов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) участие в военно-патриотических мероприятиях: _____ (макс. 20 баллов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) дополнительные баллы: (жас айбыны, показывающие отличные знания,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>занимающие активную лидерскую позицию, могут быть поощрены</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дополнительными баллами) _____ (5 - 50 баллов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) итого: _____ (максимально 150 баллов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рейтинг жас айбына: _______.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>* Критерии оценки могут быть изменены и/или дополнены.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2641,35 +11656,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>