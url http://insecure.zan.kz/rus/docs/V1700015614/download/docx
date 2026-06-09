--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f11063" w14:textId="4f11063">
+    <w:p w14:paraId="52562f6" w14:textId="52562f6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8393,438 +8393,406 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Приложение 4 - в редакции приказа Министра финансов РК от 08.07.2025 </w:t>
+        <w:t xml:space="preserve">Сноска. Приложение 4 - в редакции приказа Министра финансов РК от 12.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 346</w:t>
+        <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z625" w:id="121"/>
+    <w:bookmarkStart w:name="z760" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Комитет внутреннего государственного аудита Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z626" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.dfo.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z627" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Отчет о сотрудничестве с международными организациями в области бухгалтерского учета и отчетности отчетный период 20 ___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z629" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): № Ф-3МС</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z631" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ год</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: аккредитованные профессиональные организации бухгалтеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z632" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в срок до 15 марта года, следующего за отчетным годом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z633" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4254500" cy="342900"/>
+            <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4254500" cy="342900"/>
+                      <a:ext cx="5346700" cy="431800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z634" w:id="130"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z635" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование профессиональной организации бухгалтеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z636" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="132"/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9102,51 +9070,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ДДа/Нет</w:t>
+Да/Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9308,80 +9276,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z654" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="133"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9653,80 +9609,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z665" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="134"/>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9998,80 +9942,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z676" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="135"/>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10343,80 +10275,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z687" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="136"/>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10688,80 +10608,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z698" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="137"/>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11033,80 +10941,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z709" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="138"/>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11378,80 +11274,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z720" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="139"/>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11703,350 +11587,340 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z731" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-[...279 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п/п – порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, замещающее его, либо руководитель аппарата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________ __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о сотрудничестве с международными организациями в области бухгалтерского учета и отчетности" отражено в приложение к форме предназначенной для сбора административных данных "Отчет о сотрудничестве с международными организациями в области бухгалтерского учета и отчетности".</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12112,388 +11986,386 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы "Отчет о сотрудничестве с международными организациями в области бухгалтерского учета и отчетности"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z746" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Форма "Отчет о сотрудничестве с международными организациями в области бухгалтерского учета и отчетности" разработана в соответствии с подпунктом 2) пункта 5 статьи 20 Закона Республики Казахстан "О бухгалтерском учете и финансовой отчетности".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма "Отчет о сотрудничестве с международными организациями в области бухгалтерского учета и отчетности" предоставляется в Комитет внутреннего государственного аудита Министерства финансов Республики Казахстан аккредитованными профессиональными организациями бухгалтеров в электронном формате. Электронный формат отчета формируется в срок до 15 марта года, следующего за отчетным годом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z747" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z748" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z749" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указываются формы и содержания сотрудничества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z750" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие представителя в соответствующих органах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z751" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направление замечаний и предложений по проектам стандартов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z752" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направление запросов для разъяснения стандартов, постановка вопросов, требующих разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z753" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение пробного применения стандартов национальными хозяйствующими субъектами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z754" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       совместное проведение конференций, семинаров, симпозиумов, конгрессов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z755" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставление персонала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z756" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иные формы сотрудничества (указать какие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графах 3 и 4 указывается Комитет по международным стандартам финансовой отчетности, в том числе: да/нет, расшифровка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графах 5 и 6 указывается Международная федерация бухгалтеров, в том числе да/нет, расшифровка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графах 7 и 8 указывается межправительственная рабочая группа по стандартам учета и отчетности Конференции Организации Объединенных Наций по торговле и развитию, в том числе да/нет, расшифровка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графах 9 и 10 указываются другие международные организации, в том числе да/нет, расшифровка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12663,280 +12535,280 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначеннная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z332" w:id="171"/>
+    <w:bookmarkStart w:name="z332" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Приложение 5 - в редакции приказа Министра финансов РК от 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z761" w:id="172"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z761" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Комитет внутреннего государственного аудита Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z762" w:id="173"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z762" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.dfo.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z763" w:id="174"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z763" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: отчет об изменении структуры рабочих органов аккредитованной профессиональной организации бухгалтеров отчетный период 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z764" w:id="175"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z764" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): № Ф–4 РО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z765" w:id="176"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z765" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z766" w:id="177"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z766" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период:________ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z767" w:id="178"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z767" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: аккредитованные профессиональные организации бухгалтеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z768" w:id="179"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z768" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в срок до 15 марта года, следующего за отчетным годом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z769" w:id="180"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z769" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4254500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -12958,145 +12830,145 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z770" w:id="181"/>
+    <w:bookmarkStart w:name="z770" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z771" w:id="182"/>
+          <w:bookmarkStart w:name="z771" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13292,80 +13164,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z779" w:id="183"/>
+          <w:bookmarkStart w:name="z779" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13561,80 +13433,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z787" w:id="184"/>
+          <w:bookmarkStart w:name="z787" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13810,80 +13682,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z795" w:id="185"/>
+          <w:bookmarkStart w:name="z795" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14059,80 +13931,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z803" w:id="186"/>
+          <w:bookmarkStart w:name="z803" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14308,80 +14180,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z811" w:id="187"/>
+          <w:bookmarkStart w:name="z811" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14557,80 +14429,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z819" w:id="188"/>
+          <w:bookmarkStart w:name="z819" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14786,350 +14658,350 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z827" w:id="189"/>
+    <w:bookmarkStart w:name="z827" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z828" w:id="190"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z828" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z829" w:id="191"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z829" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование_________ Адрес ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z830" w:id="192"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z830" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________ __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z831" w:id="193"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z831" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z832" w:id="194"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z832" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z833" w:id="195"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z833" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z834" w:id="196"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z834" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z835" w:id="197"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z835" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, замещающее его, либо руководитель аппарата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z836" w:id="198"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z836" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z837" w:id="199"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z837" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________ ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z838" w:id="200"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z838" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z839" w:id="201"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z839" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z840" w:id="202"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z840" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об изменении структуры рабочих органов аккредитованной профессиональной организации бухгалтеров" отражено в приложении 5 к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предназначенной для сбора административных данных "Отчет об изменении структуры рабочих органов аккредитованной профессиональной организации бухгалтеров".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15208,388 +15080,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z348" w:id="203"/>
+    <w:bookmarkStart w:name="z348" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы предназначенной для сбора административных данных на безвозмездной основе "Отчет об изменении структуры рабочих органов аккредитованной профессиональной организации бухгалтеров" (Ф-4 РО, годовая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z841" w:id="204"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z841" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Форма "Отчет об изменении структуры рабочих органов аккредитованной профессиональной организации бухгалтеров" (далее – форма) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 статьи 20 Закона Республики Казахстан "О бухгалтерском учете и финансовой отчетности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z842" w:id="205"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z842" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма предоставляется в комитет внутреннего государственного аудита Министерства финансов Республики Казахстан аккредитованными профессиональными организациями бухгалтеров в электронном формате. Электронный формат отчета формируется в срок до 15 марта года, следующего за отчетным годом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z843" w:id="206"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z843" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z844" w:id="207"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z844" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z845" w:id="208"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z845" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается название подразделения, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z846" w:id="209"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z846" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по международным стандартам финансовой отчетности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z847" w:id="210"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z847" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по повышению квалификации бухгалтеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z848" w:id="211"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z848" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по вопросам этики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z849" w:id="212"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z849" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по рассмотрению споров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z850" w:id="213"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z850" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       другие органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z851" w:id="214"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z851" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается должность руководителя подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z852" w:id="215"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z852" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается индивидуальный идентификационный номер руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z853" w:id="216"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z853" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается фамилия, имя, отчество (при его наличии) руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z854" w:id="217"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z854" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается контактный телефон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z855" w:id="218"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z855" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается электронный адрес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15759,280 +15631,280 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z365" w:id="219"/>
+    <w:bookmarkStart w:name="z365" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Приложение 6 - в редакции приказа Министра финансов РК от 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z856" w:id="220"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z856" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Комитет внутреннего государственного аудита Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z857" w:id="221"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z857" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.dfo.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z858" w:id="222"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z858" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: отчет о признанных и выданных сертификатах аккредитованной организацией по профессиональной сертификации бухгалтеров отчетный период 20 ___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z859" w:id="223"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z859" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): №Ф–5СЕРТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z860" w:id="224"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z860" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Периодичность: квартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z861" w:id="225"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z861" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ____________ квартал __________ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z862" w:id="226"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z862" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: аккредитованные профессиональные организации бухгалтеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z863" w:id="227"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z863" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 15 числа месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z864" w:id="228"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z864" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4254500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -16054,110 +15926,110 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z865" w:id="229"/>
+    <w:bookmarkStart w:name="z865" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора:в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z866" w:id="230"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z866" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________ год </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z867" w:id="231"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z867" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ квартал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="724"/>
@@ -16170,80 +16042,80 @@
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="724"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z868" w:id="232"/>
+          <w:bookmarkStart w:name="z868" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16478,70 +16350,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Финансы и финансовый менеджмент (да/нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z876" w:id="233"/>
+          <w:bookmarkStart w:name="z876" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (да/нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17092,80 +16964,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z901" w:id="234"/>
+          <w:bookmarkStart w:name="z901" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="234"/>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18250,399 +18122,399 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z937" w:id="235"/>
+    <w:bookmarkStart w:name="z937" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z938" w:id="236"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z938" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z939" w:id="237"/>
+          <w:bookmarkStart w:name="z939" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование ______________________ ___________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="237"/>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес_______________________ ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z942" w:id="238"/>
+    <w:bookmarkStart w:name="z942" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z943" w:id="239"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z943" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z944" w:id="240"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z944" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z945" w:id="241"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z945" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z946" w:id="242"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z946" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, замещающее его, либо руководитель аппарата государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z947" w:id="243"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z947" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________ ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z948" w:id="244"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z948" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z949" w:id="245"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z949" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z950" w:id="246"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z950" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о признанных и выданных сертификатах аккредитованной организацией по профессиональной сертификации бухгалтеров" отражено в приложении 6 к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предназначенной для сбора административных данных "Отчет о признанных и выданных сертификатах аккредитованной организацией по профессиональной сертификации бухгалтеров".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18721,408 +18593,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z381" w:id="247"/>
+    <w:bookmarkStart w:name="z381" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы предназначенной для сбора административных данных на безвозмездной основе "Отчет о признанных и выданных сертификатах аккредитованной организацией по профессиональной сертификации бухгалтеров" (Ф-5 СЕРТ, квартальная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z951" w:id="248"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z951" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Форма "Отчет о признанных и выданных сертификатах аккредитованной организацией по профессиональной сертификации бухгалтеров" (далее – форма) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> пункта 5 статьи 20 Закона Республики Казахстан "О бухгалтерском учете и финансовой отчетности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z952" w:id="249"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z952" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма предоставляется в Министерство финансов Республики Казахстан аккредитованной организацией по профессиональной сертификации бухгалтеров в электронном формате. Электронный формат отчета формируется до 15 числа месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z953" w:id="250"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z953" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z954" w:id="251"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z954" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z955" w:id="252"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z955" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z956" w:id="253"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z956" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z957" w:id="254"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z957" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        в графах 4, 5, 6 указывается наличие квалификационного свидетельства "аудитор", в том числе номер, дата выдачи, кем выдано;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z958" w:id="255"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z958" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графах 7, 8 указывается наличие сертификата Ассоциации сертифицированных присяжных бухгалтеров, в том числе номер, дата выдачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z959" w:id="256"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z959" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        в графе 9 указывается финансовый учет и отчетность по международным стандартам финансовой отчетности (да/нет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z960" w:id="257"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z960" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается управленческий учет (да/нет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z961" w:id="258"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z961" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается финансы и финансовый менеджмент (да/нет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z962" w:id="259"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z962" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 указывается налоги (да/нет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z963" w:id="260"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z963" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 указываются право (гражданское право, банковское дело, страховое и пенсионное законодательство да/нет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z964" w:id="261"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z964" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 14, указывается этика (да/нет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z965" w:id="262"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z965" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графах 15, 16 указывается сертификат профессионального бухгалтера, в том числе номер, дата выдачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z966" w:id="263"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z966" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 17 указывается место получения сертификата профессионального бухгалтера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19292,280 +19164,280 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z396" w:id="264"/>
+    <w:bookmarkStart w:name="z396" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Приложение 7 - в редакции приказа Министра финансов РК от 08.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z967" w:id="265"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z967" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Комитет внутреннего государственного аудита Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z968" w:id="266"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z968" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.dfo.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z969" w:id="267"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z969" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: отчет о проведенных экзаменах по дисциплинам и об изменении экзаменационных модулей отчетный период 20 ___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z970" w:id="268"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z970" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): № Ф–6ЭК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z971" w:id="269"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z971" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: квартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z972" w:id="270"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z972" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: _________ квартал ________ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z973" w:id="271"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z973" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: аккредитованные профессиональные организации бухгалтеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z974" w:id="272"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z974" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 15 числа месяца, следующего за отчетным кварталом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z975" w:id="273"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z975" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БИН </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4254500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -19587,307 +19459,307 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z976" w:id="274"/>
+    <w:bookmarkStart w:name="z976" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора:в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z977" w:id="275"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z977" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о проведенных экзаменах по дисциплинам и об изменении экзаменационных модулей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z978" w:id="276"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z978" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер профессиональной организации бухгалтеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z979" w:id="277"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z979" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аккредитованной организации по профессиональной сертификации бухгалтеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z980" w:id="278"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z980" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z981" w:id="279"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z981" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование аккредитованной организации по профессиональной сертификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z982" w:id="280"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z982" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бухгалтеров_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z983" w:id="281"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z983" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Год_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z984" w:id="282"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z984" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Квартал___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z985" w:id="283"/>
+          <w:bookmarkStart w:name="z985" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="234"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20227,80 +20099,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z997" w:id="284"/>
+          <w:bookmarkStart w:name="z997" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20640,80 +20512,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1009" w:id="285"/>
+          <w:bookmarkStart w:name="z1009" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21017,80 +20889,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1021" w:id="286"/>
+          <w:bookmarkStart w:name="z1021" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21394,80 +21266,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1033" w:id="287"/>
+          <w:bookmarkStart w:name="z1033" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="238"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21771,80 +21643,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1045" w:id="288"/>
+          <w:bookmarkStart w:name="z1045" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="288"/>
+          <w:bookmarkEnd w:id="239"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22148,80 +22020,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1057" w:id="289"/>
+          <w:bookmarkStart w:name="z1057" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22525,80 +22397,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1069" w:id="290"/>
+          <w:bookmarkStart w:name="z1069" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="290"/>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22882,141 +22754,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1081" w:id="291"/>
+    <w:bookmarkStart w:name="z1081" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет об изменении экзаменационных модулей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1082" w:id="292"/>
+          <w:bookmarkStart w:name="z1082" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23063,70 +22935,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для внесения изменений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1085" w:id="293"/>
+          <w:bookmarkStart w:name="z1085" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата изменения 1.Кодекса этики профессиональных бухгалтеров, МСФО (с даты выпуска)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="293"/>
+          <w:bookmarkEnd w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.законодательства Республики Казахстан (с даты внесения изменений)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23160,80 +23032,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1089" w:id="294"/>
+          <w:bookmarkStart w:name="z1089" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="294"/>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23337,370 +23209,370 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1095" w:id="295"/>
+    <w:bookmarkStart w:name="z1095" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z1096" w:id="296"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z1096" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z1097" w:id="297"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1097" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МСФО – Международный стандарт финансовой отчетности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z1098" w:id="298"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1098" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z1099" w:id="299"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1099" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z1100" w:id="300"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1100" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________ ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z1101" w:id="301"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1101" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z1102" w:id="302"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z1102" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z1103" w:id="303"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1103" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z1104" w:id="304"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z1104" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z1105" w:id="305"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1105" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, замещающее его, либо руководитель аппарата государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z1106" w:id="306"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z1106" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________ ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z1107" w:id="307"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z1107" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z1108" w:id="308"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1108" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z1109" w:id="309"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1109" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о проведенных экзаменах по дисциплинам и об изменении экзаменационных модулей" отражено в приложении 7 к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, предназначенной для сбора административных данных "Отчет о проведенных экзаменах по дисциплинам и об изменении экзаменационных модулей".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23805,642 +23677,642 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1110" w:id="310"/>
+    <w:bookmarkStart w:name="z1110" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы предназначенной для сбора административных данных на безвозмездной основе "Отчет о проведенных экзаменах по дисциплинам и об изменении экзаменационных модулей" (Ф-ЭК , квартальная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z1111" w:id="311"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z1111" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Форма "Отчет о проведенных экзаменах по дисциплинам и об изменении экзаменационных модулей" (далее – Форма) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> пункта 5 статьи 20 Закона Республики Казахстан "О бухгалтерском учете и финансовой отчетности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z1112" w:id="312"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z1112" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма предоставляется в Министерство финансов Республики Казахстан аккредитованной организацией по профессиональной сертификации бухгалтеров в электронном формате. Форму подписывает руководитель аккредитованной организации по профессиональной сертификации бухгалтеров. Электронный формат отчета формируется до 15 числа месяца, следующего за отчетным кварталом. Основной задачей ведения данной формы является осуществление мониторинга за соблюдением законодательства Республики Казахстан в сфере бухгалтерского учета и финансовой отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z1113" w:id="313"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z1113" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z1114" w:id="314"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z1114" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z1115" w:id="315"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z1115" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается наименование дисциплины, в том числе финансовый учет и отчетность по международным стандартам финансовой отчетности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z1116" w:id="316"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z1116" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       управленческий учет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z1117" w:id="317"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1117" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       финансы и финансовый менеджмент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z1118" w:id="318"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1118" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1119" w:id="319"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1119" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       право (гражданское право, банковское дело, страховое и социальное законодательство);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1120" w:id="320"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z1120" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       этика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z1121" w:id="321"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z1121" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается место проведения (регион), согласно классификатору административно-территориальных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z1122" w:id="322"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1122" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается количество проведенных экзаменов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z1123" w:id="323"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z1123" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается средняя стоимость одного экзамена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1124" w:id="324"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z1124" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается количество проведенных курсов обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1125" w:id="325"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1125" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается средняя стоимость обучения (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1126" w:id="326"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1126" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается количество пересданных экзаменов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z1127" w:id="327"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z1127" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается средняя стоимость пересдачи экзамена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z1128" w:id="328"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1128" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается дата проведения экзамена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z1129" w:id="329"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z1129" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается дата пересдачи экзамена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z1130" w:id="330"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1130" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отчете об изменении экзаменационных модулей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z1131" w:id="331"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1131" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z1132" w:id="332"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z1132" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается наименование экзаменационных модулей по дисциплинам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z1133" w:id="333"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z1133" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается основание для внесения изменений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z1134" w:id="334"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z1134" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается дата изменения: 1.Кодекса этики профессиональных бухгалтеров, МСФО (с даты выпуска), 2. Законодательство Республики Казахстан (с даты внесения изменений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z1135" w:id="335"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z1135" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается дата согласования с Министерством финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24766,31 +24638,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>