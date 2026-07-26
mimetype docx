--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a2e578c" w14:textId="a2e578c">
+    <w:p w14:paraId="f82bb82" w14:textId="f82bb82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1069,2602 +1069,3960 @@
         <w:t>
       10) непосредственный руководитель – вышестоящее по государственной должности лицо, по отношению к которому государственный служащий находится в прямом подчинении в соответствии с его должностной инструкцией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z627" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) метод 360 – метод оценки, направленный на выявление наличия у оцениваемого лица требуемых компетенций путем опроса круга лиц из рабочего окружения оцениваемого лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z628" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оценка деятельности административных государственных служащих корпуса "Б" (далее – оценка) проводится для определения эффективности и качества их работы посредством единой информационной системы по управлению персоналом (далее – информационная система). При этом, в случае отсутствия технической возможности оценка проводится на бумажных носителях, либо в информационных системах, функционирующих в государственных органах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z629" w:id="24"/>
+    <w:bookmarkStart w:name="z629" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка осуществляется на основании результатов достижения КЦИ, методами ранжирования и 360 в зависимости от категории должности оцениваемого лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z630" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z630" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Оценка по достижению КЦИ и методу ранжирования проводится по итогам квартала – не позднее десятого числа месяца, следующего за отчетным кварталом, по методу 360 проводится по итогам года – не позднее десятого числа месяца, следующего за отчетным годом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z631" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z631" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая оценка по КЦИ и ранжированию складывается из средней оценки служащего корпуса "Б" за отчетные кварталы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z632" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z632" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Оценка не проводится в случаях, если срок пребывания оцениваемого служащего на конкретной должности в оцениваемом периоде составляет менее одного месяца. Если в период проведения оценки оцениваемый служащий находится в трудовом или социальном отпуске, периоде временной нетрудоспособности, командировке, стажировке, переподготовке или повышении квалификации, оценка служащего по достижению КЦИ, оценка по методу ранжирования и/или 360 проводится без его участия в установленные пунктом 4 настоящей Методики сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z633" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z633" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Оценка служащих, уволенных из государственного органа до окончания оцениваемого периода, проводится без их участия в установленные пунктом 4 настоящей Методики сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z634" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z634" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Результаты оценки выставляются по следующей градации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z635" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z635" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Выполняет функциональные обязанности эффективно",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z636" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z636" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Выполняет функциональные обязанности надлежащим образом",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z637" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z637" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Выполняет функциональные обязанности удовлетворительно",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z638" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z638" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Выполняет функциональные обязанности не удовлетворительно" (неудовлетворительная оценка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z639" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z639" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результату "Выполняет функциональные обязанности эффективно" соответствует диапазон оценок от 4 до 5 баллов, "Выполняет функциональные обязанности надлежащим образом" от 3 до 3,99 баллов, "Выполняет функциональные обязанности удовлетворительно" от 2 до 2,99 баллов, "Выполняет функциональные обязанности не удовлетворительно" от 0 до 1,99 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z640" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z640" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Результаты достижения КЦИ и результаты оценки по методу ранжирования являются основанием для принятия решений по выплате бонусов, поощрению, обучению, ротации, понижению в государственной должности либо увольнению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z641" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z641" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Результаты оценки по методу 360 являются основанием для принятия решений по обучению служащего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z642" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Организационное сопровождение оценки обеспечивается службой управления персоналом либо в случае ее отсутствия – структурное подразделение (лицо), на которое возложено исполнение обязанностей службы управления персоналом (кадровой службой) (далее – служба управления персоналом), в том числе посредством информационной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z643" w:id="38"/>
+    <w:bookmarkStart w:name="z643" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, службой управления персоналом создается график оценки служащих, который утверждается должностным лицом, имеющим право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z644" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z644" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Служба управления персоналом обеспечивает ознакомление оцениваемого служащего с результатами оценки в течение двух рабочих дней со дня ее завершения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z645" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z645" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ознакомление служащих, указанных в части второй пункта 5 настоящей Методики, осуществляется посредством направления заказного письма с уведомлением о его вручении и/или телефонограммы и/или телеграммы и/или текстового сообщения по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z646" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z646" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае несогласии с результатами оценки служащий обращается с соответствующим заявлением в произвольной форме о проведении калибровочной сессии к должностному лицу, имеющему право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б" в течение пяти рабочих дней со дня ознакомления с результатами оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z647" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z647" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Решение калибровочной сессии может быть обжаловано государственным служащим в соответствии с установленным порядком Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z648" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Документы, связанные с оценкой, хранятся в службе управления персоналом в течение трех лет со дня завершения оценки, а также при наличии технической возможности в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z649" w:id="44"/>
+    <w:bookmarkStart w:name="z649" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Результаты оценки являются строго конфиденциальной информацией и не подлежат разглашению третьим лицам, за исключением случаев, когда государственный орган обязан раскрыть данную информацию в соответствии с Законом Республики Казахстан "О доступе к информации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z650" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z650" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Разногласия, связанные с процедурой оценки, рассматриваются службой управления персоналом при содействии всех заинтересованных лиц и сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z651" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z651" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Оценивающее лицо обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z652" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z652" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доведение до сведения оцениваемых лиц стратегических целей государственного органа/структурного подразделения, общих результатов работы государственного органа/структурного подразделения за оцениваемый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z653" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z653" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своевременную постановку, согласование и утверждение КЦИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z654" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z654" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение в течение оцениваемого периода регулярного мониторинга степени выполнения КЦИ и предоставление им итоговой оценки деятельности и конструктивной обратной связи; проведение в течение оцениваемого периода регулярного мониторинга степени выполнения функциональных обязанностей оцениваемыми лицами и предоставление им итоговой оценки деятельности работника и конструктивной обратной связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z655" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z655" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участие в калибровочных сессиях и в решении спорных вопросов по оценке оцениваемых лиц, в случае их возникновения в процессе оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z656" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z656" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Оцениваемое лицо обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z657" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z657" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение регулярного мониторинга степени выполнения им КЦИ/поставленных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z658" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z658" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение своевременной самооценки в рамках оценки его деятельности по методу 360;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z659" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z659" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участие во встречах с руководителем по обсуждению результатов оценки деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z660" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z660" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководители службы управления персоналом обеспечивают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z661" w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z661" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организацию и сопровождение процесса оценки деятельности, включая подготовку коммуникационных сообщений, консультирование участников процесса оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z662" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z662" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение своевременного анализа и согласование КЦИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z663" w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z663" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при необходимости, участие во встречах руководителя и работника, помощь в разрешении спорных вопросов путем консультирования по вопросам процесса оценки деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z664" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z664" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение калибровочной сессии, включая подготовку информации по каждому работнику в рамках подготовки к калибровочным сессиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z665" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z665" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) полноту и своевременность заполнения необходимых документов в рамках оценки деятельности за отчетный период, введение необходимых учетных записей, отправку соответствующих уведомлений работникам в рамках проведения оценки деятельности работников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z666" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z666" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Результаты оценки могут быть известны только оцениваемому лицу, оценивающему лицу, руководителю службы управления персоналом (кадровой службы) и участникам калибровочных сессий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z667" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z667" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оценки руководителя структурного подразделения по достижению КЦИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z668" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z668" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Оценка деятельности руководителя структурного подразделения осуществляется на основе оценки достижения КЦИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z669" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. КЦИ устанавливается оценивающим лицом по согласованию со структурным подразделением, координирующего вопрос стратегического планирования (при наличии), а также со службой управления персоналом в индивидуальном плане работы руководителя структурного подразделения, составляемого в течение десяти рабочих дней после начала оцениваемого периода по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z670" w:id="65"/>
+    <w:bookmarkStart w:name="z670" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При назначении служащего на должность после начала оцениваемого периода КЦИ устанавливаются в течение десяти рабочих дней со дня его назначения на должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z671" w:id="66"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z671" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом в течение пяти рабочих дней со дня установления (утверждения) КЦИ служба управления персоналом обеспечивает (при наличии технической возможности) размещение индивидуального плана работы в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z672" w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z672" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если срок с даты назначения служащего до окончания оцениваемого периода составляет менее трех месяцев, КЦИ указанному служащему не устанавливаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z673" w:id="68"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z673" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка достижения КЦИ руководителя структурного подразделения осуществляется оценивающим лицом в сроки, установленные в пункте 4 настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z674" w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z674" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, служба управления персоналом по согласованию со структурным подразделением, координирующим вопрос стратегического планирования (при наличии) в целях обеспечения достоверности сведений проводят предварительный расчет фактических значений КЦИ и направляет его оценивающему лицу в срок не позднее пяти рабочих дней до наступления последнего дня оценки согласно пункту 4 настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z675" w:id="70"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z675" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. КЦИ устанавливаются в количестве от трех до пяти и должны отражать ожидаемые конкретные результаты деятельности оцениваемого лица до конца оцениваемого периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z676" w:id="71"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z676" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. КЦИ должны иметь количественные и качественные индикаторы измеримости достижения целей и быть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z677" w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z677" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкретными (точно определяется результат с указанием ожидаемого положительного изменения, который необходимо достичь);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z678" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z678" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) измеримыми (определяются конкретные критерии для измерения достижения КЦИ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z679" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z679" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) достижимыми (КЦИ определяются с учетом имеющихся ресурсов, полномочий и ограничений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z680" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z680" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ограниченными во времени (определяется срок достижения КЦИ в течение оцениваемого периода);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z681" w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z681" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ориентированными на реализацию документов системы государственного планирования, в том числе национальных проектов, стратегических целей государственного органа, соглашения служащего корпуса "А", либо на повышение эффективности деятельности государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z682" w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z682" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Внесение изменений в КЦИ осуществляется в случае изменения функций и структуры Министерства труда и социальной защиты населения Республики Казахстан, непосредственно влияющего на достижение КЦИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z683" w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 26 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Информационная система, либо в случае ее отсутствия служба управления персоналом, уведомляет руководителя структурного подразделения/государственного органа о проведении в отношении него оценки не позднее пятого числа месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z684" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Оценочный лист направляется для рассмотрения оценивающему лицу посредством информационной системы, либо в случае ее отсутствия службой управления персоналом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z685" w:id="80"/>
+    <w:bookmarkStart w:name="z685" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По итогам рассмотрения представленных материалов оценивающим лицом выставляются оценки (от 0 до 5-ти) в соответствующей графе оценочного листа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z686" w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z686" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выставлении оценок оценивающее лицо использует таблицу определения допустимой оценки в зависимости от процента реализации ключевого целевого индикатора по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z687" w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z687" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оценки служащих корпуса "Б" методом ранжирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z688" w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z688" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Оценка служащих корпуса "Б" осуществляется по методу ранжирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z689" w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Оценка служащих корпуса "Б" по методу ранжирования осуществляется руководителем структурного подразделения по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике посредством информационной системы, функционирующей в государственном органе (при наличии технической возможности). При этом в случае отсутствия технической возможности оценка проводится на бумажных носителях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z690" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Информационная система, либо в случае ее отсутствия служба управления персоналом уведомляет служащего корпуса "Б" о проведении в отношении него оценки не позднее десятого числа месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z691" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 31 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Оценивающему лицу оценочный лист направляется информационной системой, либо в случае ее отсутствия службой управления персоналом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z692" w:id="87"/>
+    <w:bookmarkStart w:name="z692" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оценивающим лицом выставляются оценки (от 0 до 5-ти) в соответствующей графе оценочного листа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z693" w:id="88"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z693" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, если количество служащих корпуса "Б" структурного подразделения превышает пятьдесят человек, оценка осуществляется также лицами, определяемыми оценивающим лицом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z694" w:id="89"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z694" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Оценка служащих корпуса "Б" с учетом уровня достигнутых ими результатов при выполнении функциональных обязанностей, а также объема и сложности выполняемой работы в оцениваемом периоде определяется по следующим параметрам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z695" w:id="90"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z695" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       качество выполнения функциональных обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z696" w:id="91"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z696" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдение сроков выполнения задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z697" w:id="92"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z697" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       самостоятельность и инициативность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z698" w:id="93"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z698" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трудовая дисциплина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z699" w:id="94"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z699" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок оценки по методу 360</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z700" w:id="95"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Оценка по методу 360 проводится один раз в год анонимно, в информационной системе. При этом в случае отсутствия технической возможности оценка проводится на бумажных носителях.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z701" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 33 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z702" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Методом 360 оцениваются следующие компетенции в зависимости от категории оцениваемых лиц:</w:t>
+      33. Оценка по методу 360 проводится один раз в год анонимно, в информационной системе. При этом в случае отсутствия технической возможности оценка проводится на бумажных носителях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z703" w:id="98"/>
+    <w:bookmarkStart w:name="z701" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      для руководителей структурных подразделений:</w:t>
+        <w:t xml:space="preserve">
+      Руководители структурных подразделений проходят оценку методом 360 по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике, служащие корпуса "Б" по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z704" w:id="99"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z702" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      управление деятельностью;</w:t>
+      34. Методом 360 оцениваются следующие компетенции в зависимости от категории оцениваемых лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z705" w:id="100"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z703" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      выстраивание эффективных коммуникаций;</w:t>
+      для руководителей структурных подразделений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z706" w:id="101"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z704" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      следование этическим нормам и принципам;</w:t>
+      управление деятельностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z707" w:id="102"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z705" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      управление изменениями;</w:t>
+      выстраивание эффективных коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z708" w:id="103"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z706" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ориентация на результат;</w:t>
+      следование этическим нормам и принципам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z709" w:id="104"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z707" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      самостоятельность и навыки принятия решений;</w:t>
+      управление изменениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z710" w:id="105"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z708" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      управление командой;</w:t>
+      ориентация на результат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z711" w:id="106"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z709" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лидерские качества;</w:t>
+      самостоятельность и навыки принятия решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z712" w:id="107"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z710" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сотрудничество;</w:t>
+      управление командой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z713" w:id="108"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z711" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оперативность;</w:t>
+      лидерские качества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z714" w:id="109"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z712" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      саморазвитие;</w:t>
+      сотрудничество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z715" w:id="110"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z713" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      инициативность;</w:t>
+      оперативность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z716" w:id="111"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z714" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для служащих корпуса "Б":</w:t>
+      саморазвитие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z717" w:id="112"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z715" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      выстраивание эффективных коммуникаций;</w:t>
+      инициативность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z718" w:id="113"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z716" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      следование этическим нормам и принципам;</w:t>
+      для служащих корпуса "Б":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z719" w:id="114"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z717" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      управление изменениями;</w:t>
+      выстраивание эффективных коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z720" w:id="115"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z718" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ориентация на результат;</w:t>
+      следование этическим нормам и принципам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z721" w:id="116"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z719" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      самостоятельность и навыки принятия решений;</w:t>
+      управление изменениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z722" w:id="117"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z720" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сотрудничество;</w:t>
+      ориентация на результат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z723" w:id="118"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z721" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оперативность;</w:t>
+      самостоятельность и навыки принятия решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z724" w:id="119"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z722" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      саморазвитие.</w:t>
+      сотрудничество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z725" w:id="120"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z723" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Количество участвующих в опросе лиц должно быть не менее трех и не более семи человек, индивидуально определяемых информационной системой, либо в случае ее отсутствия службой управления персоналом, для каждого оцениваемого лица.</w:t>
+      оперативность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z726" w:id="121"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z724" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В оценке служащего методом 360 также предусмотрена его самооценка. При этом, в итоговых результатах самооценка служащего не учитывается.</w:t>
+      саморазвитие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z727" w:id="122"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 35 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В круг опрашиваемых лиц включаются:</w:t>
+      35. Количество участвующих в опросе лиц должно быть не менее трех и не более семи человек, индивидуально определяемых информационной системой, либо в случае ее отсутствия службой управления персоналом, для каждого оцениваемого лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z728" w:id="123"/>
+    <w:bookmarkStart w:name="z726" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) непосредственный руководитель;</w:t>
+      В оценке служащего методом 360 также предусмотрена его самооценка. При этом, в итоговых результатах самооценка служащего не учитывается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z729" w:id="124"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z727" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) служащий корпуса "Б", находящийся в прямом подчинении оцениваемого лица;</w:t>
+      В круг опрашиваемых лиц включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z730" w:id="125"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z728" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) лица, находящиеся с оцениваемым лицом на одном уровне по должности и тесно взаимодействующие с ним.</w:t>
+      1) непосредственный руководитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z731" w:id="126"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z729" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2) служащий корпуса "Б", находящийся в прямом подчинении оцениваемого лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z730" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лица, находящиеся с оцениваемым лицом на одном уровне по должности и тесно взаимодействующие с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z731" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       36. Служба управления персоналом администрирует процесс оценки по методу 360, формирует индивидуальные отчеты и организует предоставление обратной связи по результатам оценки 360 по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики. При формировании тематики семинаров повышения квалификации и дисциплин курсов переподготовки службой управления персоналом должны быть учтены результаты оценки метода 360, в том числе наименее выраженные компетенции служащего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z732" w:id="127"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z732" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок проведения калибровочных сессий и предоставления обратной связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z733" w:id="128"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z733" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. С целью согласования и соблюдения единого подхода к процессу оценки государственные органы проводят калибровочные сессии в порядке, предусмотренном в пункте 12 настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z734" w:id="129"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z734" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Должностное лицо, имеющее право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б" принимает решение о проведении калибровочной сессии и утверждает ее состав в течение трех рабочих дней со дня поступления обращения служащего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z735" w:id="130"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z735" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Калибровочная сессия проводится в течение десяти рабочих дней со дня обращения служащего в порядке, предусмотренном в пункте 12 настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z736" w:id="131"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z736" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Служба управления персоналом организовывает деятельность калибровочной сессии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z737" w:id="132"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 41 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">труда и социальной защиты населения РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. На калибровочной сессии оценивающее лицо кратко описывает работу оцениваемого лица и аргументирует свою оценку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z738" w:id="133"/>
+    <w:bookmarkStart w:name="z738" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участники калибровочной сессии могут поддержать оценку оценивающего лица либо привести аргументы для корректировки оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z739" w:id="134"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z739" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корректировка оценки осуществляется как в сторону повышения, так и в сторону понижения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z740" w:id="135"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z740" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая оценка принимается большинством голосов участников калибровочной сессии и оформляется соответствующим протоколом. Служба управления персоналом обеспечивает размещение протокола в информационной системе (при наличии технической возможности) в течение трех рабочих дней со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z741" w:id="136"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z741" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. По результатам калибровочной сессии оценивающее лицо проводит встречи с оцениваемым служащим и предоставляет обратную связь о результатах итоговой оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z742" w:id="137"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z742" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Во время встречи обсуждаются следующие вопросы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z743" w:id="138"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z743" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обзор достижений за оцениваемый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z744" w:id="139"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z744" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обзор развития навыков и компетенций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z745" w:id="140"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z745" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обзор потенциала и обсуждение карьерных устремлений работника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z746" w:id="141"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z746" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценивающее лицо обеспечивает атмосферу открытого и дружелюбного диалога во время встречи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4263,88 +5621,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата___________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подпись _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z748" w:id="142"/>
+    <w:bookmarkStart w:name="z748" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Индивидуальный план работы руководителя структурного подразделения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z749" w:id="143"/>
+      <w:bookmarkStart w:name="z749" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4413,70 +5771,70 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование структурного подразделения служащего:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z754" w:id="144"/>
+    <w:bookmarkStart w:name="z754" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -6361,70 +7719,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z755" w:id="145"/>
+    <w:bookmarkStart w:name="z755" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * ожидаемое положительное изменение от достижения ключевого целевого индикатора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6789,68 +8147,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="146"/>
+    <w:bookmarkStart w:name="z117" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист оценки по ключевым целевым показателям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9190,260 +10548,260 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z756" w:id="147"/>
+    <w:bookmarkStart w:name="z756" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая оценка: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z757" w:id="148"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z757" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумма оценок по КЦИ деленная на количество КЦИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z758" w:id="149"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z758" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оценки: __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z759" w:id="150"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z759" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (выполняет функциональные обязанности эффективно, выполняет функциональные</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z760" w:id="151"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z760" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обязанности надлежащим образом, выполняет функциональные обязанности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z761" w:id="152"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z761" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удовлетворительно, выполняет функциональные обязанности не удовлетворительно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z762" w:id="153"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z762" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оценки служащему выставляется исходя из итоговой оценки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z763" w:id="154"/>
+          <w:bookmarkStart w:name="z763" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оцениваемое лицо</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9459,80 +10817,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z766" w:id="155"/>
+          <w:bookmarkStart w:name="z766" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9581,70 +10939,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подпись______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z770" w:id="156"/>
+          <w:bookmarkStart w:name="z770" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10021,68 +11379,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>корпуса "Б"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z775" w:id="157"/>
+    <w:bookmarkStart w:name="z775" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица определения допустимой оценки в зависимости от процента реализации ключевого целевого индикатора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11753,70 +13111,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-0,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="158"/>
+    <w:bookmarkStart w:name="z228" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Оценка определяется в зависимости от процента реализации ключевого целевого индикатора. При этом в допустимом диапазоне оценивающее лицо выставляет оценку по своему усмотрению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12116,248 +13474,248 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>корпуса "Б"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="159"/>
+    <w:bookmarkStart w:name="z233" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оценочный лист по методу ранжирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z776" w:id="160"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z776" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) оцениваемого служащего _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z777" w:id="161"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z777" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) оценивающего служащего (руководителя структурного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z778" w:id="162"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z778" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подразделения/государственного органа) _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z779" w:id="163"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z779" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях оценки деятельности административных государственных служащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z780" w:id="164"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z780" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       корпуса "Б" (далее – оценка) предлагаем Вам оценить своих коллег методом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z781" w:id="165"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z781" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ранжирования по 5-балльной шкале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z782" w:id="166"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z782" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценки необходимо выставлять объективно, без личных симпатий/антипатий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z783" w:id="167"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z783" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анкету необходимо заполнить сразу же от начала до конца, не отвлекаясь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z784" w:id="168"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z784" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Так, Вы сможете сэкономить время и повысить достоверность результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13306,130 +14664,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z785" w:id="169"/>
+    <w:bookmarkStart w:name="z785" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Для расчета средней итоговой оценки необходимо сумму выставленных оценок разделить на количество оцениваемых параметров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z786" w:id="170"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z786" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оценки: ____________ (выполняет функциональные обязанности эффективно, выполняет функциональные обязанности надлежащим образом, выполняет функциональные обязанности удовлетворительно, выполняет функциональные обязанности не удовлетворительно).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z787" w:id="171"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z787" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оценки служащему выставляется исходя из средней итоговой оценки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z788" w:id="172"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z788" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обоснование к выставленной оценке ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13794,88 +15152,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z587" w:id="173"/>
+    <w:bookmarkStart w:name="z587" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оценочный лист руководителей структурных подразделений методом 360</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z588" w:id="174"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z588" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) руководителя структурного подразделения ______________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый респондент!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18771,190 +20129,190 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средняя оценка инициативность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z789" w:id="175"/>
+    <w:bookmarkStart w:name="z789" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе ответы указывается один из предложенных вариантов ответа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z790" w:id="176"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z790" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетенция не проявляется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z791" w:id="177"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z791" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетенция проявляется редко;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z792" w:id="178"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z792" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетенция проявляется примерно в половине случаев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z793" w:id="179"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z793" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетенция проявляется в большинстве случаев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z794" w:id="180"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z794" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетенция проявляется всегда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z795" w:id="181"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z795" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Средняя оценка высчитывается в автоматическом режиме путем суммирования баллов и деления на количество ответов респондентов по каждой компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19319,228 +20677,228 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z802" w:id="182"/>
+    <w:bookmarkStart w:name="z802" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оценочный лист служащих корпуса "Б" методом 360</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z803" w:id="183"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z803" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) оцениваемого служащего ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z804" w:id="184"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z804" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z805" w:id="185"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z805" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях оценки деятельности административных государственных служащих корпуса "Б" (далее – оценка) предлагаем Вам оценить своих коллег методом 360 градусов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z806" w:id="186"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z806" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: метод 360 – метод оценки, направленный на выявление наличия у оцениваемого лица требуемых компетенций путем опроса круга лиц из рабочего окружения оцениваемого лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z807" w:id="187"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z807" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный метод поможет Вашему коллеге лучше понять свои сильные и слабые стороны, увидеть потенциал дальнейшего роста и развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z808" w:id="188"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z808" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе ответы необходимо указать один из предложенных вариантов ответа (компетенция не проявляется, компетенция проявляется редко, компетенция проявляется примерно в половине случаев, компетенция проявляется в большинстве случаев, компетенция проявляется всегда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z809" w:id="189"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z809" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценки необходимо выставлять объективно, без личных симпатий/антипатий. Анонимность и конфиденциальность гарантируется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z810" w:id="190"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z810" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анкету необходимо заполнить сразу же от начала до конца, не отвлекаясь. Так, Вы сможете сэкономить время и повысить достоверность результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -23110,190 +24468,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z812" w:id="191"/>
+    <w:bookmarkStart w:name="z812" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: В графе ответы указывается один из предложенных вариантов ответа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z813" w:id="192"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z813" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетенция не проявляется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z814" w:id="193"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z814" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетенция проявляется редко;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z815" w:id="194"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z815" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетенция проявляется примерно в половине случаев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z816" w:id="195"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z816" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетенция проявляется в большинстве случаев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z817" w:id="196"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z817" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетенция проявляется всегда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z818" w:id="197"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z818" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Средняя оценка высчитывается в автоматическом режиме путем суммирования баллов и деления на количество ответов респондентов по каждой компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23658,160 +25016,160 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z825" w:id="198"/>
+    <w:bookmarkStart w:name="z825" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Результат оценки служащего методом 360 градусов (для руководителей структурных подразделений)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z826" w:id="199"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z826" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) руководителя структурного подразделения _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z827" w:id="200"/>
+          <w:bookmarkStart w:name="z827" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23900,80 +25258,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z832" w:id="201"/>
+          <w:bookmarkStart w:name="z832" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24034,118 +25392,118 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z837" w:id="202"/>
+          <w:bookmarkStart w:name="z837" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z838" w:id="203"/>
+          <w:bookmarkStart w:name="z838" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выстраивание</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эффективных коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24188,80 +25546,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z843" w:id="204"/>
+          <w:bookmarkStart w:name="z843" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24322,80 +25680,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z848" w:id="205"/>
+          <w:bookmarkStart w:name="z848" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24456,80 +25814,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z853" w:id="206"/>
+          <w:bookmarkStart w:name="z853" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24590,80 +25948,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z858" w:id="207"/>
+          <w:bookmarkStart w:name="z858" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24724,80 +26082,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z863" w:id="208"/>
+          <w:bookmarkStart w:name="z863" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24858,80 +26216,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z868" w:id="209"/>
+          <w:bookmarkStart w:name="z868" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24992,80 +26350,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z873" w:id="210"/>
+          <w:bookmarkStart w:name="z873" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25126,80 +26484,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z878" w:id="211"/>
+          <w:bookmarkStart w:name="z878" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25260,80 +26618,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z883" w:id="212"/>
+          <w:bookmarkStart w:name="z883" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25394,80 +26752,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z888" w:id="213"/>
+          <w:bookmarkStart w:name="z888" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25508,90 +26866,90 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z893" w:id="214"/>
+    <w:bookmarkStart w:name="z893" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Расчет средних итоговых результатов оценки по каждой компетенции осуществляется в автоматическом режиме путем суммирования баллов каждого респондента и деления на количество респондентов (кроме самооценки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z894" w:id="215"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z894" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты оценки: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25956,88 +27314,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z901" w:id="216"/>
+    <w:bookmarkStart w:name="z901" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Результат оценки служащего методом 360 градусов (для служащих корпуса "Б")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z902" w:id="217"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z902" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) оцениваемого служащего ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -26068,80 +27426,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z903" w:id="218"/>
+          <w:bookmarkStart w:name="z903" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26230,80 +27588,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z908" w:id="219"/>
+          <w:bookmarkStart w:name="z908" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26364,80 +27722,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z913" w:id="220"/>
+          <w:bookmarkStart w:name="z913" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26498,80 +27856,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z918" w:id="221"/>
+          <w:bookmarkStart w:name="z918" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26632,80 +27990,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z923" w:id="222"/>
+          <w:bookmarkStart w:name="z923" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26766,80 +28124,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z928" w:id="223"/>
+          <w:bookmarkStart w:name="z928" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26900,80 +28258,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z933" w:id="224"/>
+          <w:bookmarkStart w:name="z933" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27034,80 +28392,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z938" w:id="225"/>
+          <w:bookmarkStart w:name="z938" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27168,80 +28526,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z943" w:id="226"/>
+          <w:bookmarkStart w:name="z943" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27282,144 +28640,144 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z948" w:id="227"/>
+    <w:bookmarkStart w:name="z948" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Расчет средних итоговых результатов оценки по каждой компетенции осуществляется в автоматическом режиме путем суммирования баллов каждого респондента и деление на количество респондентов (кроме самооценки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z949" w:id="228"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z949" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты оценки: ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27745,31 +29103,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>