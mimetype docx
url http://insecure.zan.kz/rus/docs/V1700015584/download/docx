--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="56098c7" w14:textId="56098c7">
+    <w:p w14:paraId="62c8a20" w14:textId="62c8a20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1271,1882 +1271,2708 @@
         <w:t>
       4) прозрачности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z100" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) гласности и публичности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z101" w:id="25"/>
+    <w:bookmarkStart w:name="z103" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В своей деятельности члены Попечительского совета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z102" w:id="26"/>
+    <w:bookmarkStart w:name="z618" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдают законодательство Республики Казахстан, требования настоящих Правил и иных нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z103" w:id="27"/>
-[...15 lines deleted...]
-      2) осуществляют свою деятельность во взаимодействии с дошкольной организацией, общественностью, местными исполнительными и представительными органами, заинтересованными государственными органами и иными физическими и/или юридическими лицами.</w:t>
+    <w:bookmarkStart w:name="z619" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляют свою деятельность во взаимодействии с дошкольной организацией, общественностью, местными исполнительными и представительными органами, заинтересованными государственными органами и иными физическими и/или юридическими лицами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z104" w:id="28"/>
+    <w:bookmarkStart w:name="z620" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участвуют в заседаниях Попечительского совета с правом голоса по всем вопросам его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z621" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносят предложения по вопросам деятельности дошкольной организации, в том числе по совершенствованию образовательного процесса, улучшению материально-технической базы, организации воспитательной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z622" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) получают от администрации организации образования необходимую информацию в пределах компетенции Попечительского совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z623" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иницируют рассмотрение на заседаниях Попечительского совета вопросов, относящихся к его полномочиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z624" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) участвуют в подготовке и реализации проектов, мероприятий и программ, направленных на развитие дошкольной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z625" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представляют интересы Попечительского совета в органах государственной власти, местного самоуправления, общественных объединениях и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z626" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) соблюдают действующее законодательство Республики Казахстан и положения настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z627" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) добросовестно и объективно выполняют возложенные на них функции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z628" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) способствуют укреплению авторитета Попечительского совета и дошкольной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z629" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивают конфиденциальность к персональным данным ограниченного доступа путем соблюдения требований по недопущению их распространения без согласия субъекта или его законного представителя либо наличия иного законного основания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z630" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) избегают конфликты интересов при принятии решений и уведомляют Попечительский совет о его наличии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок избрания Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z105" w:id="29"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z105" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Попечительский совет избирается Комиссией, создаваемой уполномоченным органом соответствующей отрасли или местным исполнительным органом в области образования (далее – Комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z106" w:id="30"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z106" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок полномочий Попечительского совета составляет 3 (три) года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z107" w:id="31"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z107" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Число членов Комиссии составляет нечетное число, не менее 7 (семи) человек, из них количество представителей государственных органов составляет не более 2/3 (две трети) от общего числа членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z108" w:id="32"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z108" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав Комиссии входят представители местных представительных, исполнительных и правоохранительных органов, неправительственных организаций, средств массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="34"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z110" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Председатель Комиссии избирается из числа членов Комиссии, за исключением представителей местных представительных, и/или исполнительных, и/или правоохранительных органов, на ее первом заседании, о чем выносится протокольное решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь Комиссии осуществляет организационное обеспечение ее работы, не является ее членом и не принимает участие в голосовании. Секретарем Комиссии является сотрудник уполномоченного органа соответствующей отрасли или местного исполнительного органа в области образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z111" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заседание Комиссии считается состоявшимся, а его решение правомочным, если на нем присутствовали не менее 2/3 (двух третей) членов от общего состава Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z112" w:id="36"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z112" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии принимается простым большинством голосов от общего числа членов Комиссии. При равенстве голосов голос Председателя Комиссии является решающим. Все решения Комиссии оформляются в виде протокола, подписываются председателем, членами комиссии, присутствовавшими на заседании, и секретарем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z113" w:id="37"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z113" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченный орган соответствующей отрасли или местный исполнительный орган в области образования в период с 1 по 10 сентября календарного года (в течение одного месяца со дня принятия решения о прекращении полномочий Попечительского Совета) размещает на своем интернет-ресурсе и/или в периодическом печатном издании, распространяемом на территории соответствующей административно-территориальной единицы, на казахском и русском языках с указанием его наименования, объявление об избрании Попечительского совета с указанием количественного состава, сроков подачи документов, а также почтовый и электронные адреса, на которые направляются документы и сведения в соответствии с пунктом 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z114" w:id="38"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z114" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием документов заканчивается по истечении 20 (двадцати) календарных дней со дня размещения объявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z115" w:id="39"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z115" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кандидаты в сроки, указанные в объявлении об избрании Попечительского совета и приеме предложений по его составу, представляют Комиссии следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z116" w:id="40"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z116" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление (в произвольной форме);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z117" w:id="41"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z117" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копию документа, удостоверяющего личность кандидата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z118" w:id="42"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z118" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) резюме на казахском или русском языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z119" w:id="43"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z119" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копию документа о наличии образования (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z120" w:id="44"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z120" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документы, подтверждающие отсутствие судимости и коррупционных правонарушений, выданные территориальными подразделениями Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z121" w:id="45"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z121" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаты представляют дополнительные сведения о профессиональной (или) общественной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z122" w:id="46"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z122" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В состав Попечительского совета входят:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z123" w:id="47"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z123" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) родители или иные законные представители воспитанников дошкольной организации (по одному родителю или иному законному представителю воспитанника данной дошкольной организации от каждой возрастной группы), – не превышает количество возрастных групп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z124" w:id="48"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z124" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ветераны педагогического труда (при наличии) – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z125" w:id="49"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z125" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представители местных представительных, и/или исполнительных, и/или правоохранительных органов – 1-3 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z126" w:id="50"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z126" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представители неправительственных (некоммерческих) организаций – 1-2 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z127" w:id="51"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z127" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) благотворители и/или меценаты (при наличии) – 1-2 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z128" w:id="52"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z128" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представители средств массовой информации (при наличии) – 1 человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="55"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z130" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кандидаты в члены Попечительского совета выдвигаются дошкольными организациями и проходят отбор на общем собрании родительской общественности (далее – собрание) согласно следующему порядку выдвижения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z631" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администрация дошкольной организации за 10 (десять) календарных дней до даты проведения собрания направляет родителям (законным представителям) письменные или электронные уведомления с указанием даты, времени и места собрания. Одновременно размещается объявление на информационном стенде и/или официальном интернет-ресурсе дошкольной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z632" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) родители или иные законные представители воспитанников каждой возрастной группы предлагают не более 1 (одной) кандидатуры от группы. Кандидатуры выдвигаются устно на собрании либо предварительно письменно на имя руководителя дошкольной организации с указанием согласия кандидата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граждане, желающие участвовать в работе попечительского совета в личном качестве, имеют право на собрании самостоятельно подать свою кандидатуру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z633" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) каждый предложенный кандидат кратко представляет себя на собрании, рассказывает о своем опыте и мотивации участия в работе Попечительского совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z634" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) голосование родителей или иных законных представителей на собрании проводится открытым или тайным способом (решается большинством голосов присутствующих). Избранным от возрастной группы считается кандидат, набравший большинство голосов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z635" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) итоги голосования оформляются протоколом (в произвольной форме), который подписывается председателем и секретарем собрания. К протоколу прилагаются документы, предусмотренные пунктом 9 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z636" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) список избранных кандидатов (по одному от каждой возрастной группы) с приложением полного пакета документов направляется в уполномоченный орган соответствующей отрасли или местный исполнительный орган в области образования не позднее 3 (трех) рабочих дней со дня проведения собрания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z637" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1. После завершения приема документов секретарь Комиссии формирует сводную ведомость кандидатов (в произвольной форме) с указанием представленных документов и передает ее членам Комиссии в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 11-1 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия в течение 7 (семи) рабочих дней со дня окончания срока подачи заявлений рассматривает документы, представленные кандидатами, проводит оценку соответствия кандидата пунктам 9, 10 и 11 настоящих Правил. По результатам проведенной оценки Комиссия в течение 10 (десяти) рабочих дней избирает кандидатов в соответствии с требованиями настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z132" w:id="56"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z132" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избрание Попечительского совета с учетом всех процедур завершается не позже 30 октября календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z133" w:id="57"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z638" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Комиссия проводит заседание по рассмотрению кандидатур в два этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z639" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предварительная проверка – оценка полноты представленных документов и соответствия установленным требованиям (согласно пункту 9 настоящих Правил);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z640" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) открытое обсуждение и голосование – заслушивание кратких характеристик кандидатов (при необходимости – их личное присутствие или дистанционное подключение), ответы на вопросы членов Комиссии, после чего проводится голосование по каждой кандидатуре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 12-1 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z641" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12-2. Голосование проводится открытым способом поименным списком с фиксированием результата в протоколе. Каждому члену Комиссии предоставляется возможность проголосовать "за" или "против" кандидата. Кандидат считается избранным, если за него проголосовало более половины от общего числа членов Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если количество кандидатов одной категории превышает установленный лимит (согласно пункту 10 настоящих Правил), избранными считаются кандидаты, набравшие наибольшее количество голосов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 12-2 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Избранный состав Попечительского совета утверждается уполномоченным органом соответствующей отрасли или местным исполнительным органом в области образования в течение 3 (трех) рабочих дней со дня вынесения протокольного решения Комиссией, список избранного состава размещается на их официальном интернет-ресурсе и дошкольной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z134" w:id="58"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z134" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Функции Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z135" w:id="59"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z135" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Попечительский совет дошкольной организации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z136" w:id="60"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z136" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласовывает приоритетные направления развития дошкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z137" w:id="61"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z137" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносит предложения уполномоченному органу соответствующей отрасли или местному исполнительному органу в области образования об устранении выявленных Попечительским советом недостатков в работе дошкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z138" w:id="62"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z138" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вырабатывает предложения при формировании бюджета дошкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z139" w:id="63"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z139" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) согласовывает внесение изменений и/или дополнений в устав и правила внутреннего распорядка дошкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z140" w:id="64"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z140" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) согласовывает и выносит протокольное решение по распределению финансовых средств, поступивших в дошкольную организацию в виде благотворительной помощи, и принимает решение о его целевом расходовании, по выбору направлений, форм, размеров и порядка использования спонсорской, благотворительной и иной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z141" w:id="65"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z141" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет контроль за соблюдением прав и свобод воспитанников, родителей или иных законных представителей, содействует в охране их прав, обеспечению безопасности воспитанников и их защите от физического, психического и иных форм насилия и дискриминации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z142" w:id="66"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z142" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет контроль за соблюдением санитарно-гигиенических условий, качества питания, питьевого режима, состоянием прилегающей территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z143" w:id="67"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z143" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) не реже 2 (двух) раз в год заслушивает отчеты руководителя дошкольной организации о деятельности дошкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z144" w:id="68"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z144" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет контроль за расходованием спонсорских средств, поступающих на счет дошкольной организаций для оказания поддержки воспитанникам, оказавшимся в тяжелой жизненной ситуации, и укрепления материально-технической базы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z145" w:id="69"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z145" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) содействует в организации помощи воспитанникам из семей, относящихся к социально-уязвимым слоям населения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях", вырабатывает предложения по совершенствованию мер поддержки детей-сирот и детей, оставшихся без попечения родителей, детей с особыми образовательными потребностями, одаренных детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z146" w:id="70"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z146" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) содействует администрации дошкольной организации в проведении мероприятий по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z147" w:id="71"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z147" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) проводит 1 (один) раз в год мониторинг степени удовлетворенности условиями обучения в дошкольной организации путем анонимного анкетирования родителей или иных законных представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z148" w:id="72"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z148" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) проводит мониторинг процесса приобретения товаров, работ и услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z149" w:id="73"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z149" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) проводит 1 (один) раз в год мониторинг занятости детей с особыми образовательными потребностями в кружках по интересам и спортивных секциях дошкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z150" w:id="74"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z150" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) содействует педагогическому коллективу в осуществлении работы с семьями воспитанников, совместно с администрацией дошкольной организации проводит общие родительские собрания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z151" w:id="75"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z151" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует разрешению конфликтов, возникших в среде педагогов, родителей или иных законных представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z152" w:id="76"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z152" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) содействует проведению культурных, оздоровительных мероприятий, конференций, совещаний, семинаров по вопросам деятельности дошкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z153" w:id="77"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z153" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) участвует в общественном обсуждении проектов законов и нормативных правовых актов по вопросам, отнесенным к компетенции Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z154" w:id="78"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z154" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявленные нарушения в ходе контроля выносятся на внеочередное заседание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z155" w:id="79"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z155" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Деятельность Попечительского совета осуществляется в соответствии с планом работы на учебный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z156" w:id="80"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z156" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок организации работы Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z157" w:id="81"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z157" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заседание Попечительского совета проводятся не реже 1 раза в квартал. Допускается проведение заседаний Попечительского совета в режиме видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z158" w:id="82"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z158" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Информация о проведении заседания размещается секретарем Попечительского совета на интернет-ресурсе дошкольной организации с уведомлением всех членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z159" w:id="83"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z159" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация на интернет-ресурсе содержит дату, время и место проведения заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z160" w:id="84"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z160" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В заседаниях принимают участие наблюдатели от гражданского общества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z161" w:id="85"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z161" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководителем Попечительского совета является его председатель, избираемый из числа членов Попечительского совета данной дошкольной организации на заседании Попечительского совета путем открытого голосования большинством голосов его членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z162" w:id="86"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z162" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Председатель действует от имени Попечительского совета и обеспечивает его деятельность в соответствии с настоящими Правилами. При отсутствии председателя его функции осуществляет один из членов Попечительского совета по решению Попечительского совета, за исключением представителей местных представительных, исполнительных и правоохранительных органах, входящих в состав Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z163" w:id="87"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z163" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Секретарь Попечительского совета, избираемый из числа работников дошкольной организации либо независимых лиц и не являющийся членом Попечительского совета, обеспечивает подготовку, проведение, оформление материалов и протоколов заседаний Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z164" w:id="88"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z164" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Заседание Попечительского совета является правомочным, если на заседании присутствует не менее 2/3 (двух третей) от общего количества его членов. Передача членом Попечительского совета своего голоса другому члену Попечительского совета либо лицу по доверенности не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z165" w:id="89"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z165" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Решение Попечительского совета принимается открытым голосованием большинством голосов присутствовавших его членов, оформляется протоколом и подписывается председателем Попечительского совета. При равенстве голосов принимается решение, за которое проголосовал председатель Попечительского совета либо лицо, осуществляющее функции председателя Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z166" w:id="90"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z166" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Решения Попечительского совета рассматриваются администрацией организации образования с принятием соответствующих решений в установленные законом сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z167" w:id="91"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z167" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Решение Попечительского совета оформляется протоколом, подписывается Председателем и всеми присутствующими членами Попечительского совета и вносится на согласование руководителю дошкольной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z168" w:id="92"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z168" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При несогласии руководителя организации образования с решением Попечительского совета разногласия разрешаются путем согласительных процедур, для преодоления которых создается комиссия (далее – согласительная комиссия) с участием равного количества участников от Попечительского совета и дошкольной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z169" w:id="93"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z169" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены согласительной комиссии из своего состава избирают большинством голосов от общего числа членов согласительной комиссии председателя. Согласительная комиссия рассматривает те положения решения, по которым возникли разногласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z170" w:id="94"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z170" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласительная комиссия принимает решение открытым голосованием. Решения согласительной комиссии принимаются большинством голосов от общего числа его членов. При равном количества голосов "за" либо "против" голос председателя согласительной комиссии считается решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z171" w:id="95"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z171" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Решения Попечительского совета размещаются секретарем совета на интернет-ресурсе дошкольной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z172" w:id="96"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z172" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Благотворительная помощь дошкольной организации оказывается в добровольном порядке на безвозмездной основе и расходуется исключительно по решению Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z173" w:id="97"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z173" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Принятые дошкольной организацией поступления от благотворительной помощи зачисляются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z174" w:id="98"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z174" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контрольный счет наличности благотворительной помощи, открытый в территориальном подразделении уполномоченного органа по исполнению бюджета, в соответствии с бюджетным законодательством Республики Казахстан – для дошкольной организации, созданной в организационно-правовой форме государственное учреждение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z175" w:id="99"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z175" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) счет, открытый в банке второго уровня – для дошкольной организации, созданной в иных организационно-правовых формах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z176" w:id="100"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z176" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Поступления от благотворительной помощи расходуются на следующие цели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z177" w:id="101"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z177" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) социальная поддержка воспитанников дошкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z178" w:id="102"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z178" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) совершенствование материально-технической базы дошкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z179" w:id="103"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z179" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поддержка одаренных детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z180" w:id="104"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z180" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация предметно-пространственной развивающей среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z181" w:id="105"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z181" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Дошкольная организация ежегодно по итогам финансового года информирует родительскую общественность о результатах деятельности путем размещения соответствующего отчета на интернет-ресурсе данной дошкольной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z182" w:id="106"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z182" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Информация, полученная членом Попечительского совета в рамках деятельности данного совета, охраняемая действующим законодательством о защите персональных данных, о государственных секретах и служебной тайне, о коммерческой тайне, не может быть раскрыта третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z183" w:id="107"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z183" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Прекращение работы Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z184" w:id="108"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z184" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Прекращение работы Попечительского совета осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z185" w:id="109"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z185" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по инициативе уполномоченного органа соответствующей отрасли или местного исполнительного органа в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z186" w:id="110"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z186" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при ликвидации и реорганизации дошкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z187" w:id="111"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z187" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по истечению срока полномочий Попечительского совета, указанного в пункте 5 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z188" w:id="112"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z188" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при досрочном прекращении полномочий членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z189" w:id="113"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z189" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Член Попечительского совета исключается из состава Попечительского совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z190" w:id="114"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z190" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по личной инициативе (на основании письменного заявления в произвольной форме на имя Председателя совета);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z191" w:id="115"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z191" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по причине отсутствия на заседаниях совета без уважительных причин более трех раз в течение года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3225,1520 +4051,2342 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 июля 2017 года № 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="116"/>
+    <w:bookmarkStart w:name="z193" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовые правила организации работы Попечительского совета и порядок его избрания в организациях среднего образования, в том числе специализированных и специальных организациях образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 2 в соответствии с приказом и.о. Министра просвещения РК от 01.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="117"/>
+    <w:bookmarkStart w:name="z194" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z195" w:id="118"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z195" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Типовые правила организации работы Попечительского совета и порядок его избрания в организациях среднего образования, в том числе специализированных и специальных организациях образования (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 Закона Республики Казахстан "Об образовании" и определяют порядок организации деятельности Попечительского совета (далее – Попечительский совет) и его избрания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z196" w:id="119"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z196" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Попечительский совет как коллегиальный орган управления организацией среднего образования, в том числе специализированной и специальной организацией образования (далее – организация образования), содействующий в ее развитии и обеспечивающий общественный контроль за деятельностью организации образования, осуществляют свою деятельность на основе принципов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z197" w:id="120"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z197" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) независимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z198" w:id="121"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z198" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деятельности его членов на безвозмездной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z199" w:id="122"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z199" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) добровольности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z200" w:id="123"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z200" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прозрачности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z201" w:id="124"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z201" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) гласности и публичности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z202" w:id="125"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z204" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В своей деятельности члены Попечительского совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z203" w:id="126"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z642" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдают законодательство Республики Казахстан, требования настоящих Правил и иных нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="128"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z643" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляют свою деятельность во взаимодействии с организацией образования, общественностью, местными исполнительными и представительными органами, заинтересованными государственными органами и иными физическими и/или юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z644" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участвуют в заседаниях Попечительского совета с правом голоса по всем вопросам его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z645" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносят предложения по вопросам деятельности организации образования, в том числе по совершенствованию образовательного процесса, улучшению материально-технической базы, организации воспитательной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z646" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) получают от администрации организации образования необходимую информацию в пределах компетенции Попечительского совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z647" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) инициируют рассмотрение на заседаниях Попечительского совета вопросов, относящихся к его полномочиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z648" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) участвуют в подготовке и реализации проектов, мероприятий и программ, направленных на развитие организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z649" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представляют интересы Попечительского совета в органах государственной власти, местного самоуправления, общественных объединениях и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z650" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) соблюдают действующее законодательство Республики Казахстан и положения настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z651" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) добросовестно и объективно выполняют возложенные на них функции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z652" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) способствуют укреплению авторитета Попечительского совета и организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z653" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивают конфиденциальность к персональным данным ограниченного доступа путем соблюдения требований по недопущению их распространения без согласия субъекта или его законного представителя либо наличия иного законного основания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z654" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) избегают конфликты интересов при принятии решений и уведомляют Попечительский совет о его наличии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок избрания Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z206" w:id="129"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z206" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Попечительский совет избирается Комиссией, создаваемой уполномоченным органом соответствующей отрасли или местным исполнительным органом в области образования (далее – Комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z207" w:id="130"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z207" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок полномочий Попечительского совета составляет 3 (три) года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z208" w:id="131"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z208" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Число членов Комиссии составляет нечетное число, не менее 7 (семи) человек, из них количество представителей государственных органов составляет не более 2/3 (две трети) от общего числа членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z209" w:id="132"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z209" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав Комиссии входят представители местных представительных, исполнительных и правоохранительных органов, неправительственных организаций, средств массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="134"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z211" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Председатель Комиссии избирается из числа членов Комиссии, за исключением представителей местных представительных, и/или исполнительных, и/или правоохранительных органов, на ее первом заседании, о чем выносится протокольное решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь Комиссии осуществляет организационное обеспечение ее работы, не является ее членом и не принимает участие в голосовании. Секретарем Комиссии является сотрудник уполномоченного органа соответствующей отрасли или местного исполнительного органа в области образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z212" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заседание Комиссии считается состоявшимся, а его решение правомочным, если на нем присутствовали не менее 2/3 (двух третей) членов от общего состава Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z213" w:id="136"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z213" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии принимается простым большинством голосов от общего числа членов Комиссии. При равенстве голосов голос Председателя Комиссии является решающим. Все решения Комиссии оформляются в виде протокола, подписываются председателем, членами комиссии, присутствовавшими на заседании, и секретарем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z214" w:id="137"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z214" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченный орган соответствующей отрасли или местный исполнительный орган в области образования в период с 1 по 10 сентября календарного года (в течение одного месяца со дня принятия решения о прекращении полномочий Попечительского Совета) размещает на своем интернет-ресурсе и/или в периодическом печатном издании, распространяемом на территории соответствующей административно-территориальной единицы, на казахском и русском языках с указанием его наименования, объявление об избрании Попечительского совета с указанием количественного состава, сроков подачи документов, а также почтовый и электронные адреса, на которые направляются документы и сведения в соответствии с пунктом 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z215" w:id="138"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z215" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием документов заканчивается по истечении 20 (двадцати) календарных дней со дня размещения объявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z216" w:id="139"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z216" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кандидаты в сроки, указанные в объявлении об избрании Попечительского совета и приеме предложений по его составу, представляют Комиссии следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z217" w:id="140"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z217" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление (в произвольной форме);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z218" w:id="141"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z218" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копию документа, удостоверяющего личность кандидата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z219" w:id="142"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z219" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) резюме на казахском или русском языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z220" w:id="143"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z220" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копию документа о наличии образования (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z221" w:id="144"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z221" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документы, подтверждающие отсутствие судимости и коррупционных правонарушений, выданные территориальными подразделениями Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z222" w:id="145"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z222" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаты представляют дополнительные сведения о профессиональной (или) общественной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z223" w:id="146"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z223" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В состав Попечительского совета входят:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z224" w:id="147"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z224" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) родители или иные законные представители обучающихся в данной организации образования (по одному родителю или иному законному представителю обучающихся в данной организации образования от каждой параллели классов) – не более 11 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z225" w:id="148"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z225" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ветераны педагогического труда (при наличии) – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z226" w:id="149"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z226" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представители местных представительных, и/или исполнительных, и/или правоохранительных органов – 1-3 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z227" w:id="150"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z227" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представители неправительственных (некоммерческих) организаций – 1-2 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z228" w:id="151"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z228" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) благотворители и/или меценаты (при наличии) – 1-2 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z229" w:id="152"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z229" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представители средств массовой информации (при наличии) – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z230" w:id="153"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z230" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представители органов ученического самоуправления – 1-2 человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z233" w:id="156"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z232" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кандидаты в члены Попечительского совета выдвигаются организациями образования и проходят отбор на общем собрании родительской общественности (далее – собрание) согласно следующему порядку выдвижения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z655" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администрация организации образования за 10 (десять) календарных дней до даты проведения собрания направляет родителям (законным представителям) письменные или электронные уведомления с указанием даты, времени и места собрания. Одновременно размещается объявление на информационном стенде и/или официальном интернет-ресурсе организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z656" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) родители (законные представители) обучающихся в данной организации образования предлагают не более 1 (одной) кандидатуры от каждой параллели классов. Кандидатуры выдвигаются устно на собрании либо предварительно письменно на имя руководителя организации образования с указанием согласия кандидата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граждане, желающие участвовать в работе попечительского совета в личном качестве, имеют право на собрании самостоятельно подать свою кандидатуру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z657" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) каждый предложенный кандидат кратко представляет себя на собрании, рассказывает о своем опыте и мотивации участия в работе Попечительского совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z658" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) голосование родителей или иных законных представителей на собрании проводится открытым или тайным способом (решается большинством голосов присутствующих). Избранным от параллели классов считается кандидат, набравший большинство голосов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z659" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) итоги голосования оформляются протоколом (в произвольной форме), который подписывается председателем и секретарем собрания. К протоколу прилагаются документы, предусмотренные пунктом 9 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z660" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) список избранных кандидатов (по одному от каждой параллели классов) с приложением полного пакета документов направляется в уполномоченный орган соответствующей отрасли или местный исполнительный орган в области образования не позднее 3 (трех) рабочих дней со дня проведения собрания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z661" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1. После завершения приема документов секретарь Комиссии формирует сводную ведомость кандидатов (в произвольной форме) с указанием представленных документов и передает ее членам Комиссии в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 11-1 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия в течение 7 (семи) рабочих дней со дня окончания срока подачи заявлений рассматривает документы, представленные кандидатами, проводит оценку соответствия кандидата пунктам 9, 10 и 11 настоящих Правил. По результатам проведенной оценки Комиссия в течение 10 (десяти) рабочих дней избирает кандидатов в соответствии с требованиями настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z234" w:id="157"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z234" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отборе кандидатов в члены Попечительского Совета учитывается наличие образования, профессиональные знания, компетентность, деловая репутация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z235" w:id="158"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z235" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избрание Попечительского совета с учетом всех процедур завершается не позже 30 октября календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z236" w:id="159"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z662" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Комиссия проводит заседание по рассмотрению кандидатур в два этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a. предварительная проверка – оценка полноты представленных документов и соответствия установленным требованиям (согласно пункту 9 настоящих Правил);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b. открытое обсуждение и голосование – заслушивание кратких характеристик кандидатов (при необходимости – их личное присутствие или дистанционное подключение), ответы на вопросы членов Комиссии, после чего проводится голосование по каждой кандидатуре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 12-1 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z663" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12-2. Голосование проводится открытым способом поименным списком с фиксированием результата в протоколе. Каждому члену Комиссии предоставляется возможность проголосовать "за" или "против" кандидата. Кандидат считается избранным, если за него проголосовало более половины от общего числа членов Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если количество кандидатов одной категории превышает установленный лимит (согласно пункту 10 настоящих Правил), избранными считаются кандидаты, набравшие наибольшее количество голосов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 12-2 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Избранный состав Попечительского совета утверждается уполномоченным органом соответствующей отрасли или местным исполнительным органом в области образования в течение 3 (трех) рабочих дней со дня вынесения протокольного решения Комиссией, список избранного состава размещается на их официальном интернет-ресурсе и организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z237" w:id="160"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z237" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Функции Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z238" w:id="161"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z238" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Попечительский совет организации образования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z239" w:id="162"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z239" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласовывает приоритетные направления развития организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z240" w:id="163"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z240" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносит предложения уполномоченному органу соответствующей отрасли или местному исполнительному органу в области образования об устранении выявленных Попечительским советом недостатков в работе организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z241" w:id="164"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z241" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вырабатывает предложения при формировании бюджета организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z242" w:id="165"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z242" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) согласовывает внесение изменений и/или дополнений в устав и правила внутреннего распорядка организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z243" w:id="166"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z243" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) согласовывает альтернативные сроки начала и завершения учебного года, выбранного организацией образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z244" w:id="167"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z244" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) согласовывает экспериментальные образовательные программы организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z245" w:id="168"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z245" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) предоставляет в аттестационную комиссию уполномоченного органа соответствующего уровня рекомендательное письмо руководителю организации образования по итогам его работы на прохождение очередной аттестации на присвоение (подтверждение) квалификационной категории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z246" w:id="169"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z246" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) согласовывает и выносит протокольное решение по распределению финансовых средств, поступивших в организацию образования в виде благотворительной помощи, принимает решение о его целевом расходовании, по выбору направлений, форм, размеров и порядка использования спонсорской, благотворительной и иной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z247" w:id="170"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z247" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) согласовывает в течение года списки кандидатур обучающихся, направляемых в Республиканский учебно-оздоровительный центр "Балдаурен" и Национальный научно-практический, образовательный и оздоровительный центр "Бобек";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z248" w:id="171"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z248" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет контроль за соблюдением прав и свобод обучающихся, родителей или иных законных представителей, содействует в охране их прав, обеспечению безопасности обучающихся и их защите от физического, психического и иных форм насилия и дискриминации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z249" w:id="172"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z249" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет контроль за соблюдением санитарно-гигиенических условий, качества питания, питьевого режима, состоянием прилегающей территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z250" w:id="173"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z250" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) не реже 2 (двух) раз в год заслушивает отчеты руководителя организации образования о деятельности организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z251" w:id="174"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z251" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) осуществляет контроль за расходованием спонсорских средств, поступающих на счет организации образования для оказания поддержки обучающимся, оказавшимся в тяжелой жизненной ситуации, и укрепления материально-технической базы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z252" w:id="175"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z252" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) содействует в организации помощи обучающимся из семей, относящихся к социально-уязвимым слоям населения в соответствии с Законом Республики Казахстан "О жилищных отношениях", вырабатывает предложения по совершенствованию мер поддержки детей-сирот и детей, оставшихся без попечения родителей, детей с особыми образовательными потребностями, одаренных детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z253" w:id="176"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z253" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) содействует администрации организации образования в проведении мероприятий по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z254" w:id="177"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z254" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) проводит 1 (один) раз в течение учебного года мониторинг степени удовлетворенности обучающихся условиями обучения в организации образования путем анонимного анкетирования обучающихся и родителей или иных законных представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z255" w:id="178"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z255" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) проводит 1 (один) раз в год мониторинг занятости детей с особыми образовательными потребностями в кружках по интересам и спортивных секциях организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z256" w:id="179"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z256" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) проводит мониторинг процесса приобретения товаров, работ и услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z257" w:id="180"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z257" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) содействует педагогическому коллективу в осуществлении работы с семьями обучающихся и при необходимости совместно с администрацией организации образования проводит общие родительские собрания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z258" w:id="181"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z258" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) содействует администрации организации образования в предупреждении правонарушений, наркомании, алкоголизма, табакокурения, бродяжничества, попрошайничества, буллинга, лудомании среди обучающихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z259" w:id="182"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z259" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) содействует укреплению дисциплины среди обучающихся и разрешению конфликтов, возникших в среде педагогов, обучающихся, родителей или иных законных представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z260" w:id="183"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z260" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) содействует проведению культурных, оздоровительных мероприятий, конференций, совещаний, семинаров по вопросам деятельности организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z261" w:id="184"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z261" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) участвует в общественном обсуждении проектов законов и нормативных правовых актов по вопросам, отнесенным к компетенции Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z617" w:id="185"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z617" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) осуществляет иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z616" w:id="186"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z616" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявленные нарушения в ходе контроля выносятся на внеочередное заседание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4757,806 +6405,806 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="187"/>
+    <w:bookmarkStart w:name="z263" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Деятельность Попечительского совета осуществляется в соответствии с планом работы на учебный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z264" w:id="188"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z264" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок организации работы Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z265" w:id="189"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z265" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заседание Попечительского совета проводятся не реже 1 раза в квартал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z266" w:id="190"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z266" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается проведение заседаний Попечительского совета в режиме видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z267" w:id="191"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z267" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Информация о проведении заседания размещается секретарем Попечительского совета на интернет-ресурсе организации образования, с уведомлением всех членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z268" w:id="192"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z268" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация на интернет-ресурсе содержит дату, время и место проведения заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z269" w:id="193"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z269" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В заседаниях принимают участие наблюдатели от гражданского общества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z270" w:id="194"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z270" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководителем Попечительского совета является его председатель, избираемый из числа членов Попечительского совета данной организации образования на заседании Попечительского совета путем открытого голосования большинством голосов его членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z271" w:id="195"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z271" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Председатель действует от имени Попечительского совета и обеспечивает его деятельность в соответствии с настоящими Правилами. При отсутствии председателя его функции осуществляет один из членов Попечительского совета по решению Попечительского совета, за исключением представителей местных представительных, исполнительных и правоохранительных органах, входящих в состав Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z272" w:id="196"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z272" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Секретарь Попечительского совета, избираемый из числа работников организации образования либо независимых лиц и не являющийся членом Попечительского совета, обеспечивает подготовку, проведение, оформление материалов и протоколов заседаний Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z273" w:id="197"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z273" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Заседание Попечительского совета является правомочным, если на заседании присутствует не менее 2/3 (двух третей) от общего количества его членов. Передача членом Попечительского совета своего голоса другому члену Попечительского совета либо лицу по доверенности не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z274" w:id="198"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z274" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Решение Попечительского совета принимается открытым голосованием большинством голосов присутствовавших его членов, оформляется протоколом и подписывается председателем Попечительского совета. При равенстве голосов принимается решение, за которое проголосовал председатель Попечительского совета либо лицо, осуществляющее функции председателя Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z275" w:id="199"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z275" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Решения Попечительского совета рассматриваются администрацией организации образования с принятием соответствующих решений в установленные законом сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z276" w:id="200"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z276" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Решение Попечительского совета оформляется протоколом, подписывается Председателем и всеми присутствующими членами Попечительского совета и вносится на согласование руководителю организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z277" w:id="201"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z277" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При несогласии руководителя организации образования с решением Попечительского совета разногласия разрешаются путем согласительных процедур, для преодоления которых создается комиссия (далее – согласительная комиссия) с участием равного количества участников от Попечительского совета и организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z278" w:id="202"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z278" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены согласительной комиссии из своего состава избирают большинством голосов от общего числа членов согласительной комиссии председателя. Согласительная комиссия рассматривает те положения решения, по которым возникли разногласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z279" w:id="203"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z279" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласительная комиссия принимает решение открытым голосованием. Решения согласительной комиссии принимаются большинством голосов от общего числа его членов. При равном количества голосов "за" либо "против" голос председателя согласительной комиссии считается решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z280" w:id="204"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z280" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Решения Попечительского совета размещаются секретарем совета на интернет-ресурсе организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z281" w:id="205"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z281" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Благотворительная помощь организации образования оказывается в добровольном порядке на безвозмездной основе и расходуется исключительно по решению Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z282" w:id="206"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z282" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Принятые организации образования поступления от благотворительной помощи зачисляются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z283" w:id="207"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z283" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контрольный счет наличности благотворительной помощи, открытый в территориальном подразделении уполномоченного органа по исполнению бюджета, в соответствии с бюджетным законодательством Республики Казахстан – для организации образования, созданной в организационно-правовой форме государственное учреждение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z284" w:id="208"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z284" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) счет, открытый в банке второго уровня – для организации образования, созданной в иных организационно-правовых формах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z285" w:id="209"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z285" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Поступления от благотворительной помощи расходуются на следующие цели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z286" w:id="210"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z286" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) социальная поддержка обучающихся организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z287" w:id="211"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z287" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) совершенствование материально-технической базы организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z288" w:id="212"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z288" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поддержка одаренных детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z289" w:id="213"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z289" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация развивающей среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z290" w:id="214"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z290" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Организация образования ежегодно по итогам финансового года информирует родительскую общественность о результатах деятельности путем размещения соответствующего отчета на интернет-ресурсе данной организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z291" w:id="215"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z291" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Информация, полученная членом Попечительского совета в рамках деятельности данного совета, охраняемая действующим законодательством о защите персональных данных, о государственных секретах и служебной тайне, о коммерческой тайне, не может быть раскрыта третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z292" w:id="216"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z292" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Прекращение работы Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z293" w:id="217"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z293" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Прекращение работы Попечительского совета осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z294" w:id="218"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z294" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по инициативе уполномоченного органа соответствующей отрасли или местного исполнительного органа в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z295" w:id="219"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z295" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при ликвидации и реорганизации организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z296" w:id="220"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z296" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по истечению срока полномочий Попечительского совета, указанного в пункте 5 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z297" w:id="221"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z297" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при досрочном прекращении полномочий членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z298" w:id="222"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z298" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Член Попечительского совета исключается из состава Попечительского совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z299" w:id="223"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z299" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по личной инициативе (на основании письменного заявления в произвольной форме на имя Председателя совета);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z300" w:id="224"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z300" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по причине отсутствия на заседаниях совета без уважительных причин более трех раз в течение года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5635,2056 +7283,2882 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 июля 2017 года № 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="225"/>
+    <w:bookmarkStart w:name="z302" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовые правила организации работы Попечительского совета и порядок его избрания в организациях технического и профессионального, послесреднего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 3 в соответствии с приказом и.о. Министра просвещения РК от 01.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="226"/>
+    <w:bookmarkStart w:name="z303" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z304" w:id="227"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z304" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Типовые правила организации работы Попечительского совета и порядок его избрания в организациях технического и профессионального, послесреднего образования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 Закона Республики Казахстан "Об образовании" и определяют порядок организации деятельности Попечительского совета (далее – Попечительский совет) и его избрания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z305" w:id="228"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z305" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Попечительский совет как коллегиальный орган управления организацией технического и профессионального, послесреднего образования (далее – организация ТиПО), содействующий в ее развитии и обеспечивающий общественный контроль за деятельностью организации ТиПО, осуществляет свою деятельность на основе принципов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z306" w:id="229"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z306" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) независимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z307" w:id="230"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z307" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деятельности его членов на безвозмездной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z308" w:id="231"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z308" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) добровольности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z309" w:id="232"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z309" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прозрачности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z310" w:id="233"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z310" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) гласности и публичности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z311" w:id="234"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z313" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В своей деятельности члены Попечительского совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z312" w:id="235"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z664" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдают законодательство Республики Казахстан, требования настоящих Правил и иных нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z314" w:id="237"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z665" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляют свою деятельность во взаимодействии с организацией ТиПО, общественностью, местными исполнительными и представительными органами, заинтересованными государственными органами и иными физическими и/или юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z666" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участвуют в заседаниях Попечительского совета с правом голоса по всем вопросам его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z667" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносят предложения по вопросам деятельности организации ТиПО, в том числе по совершенствованию образовательного процесса, улучшению материально-технической базы, организации воспитательной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z668" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) получают от администрации организации ТиПО необходимую информацию в пределах компетенции Попечительского совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z669" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) инициируют рассмотрение на заседаниях Попечительского совета вопросов, относящихся к его полномочиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z670" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) участвуют в подготовке и реализации проектов, мероприятий и программ, направленных на развитие организации ТиПО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z671" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представляют интересы Попечительского совета в органах государственной власти, местного самоуправления, общественных объединениях и иных организациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z672" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) соблюдают действующее законодательство Республики Казахстан и положения настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z673" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) добросовестно и объективно выполняют возложенные на них функции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z674" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) способствуют укреплению авторитета Попечительского совета и организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z675" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивают конфиденциальность к персональным данным ограниченного доступа путем соблюдения требований по недопущению их распространения без согласия субъекта или его законного представителя либо наличия иного законного основания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z676" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) избегают конфликты интересов при принятии решений и уведомляют Попечительский совет о его наличии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z314" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок избрания Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z315" w:id="238"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z315" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Попечительский совет избирается Комиссией, создаваемой уполномоченным органом соответствующей отрасли или местным исполнительным органом в области образования (далее – Комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z316" w:id="239"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z316" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок полномочий Попечительского совета составляет 3 (три) года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z317" w:id="240"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z317" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Число членов Комиссии составляет нечетное число, не менее 7 (семи) человек, из них количество представителей государственных органов составляет не более 2/3 (две трети) от общего числа членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z318" w:id="241"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z318" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав Комиссии входят представители органа управления организацией образования, местных представительных, исполнительных и правоохранительных органов, неправительственных организаций, средств массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z320" w:id="243"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z320" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Председатель Комиссии избирается из числа членов Комиссии, за исключением представителей местных представительных, и/или исполнительных, и/или правоохранительных органов, на ее первом заседании, о чем выносится протокольное решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь Комиссии осуществляет организационное обеспечение ее работы, не является ее членом и не принимает участие в голосовании. Секретарем Комиссии является сотрудник уполномоченного органа соответствующей отрасли или местного исполнительного органа в области образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z321" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z321" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заседание Комиссии считается состоявшимся, а его решение правомочным, если на нем присутствовали не менее 2/3 (двух третей) членов от общего состава Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z322" w:id="245"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z322" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии принимается простым большинством голосов от общего числа членов Комиссии. При равенстве голосов голос Председателя Комиссии является решающим. Все решения Комиссии оформляются в виде протокола, подписываются председателем, членами комиссии, присутствовавшими на заседании, и секретарем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z323" w:id="246"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z323" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченный орган соответствующей отрасли или местный исполнительный орган в области образования в период с 1 по 10 сентября календарного года (в течение одного месяца со дня принятия решения о прекращении полномочий Попечительского Совета) размещает на своем интернет-ресурсе и/или в периодическом печатном издании, распространяемом на территории соответствующей административно-территориальной единицы, на казахском и русском языках с указанием его наименования, объявление об избрании Попечительского совета с указанием количественного состава, сроков подачи документов, а также почтовый и электронные адреса, на которые направляются документы и сведения в соответствии с пунктом 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z324" w:id="247"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z324" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием документов заканчивается по истечении 20 (двадцати) календарных дней со дня размещения объявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z325" w:id="248"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z325" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кандидаты в сроки, указанные в объявлении об избрании Попечительского совета и приеме предложений по его составу, представляют Комиссии следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z326" w:id="249"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z326" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление (в произвольной форме);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z327" w:id="250"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z327" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копию документа, удостоверяющего личность кандидата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z328" w:id="251"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z328" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) резюме на казахском или русском языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z329" w:id="252"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z329" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копию документа о наличии образования (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z330" w:id="253"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z330" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документы, подтверждающие отсутствие судимости и коррупционных правонарушений, выданные территориальными подразделениями Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z331" w:id="254"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z331" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаты представляют дополнительные сведения о профессиональной (или) общественной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z332" w:id="255"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z332" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В состав Попечительского совета входят родители или иные законные представители обучающихся, а также представители государственных, представительных органов, работодателей и социальных партнеров, меценатов, неправительственных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z335" w:id="258"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z334" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кандидаты в члены Попечительского совета выдвигаются организациями ТиПО и проходят отбор на общем собрании родительской общественности (далее – собрание) согласно следующему порядку выдвижения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z677" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администрация организации ТиПО за 10 (десять) календарных дней до даты проведения собрания направляет родителям (законным представителям) письменные или электронные уведомления с указанием даты, времени и места собрания. Одновременно размещается объявление на информационном стенде и/или официальном интернет-ресурсе организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z678" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) родители или иные законные представители обучающихся в данной организации ТиПО предлагают не более 1 (одной) кандидатуры от каждого курса. Кандидатуры выдвигаются устно на собрании либо предварительно письменно на имя руководителя организации ТиПО с указанием согласия кандидата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граждане, желающие участвовать в работе попечительского совета в личном качестве, имеют право на собрании самостоятельно подать свою кандидатуру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z679" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) каждый предложенный кандидат кратко представляет себя на собрании, рассказывает о своем опыте и мотивации участия в работе Попечительского совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z680" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) голосование родителей или иных законных представителей на собрании проводится открытым или тайным способом (решается большинством голосов присутствующих). Избранным от параллели групп считается кандидат, набравший большинство голосов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z681" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) итоги голосования оформляются протоколом (в произвольной форме), который подписывается председателем и секретарем собрания. К протоколу прилагаются документы, предусмотренные пунктом 9 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z682" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) список избранных кандидатов (по одному от каждого курса) с приложением полного пакета документов направляется в уполномоченный орган соответствующей отрасли или местный исполнительный орган в области образования не позднее 3 (трех) рабочих дней со дня проведения собрания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z683" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1. После завершения приема документов секретарь Комиссии формирует сводную ведомость кандидатов (в произвольной форме) с указанием представленных документов и передает ее членам Комиссии в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 11-1 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z335" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия в течение 7 (семи) рабочих дней со дня окончания срока подачи заявлений рассматривает документы, представленные кандидатами, проводит оценку соответствия кандидата пунктам 9, 10 и 11 настоящих Правил. По результатам проведенной оценки Комиссия в течение 10 (десяти) рабочих дней избирает кандидатов в соответствии с требованиями настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z336" w:id="259"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z336" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избрание Попечительского совета с учетом всех процедур завершается не позже 30 октября календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z337" w:id="260"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z686" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Комиссия проводит заседание по рассмотрению кандидатур в два этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z684" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предварительная проверка – оценка полноты представленных документов и соответствия установленным требованиям (согласно пункту 9 настоящих Правил);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z685" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) открытое обсуждение и голосование – заслушивание кратких характеристик кандидатов (при необходимости – их личное присутствие или дистанционное подключение), ответы на вопросы членов Комиссии, после чего проводится голосование по каждой кандидатуре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 12-1 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z687" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12-2. Голосование проводится открытым способом поименным списком с фиксированием результата в протоколе. Каждому члену Комиссии предоставляется возможность проголосовать "за" или "против" кандидата. Кандидат считается избранным, если за него проголосовало более половины от общего числа членов Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если количество кандидатов одной категории превышает установленный лимит (согласно пункту 10 настоящих Правил), избранными считаются кандидаты, набравшие наибольшее количество голосов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 12-2 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z337" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Избранный состав Попечительского совета утверждается уполномоченным органом соответствующей отрасли или местным исполнительным органом в области образования в течение 3 (трех) рабочих дней со дня вынесения протокольного решения Комиссией, список избранного состава размещается на их официальном интернет-ресурсе и организации ТиПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z338" w:id="261"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z338" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Функции Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z339" w:id="262"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z339" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Попечительский совет организации ТиПО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z340" w:id="263"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z340" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласовывает приоритетные направления развития организации ТиПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z341" w:id="264"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z341" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносит предложения уполномоченному органу соответствующей отрасли или местному исполнительному органу в области образования об устранении выявленных Попечительским советом недостатков в работе организации ТиПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z342" w:id="265"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z342" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вырабатывает предложения при формировании бюджета организации ТиПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z343" w:id="266"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z343" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) согласовывает внесение изменений и/или дополнений в устав и правила внутреннего распорядка организации ТиПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z344" w:id="267"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z344" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) согласовывает и выносит протокольное решение по итогам собеседования с кандидатами на занятие вакантной должности руководителя организации ТиПО согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 21 февраля 2012 года № 57 "Об утверждении правил назначения на должности, освобождения от должностей первых руководителей и педагогов государственных организаций образования" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 7495);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z345" w:id="268"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z345" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) согласовывает и выносит протокольное решение по распределению финансовых средств, поступивших в организацию ТиПО в виде благотворительной помощи, и принимает решение о его целевом расходовании, по выбору направлений, форм, размеров и порядка использования спонсорской, благотворительной и иной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z346" w:id="269"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z346" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет контроль за соблюдением прав и свобод обучающихся, родителей или иных законных представителей, содействует в охране их прав, обеспечении безопасности и защите от физического, психического и иных форм насилия и дискриминации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z347" w:id="270"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z347" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет контроль за соблюдением санитарно-гигиенических условий, качества питания, питьевого режима, состоянием прилегающей территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z348" w:id="271"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z348" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) не реже 2 (двух) раз в год заслушивает отчеты руководителя организации ТиПО о деятельности организации ТиПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z349" w:id="272"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z349" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет контроль за расходованием спонсорских средств, поступающих на счет организации ТиПО для оказания поддержки обучающимся, оказавшимся в тяжелой жизненной ситуации, и укрепления материально-технической базы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z350" w:id="273"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z350" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) содействует в организации помощи обучающимся из семей, относящихся к социально-уязвимым слоям населения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях", вырабатывает предложения по совершенствованию мер поддержки детей-сирот и детей, оставшихся без попечения родителей, детей с особыми образовательными потребностями, одаренных обучающихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z351" w:id="274"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z351" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) содействует администрации организации ТиПО в проведении мероприятий по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z352" w:id="275"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z352" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) проводит 1 (один) раз в течение учебного года мониторинг степени удовлетворенности обучающихся условиями обучения в организации ТиПО путем анонимного анкетирования обучающихся и родителей или иных законных представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z353" w:id="276"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z353" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) проводит мониторинг процесса приобретения товаров, работ и услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z354" w:id="277"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z354" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) содействует администрации организации ТиПО в предупреждении правонарушений, наркомании, алкоголизма, табакокурения, буллинга, лудомании среди обучающихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z355" w:id="278"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z355" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует укреплению дисциплины среди обучающихся и разрешению конфликтов, возникших в среде педагогов, обучающихся, родителей или иных законных представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z356" w:id="279"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z356" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) содействует проведению культурных, оздоровительных мероприятий, конференций, совещаний, семинаров по вопросам деятельности организации ТиПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z357" w:id="280"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z357" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) вырабатывает предложения по совершенствованию мер поддержки талантливой молодежи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z358" w:id="281"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z358" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) участвует в общественном обсуждении проектов законов и нормативных правовых актов по вопросам, отнесенным к компетенции Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z359" w:id="282"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z359" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявленные нарушения в ходе контроля выносятся на внеочередное заседание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z360" w:id="283"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z360" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Деятельность Попечительского совета осуществляется в соответствии с планом работы на учебный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z361" w:id="284"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z361" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок организации работы Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z362" w:id="285"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z362" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заседание Попечительского совета проводятся не реже 1 раза в квартал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z363" w:id="286"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z363" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается проведение заседаний Попечительского совета в режиме видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z364" w:id="287"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z364" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Информация о проведении заседания размещается секретарем Попечительского совета на интернет-ресурсе организации ТиПО, с уведомлением всех членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z365" w:id="288"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z365" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация на интернет-ресурсе содержит дату, время и место проведения заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z366" w:id="289"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z366" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В заседаниях принимают участие наблюдатели от гражданского общества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z367" w:id="290"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z367" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководителем Попечительского совета является его председатель, избираемый из числа членов Попечительского совета данной организации ТиПО на заседании Попечительского совета путем открытого голосования большинством голосов его членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z368" w:id="291"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z368" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Председатель действует от имени Попечительского совета и обеспечивает его деятельность в соответствии с настоящими Правилами. При отсутствии председателя его функции осуществляет один из членов Попечительского совета по решению Попечительского совета, за исключением представителей местных представительных, исполнительных и правоохранительных органах, входящих в состав Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z369" w:id="292"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z369" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Секретарь Попечительского совета, избираемый из числа работников организации ТиПО либо независимых лиц и не являющийся членом Попечительского совета, обеспечивает подготовку, проведение, оформление материалов и протоколов заседаний Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z370" w:id="293"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z370" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Заседание Попечительского совета является правомочным, если на заседании присутствует не менее 2/3 (двух третей) от общего количества его членов. Передача членом Попечительского совета своего голоса другому члену Попечительского совета либо лицу по доверенности не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z371" w:id="294"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z371" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Решение Попечительского совета принимается открытым голосованием большинством голосов присутствовавших его членов, оформляется протоколом и подписывается председателем Попечительского совета. При равенстве голосов принимается решение, за которое проголосовал председатель Попечительского совета либо лицо, осуществляющее функции председателя Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z372" w:id="295"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z372" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Решения Попечительского совета рассматриваются администрацией организации образования с принятием соответствующих решений в установленные законом сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z373" w:id="296"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z373" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Решение Попечительского совета оформляется протоколом, подписывается Председателем и всеми присутствующими членами Попечительского совета и вносится на согласование руководителю организации ТиПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z374" w:id="297"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z374" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При несогласии руководителя организации ТиПО не согласен с решением Попечительского совета, то разногласия разрешаются путем согласительных процедур, для преодоления которых создается комиссия (далее – согласительная комиссия) с участием равного количества участников от Попечительского совета и организации ТиПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z375" w:id="298"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z375" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены согласительной комиссии из своего состава избирают большинством голосов от общего числа членов согласительной комиссии председателя. Согласительная комиссия рассматривает те положения решения, по которым возникли разногласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z376" w:id="299"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z376" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласительная комиссия принимает решение открытым голосованием. Решения согласительной комиссии принимаются большинством голосов от общего числа его членов. В случае равного количества голосов "за" либо "против" голос председателя согласительной комиссии считается решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z377" w:id="300"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z377" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Решения Попечительского совета размещаются секретарем совета на интернет-ресурсе организации ТиПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z378" w:id="301"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z378" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Благотворительная помощь организации ТиПО оказывается в добровольном порядке на безвозмездной основе и расходуется исключительно по решению Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z379" w:id="302"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z379" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Принятые организацией ТиПО поступления от благотворительной помощи зачисляются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z380" w:id="303"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z380" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контрольный счет наличности благотворительной помощи, открытый в территориальном подразделении уполномоченного органа по исполнению бюджета, в соответствии с бюджетным законодательством Республики Казахстан – для организации ТиПО, созданной в организационно-правовой форме государственное учреждение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z381" w:id="304"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z381" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) счет, открытый в банке второго уровня – для организации ТиПО, созданной в иных организационно-правовых формах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z382" w:id="305"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z382" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Поступления от благотворительной помощи расходуются на следующие цели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z383" w:id="306"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z383" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) социальная поддержка обучающихся организации ТиПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z384" w:id="307"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z384" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) совершенствование материально-технической базы организации ТиПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z385" w:id="308"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z385" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поддержка одаренных детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z386" w:id="309"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z386" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация развивающей среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z387" w:id="310"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z387" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Организация ТиПО ежегодно по итогам финансового года информирует родительскую общественность о результатах деятельности путем размещения соответствующего отчета на интернет-ресурсе данной организации ТиПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z388" w:id="311"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z388" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Информация, полученная членом Попечительского совета в рамках деятельности данного совета, охраняемая действующим законодательством о защите персональных данных, о государственных секретах и служебной тайне, о коммерческой тайне, не может быть раскрыта третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z389" w:id="312"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z389" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Прекращение работы Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z390" w:id="313"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z390" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Прекращение работы Попечительского совета осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z391" w:id="314"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z391" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по инициативе уполномоченного органа соответствующей отрасли или местного исполнительного органа в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z392" w:id="315"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z392" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при ликвидации и реорганизации организации ТиПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z393" w:id="316"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z393" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по истечению срока полномочий Попечительского совета, указанного в пункте 5 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z394" w:id="317"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z394" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при досрочном прекращении полномочий членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z395" w:id="318"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z395" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Член Попечительского совета исключается из состава Попечительского совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z396" w:id="319"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z396" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по личной инициативе (на основании письменного заявления в произвольной форме на имя Председателя совета);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z397" w:id="320"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z397" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по причине отсутствия на заседаниях совета без уважительных причин более трех раз в течение года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="378"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7763,2176 +10237,3000 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 июля 2017 года № 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z399" w:id="321"/>
+    <w:bookmarkStart w:name="z399" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовые правила организации работы Попечительского совета и порядок его избрания во внешкольных организациях дополнительного образования для детей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 4 в соответствии с приказом и.о. Министра просвещения РК от 01.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z400" w:id="322"/>
+    <w:bookmarkStart w:name="z400" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z401" w:id="323"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z401" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Типовые правила организации работы Попечительского совета и порядок его избрания во внешкольных организациях дополнительного образования для детей (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 Закона Республики Казахстан "Об образовании" и определяют порядок организации деятельности Попечительского совета (далее – Попечительский совет) и его избрания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z402" w:id="324"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z402" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Попечительский совет как коллегиальный орган управления внешкольной организацией дополнительного образования для детей (далее – внешкольная организация), содействующий в ее развитии и обеспечивающий общественный контроль за деятельностью внешкольной организации, осуществляют свою деятельность на основе принципов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z403" w:id="325"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z403" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) независимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z404" w:id="326"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z404" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деятельности его членов на безвозмездной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z405" w:id="327"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z405" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) добровольности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z406" w:id="328"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z406" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прозрачности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z407" w:id="329"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z407" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) гласности и публичности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z408" w:id="330"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z410" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В своей деятельности члены Попечительского совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z409" w:id="331"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z688" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдают законодательство Республики Казахстан, требования настоящих Правил и иных нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z411" w:id="333"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z689" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляют свою деятельность во взаимодействии с внешкольной организацией, общественностью, местными исполнительными и представительными органами, заинтересованными государственными органами и иными физическими и/или юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z690" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участвуют в заседаниях Попечительского совета с правом голоса по всем вопросам его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z691" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносят предложения по вопросам деятельности внешкольной организации, в том числе по совершенствованию образовательного процесса, улучшению материально-технической базы, организации воспитательной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z692" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) получают от администрации внешкольной организации необходимую информацию в пределах компетенции Попечительского совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z693" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) инициируют рассмотрение на заседаниях Попечительского совета вопросов, относящихся к его полномочиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z694" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) участвуют в подготовке и реализации проектов, мероприятий и программ, направленных на развитие внешкольной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z695" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представляют интересы Попечительского совета в органах государственной власти, местного самоуправления, общественных объединениях и иных организациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z696" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) соблюдают действующее законодательство Республики Казахстан и положения настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z697" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) добросовестно и объективно выполняют возложенные на них функции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z698" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) способствуют укреплению авторитета Попечительского совета и внешкольной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z699" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивают конфиденциальность к персональным данным ограниченного доступа путем соблюдения требований по недопущению их распространения без согласия субъекта или его законного представителя либо наличия иного законного основания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z700" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) избегают конфликт интересов при принятии решений и уведомляют Попечительский совет о его наличии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z411" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок избрания Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z412" w:id="334"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z412" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Попечительский совет избирается Комиссией, создаваемой уполномоченным органом соответствующей отрасли или местным исполнительным органом в области образования (далее – Комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z413" w:id="335"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z413" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок полномочий Попечительского совета составляет 3 (три) года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z414" w:id="336"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z414" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Число членов Комиссии составляет нечетное число, не менее 7 (семи) человек, из них количество представителей государственных органов составляет не более 2/3 (две трети) от общего числа членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z415" w:id="337"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z415" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав Комиссии входят представители местных представительных, исполнительных и правоохранительных органов, неправительственных организаций, средств массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z417" w:id="339"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z417" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Председатель Комиссии избирается из числа членов Комиссии, за исключением представителей местных представительных, и/или исполнительных, и/или правоохранительных органов, на ее первом заседании, о чем выносится протокольное решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь Комиссии осуществляет организационное обеспечение ее работы, не является ее членом и не принимает участие в голосовании. Секретарем Комиссии является сотрудник уполномоченного органа соответствующей отрасли или местного исполнительного органа в области образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z418" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z418" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заседание Комиссии считается состоявшимся, а его решение правомочным, если на нем присутствовали не менее 2/3 (двух третей) членов от общего состава Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z419" w:id="341"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z419" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии принимается простым большинством голосов от общего числа членов Комиссии. При равенстве голосов голос Председателя Комиссии является решающим. Все решения Комиссии оформляются в виде протокола, подписываются председателем, членами комиссии, присутствовавшими на заседании, и секретарем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z420" w:id="342"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z420" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченный орган соответствующей отрасли или местный исполнительный орган в области образования в период с 1 по 10 сентября календарного года (в течение одного месяца со дня принятия решения о прекращении полномочий Попечительского Совета) размещает на своем интернет-ресурсе и/или в периодическом печатном издании, распространяемом на территории соответствующей административно-территориальной единицы, на казахском и русском языках с указанием его наименования, объявление об избрании Попечительского совета с указанием количественного состава, сроков подачи документов, а также почтовый и электронные адреса, на которые направляются документы и сведения в соответствии с пунктом 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z421" w:id="343"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z421" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием документов заканчивается по истечении 20 (двадцати) календарных дней со дня размещения объявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z422" w:id="344"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z422" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кандидаты в сроки, указанные в объявлении об избрании Попечительского совета и приеме предложений по его составу, представляют Комиссии следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z423" w:id="345"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z423" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление (в произвольной форме);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z424" w:id="346"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z424" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копию документа, удостоверяющего личность кандидата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z425" w:id="347"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z425" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) резюме на казахском или русском языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z426" w:id="348"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z426" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копию документа о наличии образования (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z427" w:id="349"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z427" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документы, подтверждающие отсутствие судимости и коррупционных правонарушений, выданные территориальными подразделениями Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z428" w:id="350"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z428" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаты представляют дополнительные сведения о профессиональной (или) общественной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z429" w:id="351"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z429" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В состав Попечительского совета входят:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z430" w:id="352"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z430" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) родители или законные представители обучающихся внешкольной организации – не менее 3 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z431" w:id="353"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z431" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ветераны педагогического труда (при наличии) – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z432" w:id="354"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z432" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представители местных представительных, исполнительных и правоохранительных органов – 1-3 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z433" w:id="355"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z433" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представители неправительственных (некоммерческих) организаций – 1-2 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z434" w:id="356"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z434" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) благотворители и/или меценаты (при наличии) – 1-2 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z435" w:id="357"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z435" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представитель средств массовой информации (при наличии) – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z436" w:id="358"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z436" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представители органов ученического самоуправления – 1-2 человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z439" w:id="361"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z438" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кандидаты в члены Попечительского совета выдвигаются внешкольными организациями и проходят отбор на общем собрании родительской общественности (далее – собрание) согласно следующему порядку выдвижения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z701" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администрация внешкольной организации за 10 (десять) календарных дней до даты проведения собрания направляет родителям (законным представителям) письменные или электронные уведомления с указанием даты, времени и места собрания. Одновременно размещается объявление на информационном стенде и/или официальном интернет-ресурсе внешкольной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z702" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) родители или иные законные представители обучающихся в данной внешкольной организации предлагают не более 1 (одной) кандидатуры от каждой возрастной группы. Кандидатуры выдвигаются устно на собрании либо предварительно письменно на имя руководителя внешкольной организации с указанием согласия кандидата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граждане, желающие участвовать в работе попечительского совета в личном качестве, имеют право на собрании самостоятельно подать свою кандидатуру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z703" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) каждый предложенный кандидат кратко представляет себя на собрании, рассказывает о своем опыте и мотивации участия в работе Попечительского совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z704" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) голосование родителей или иных законных представителей на собрании проводится открытым или тайным способом (решается большинством голосов присутствующих). Избранным от параллели классов считается кандидат, набравший большинство голосов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z705" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) итоги голосования оформляются протоколом (в произвольной форме), который подписывается председателем и секретарем собрания. К протоколу прилагаются документы, предусмотренные пунктом 9 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z706" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) список избранных кандидатов (по одному от каждой возрастной группы) с приложением полного пакета документов направляется в уполномоченный орган соответствующей отрасли или местный исполнительный орган в области образования не позднее 3 (трех) рабочих дней со дня проведения собрания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z707" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1. После завершения приема документов секретарь Комиссии формирует сводную ведомость кандидатов (в произвольной форме) с указанием представленных документов и передает ее членам Комиссии в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 11-1 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z439" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия в течение 7 (семи) рабочих дней со дня окончания срока подачи заявлений рассматривает документы, представленные кандидатами, проводит оценку соответствия кандидата пунктам 9, 10 и 11 настоящих Правил. По результатам проведенной оценки Комиссия в течение 10 (десяти) рабочих дней избирает кандидатов в соответствии с требованиями настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z440" w:id="362"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z440" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избрание Попечительского совета с учетом всех процедур завершается не позже 30 октября календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z441" w:id="363"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z708" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Комиссия проводит заседание по рассмотрению кандидатур в два этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z709" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предварительная проверка – оценка полноты представленных документов и соответствия установленным требованиям (согласно пункту 9 настоящих Правил);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) открытое обсуждение и голосование – заслушивание кратких характеристик кандидатов (при необходимости – их личное присутствие или дистанционное подключение), ответы на вопросы членов Комиссии, после чего проводится голосование по каждой кандидатуре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 12-1 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z710" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12-2. Голосование проводится открытым способом поименным списком с фиксированием результата в протоколе. Каждому члену Комиссии предоставляется возможность проголосовать "за" или "против" кандидата. Кандидат считается избранным, если за него проголосовало более половины от общего числа членов Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если количество кандидатов одной категории превышает установленный лимит (согласно пункту 10 настоящих Правил), избранными считаются кандидаты, набравшие наибольшее количество голосов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 12-2 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z441" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Избранный состав Попечительского совета утверждается уполномоченным органом соответствующей отрасли или местным исполнительным органом в области образования в течение 3 (трех) рабочих дней со дня вынесения протокольного решения Комиссией, список избранного состава размещается на их официальном интернет-ресурсе и внешкольной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z442" w:id="364"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z442" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Функции Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z443" w:id="365"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z443" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Попечительский совет внешкольной организации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z444" w:id="366"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z444" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласовывает приоритетные направления развития внешкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z445" w:id="367"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z445" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносит предложения уполномоченному органу соответствующей отрасли или местному исполнительному органу в области образования об устранении выявленных Попечительским советом недостатков в работе внешкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z446" w:id="368"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z446" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вырабатывает предложения при формировании бюджета внешкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z447" w:id="369"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z447" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) согласовывает внесение изменений и/или дополнений в устав и правила внутреннего распорядка внешкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z448" w:id="370"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z448" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) согласовывает и выносит протокольное решение по распределению финансовых средств, поступивших во внешкольную организацию в виде благотворительной помощи, принимает решение о их целевом расходовании, по выбору направлений, форм, размеров и порядка использования спонсорской, благотворительной и иной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z449" w:id="371"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z449" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет контроль за соблюдением прав и свобод обучающихся, родителей или иных законных представителей, содействует в охране их прав, обеспечению безопасности обучающихся и их защите от физического, психического и иных форм насилия и дискриминации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z450" w:id="372"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z450" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет контроль за соблюдением санитарно-гигиенических условий, качества питания, питьевого режима, состоянием прилегающей территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z451" w:id="373"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z451" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) не реже 2 (двух) раз в год заслушивает отчеты руководителя внешкольной организации о деятельности внешкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z452" w:id="374"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z452" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет контроль за расходованием спонсорских средств, поступающих на счет внешкольной организации для оказания поддержки обучающимся, оказавшимся в тяжелой жизненной ситуации, и укрепления материально-технической базы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z453" w:id="375"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z453" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) содействует в организации помощи обучающимся из семей, относящихся к социально-уязвимым слоям населения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях", вырабатывает предложения по совершенствованию мер поддержки детей-сирот и детей, оставшихся без попечения родителей, детей с особыми образовательными потребностями, одаренных детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z454" w:id="376"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z454" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) содействует администрации внешкольной организации в проведении мероприятий по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z455" w:id="377"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z455" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) проводит 1 (один) раз в течение учебного года мониторинг степени удовлетворенности обучающихся условиями обучения во внешкольной организации путем анонимного анкетирования обучающихся и родителей или иных законных представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z456" w:id="378"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z456" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) проводит 1 (один) раз в год мониторинг занятости детей с особыми образовательными потребностями в кружках по интересам и спортивных секциях внешкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z457" w:id="379"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z457" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) проводит мониторинг процесса приобретения товаров, работ и услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z458" w:id="380"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z458" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) содействует педагогическому коллективу в осуществлении работы с семьями обучающихся и при необходимости совместно с администрацией внешкольной организации проводит общие родительские собрания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z459" w:id="381"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z459" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует администрации внешкольной организации в предупреждении правонарушений, наркомании, алкоголизма, табакокурения, бродяжничества, попрошайничества, буллинга, лудомании среди обучающихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z460" w:id="382"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z460" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) содействует укреплению дисциплины среди обучающихся и разрешению конфликтов, возникших в среде педагогов, обучающихся, родителей или иных законных представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z461" w:id="383"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z461" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) содействует проведению культурных, оздоровительных мероприятий, конференций, совещаний, семинаров по вопросам деятельности внешкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z462" w:id="384"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z462" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) участвует в общественном обсуждении проектов законов и нормативных правовых актов по вопросам, отнесенным к компетенции Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z463" w:id="385"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z463" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявленные нарушения в ходе контроля выносятся на внеочередное заседание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z464" w:id="386"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z464" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Деятельность Попечительского совета осуществляется в соответствии с планом работы на учебный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z465" w:id="387"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z465" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок организации работы Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z466" w:id="388"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z466" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заседание Попечительского совета проводятся не реже 1 раза в квартал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z467" w:id="389"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z467" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается проведение заседаний Попечительского совета в режиме видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z468" w:id="390"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z468" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Информация о проведении заседания размещается секретарем Попечительского совета на интернет-ресурсе внешкольной организации, с уведомлением всех членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z469" w:id="391"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z469" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация на интернет-ресурсе содержит дату, время и место проведения заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z470" w:id="392"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z470" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В заседаниях принимают участие наблюдатели от гражданского общества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z471" w:id="393"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z471" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководителем Попечительского совета является его председатель, избираемый из числа членов Попечительского совета данной внешкольной организации на заседании Попечительского совета путем открытого голосования большинством голосов его членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z472" w:id="394"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z472" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Председатель действует от имени Попечительского совета и обеспечивает его деятельность в соответствии с настоящими Правилами. При отсутствии председателя его функции осуществляет один из членов Попечительского совета по решению Попечительского совета, за исключением представителей местных представительных, исполнительных и правоохранительных органах, входящих в состав Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z473" w:id="395"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z473" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Секретарь Попечительского совета, избираемый из числа работников внешкольной организации либо независимых лиц и не являющийся членом Попечительского совета, обеспечивает подготовку, проведение, оформление материалов и протоколов заседаний Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z474" w:id="396"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z474" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Заседание Попечительского совета является правомочным, если на заседании присутствует не менее 2/3 (двух третей) от общего количества его членов. Передача членом Попечительского совета своего голоса другому члену Попечительского совета либо лицу по доверенности не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z475" w:id="397"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z475" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Решение Попечительского совета принимается открытым голосованием большинством голосов присутствовавших его членов, оформляется протоколом и подписывается председателем Попечительского совета. При равенстве голосов принимается решение, за которое проголосовал председатель Попечительского совета либо лицо, осуществляющее функции председателя Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z476" w:id="398"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z476" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Решения Попечительского совета рассматриваются администрацией внешкольной организации с принятием соответствующих решений в установленные законом сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z477" w:id="399"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z477" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Решение Попечительского совета оформляется протоколом, подписывается Председателем и всеми присутствующими членами Попечительского совета и вносится на согласование руководителю внешкольной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z478" w:id="400"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z478" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При несогласии руководителя организации образования с решением Попечительского совета разногласия разрешаются путем согласительных процедур, для преодоления которых создается комиссия (далее – согласительная комиссия) с участием равного количества участников от Попечительского совета и внешкольной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z479" w:id="401"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z479" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены согласительной комиссии из своего состава избирают большинством голосов от общего числа членов согласительной комиссии председателя. Согласительная комиссия рассматривает те положения решения, по которым возникли разногласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z480" w:id="402"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z480" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласительной комиссия принимает решение открытым голосованием. Решения согласительной комиссии принимаются большинством голосов от общего числа его членов. При равном количестве голосов "за" либо "против" голос председателя согласительной комиссии считается решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z481" w:id="403"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z481" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Решения Попечительского совета размещаются секретарем совета на интернет-ресурсе внешкольной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z482" w:id="404"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z482" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Благотворительная помощь внешкольной организации оказывается в добровольном порядке на безвозмездной основе и расходуется исключительно по решению Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z483" w:id="405"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z483" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Принятые внешкольной организации поступления от благотворительной помощи зачисляются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z484" w:id="406"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z484" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контрольный счет наличности благотворительной помощи, открытый в территориальном подразделении уполномоченного органа по исполнению бюджета, в соответствии с бюджетным законодательством Республики Казахстан – для внешкольной организации, созданной в организационно-правовой форме государственное учреждение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z485" w:id="407"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z485" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) счет, открытый в банке второго уровня, – для внешкольной организации, созданной в иных организационно-правовых формах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z486" w:id="408"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z486" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Поступления от благотворительной помощи расходуются на следующие цели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z487" w:id="409"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z487" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) социальная поддержка обучающихся внешкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z488" w:id="410"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z488" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) совершенствование материально-технической базы внешкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z489" w:id="411"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z489" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поддержка одаренных детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z490" w:id="412"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z490" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация предметно-пространственной развивающей среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z491" w:id="413"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z491" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Внешкольная организация ежегодно по итогам финансового года информирует родительскую общественность о результатах деятельности путем размещения соответствующего отчета на интернет-ресурсе данной внешкольной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z492" w:id="414"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z492" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Информация, полученная членом Попечительского совета в рамках деятельности данного совета, охраняемая действующим законодательством о защите персональных данных, о государственных секретах и служебной тайне, о коммерческой тайне, не может быть раскрыта третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z493" w:id="415"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z493" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Прекращение работы Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z494" w:id="416"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z494" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Прекращение работы Попечительского совета осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z495" w:id="417"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z495" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по инициативе уполномоченного органа соответствующей отрасли или местного исполнительного органа в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z496" w:id="418"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z496" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при ликвидации и реорганизации внешкольной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z497" w:id="419"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z497" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по истечению срока полномочий Попечительского совета, указанного в пункте 5 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z498" w:id="420"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z498" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при досрочном прекращении полномочий членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z499" w:id="421"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z499" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Член Попечительского совета исключается из состава Попечительского совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z500" w:id="422"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z500" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по личной инициативе (на основании письменного заявления в произвольной форме на имя Председателя совета);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z501" w:id="423"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z501" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по причине отсутствия на заседаниях совета без уважительных причин более трех раз в течение года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkEnd w:id="500"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10011,2376 +13309,3202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 июля 2017 года № 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z503" w:id="424"/>
+    <w:bookmarkStart w:name="z503" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовые правила организации работы Попечительского совета и порядок его избрания в организациях образования для детей-сирот и детей, оставшихся без попечения родителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkEnd w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 5 в соответствии с приказом и.о. Министра просвещения РК от 01.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z504" w:id="425"/>
+    <w:bookmarkStart w:name="z504" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z505" w:id="426"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z505" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Типовые правила организации работы Попечительского совета и порядок его избрания в организациях образования для детей-сирот и детей, оставшихся без попечения родителей (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 Закона Республики Казахстан "Об образовании" и определяют порядок организации деятельности Попечительского совета (далее – Попечительский совет) и его избрания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z506" w:id="427"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z506" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Попечительский совет как коллегиальный орган управления организацией образования для детей-сирот и детей, оставшихся без попечения родителей (далее – организация образования), содействующий в ее развитии и обеспечивающий общественный контроль за деятельностью организации образования, осуществляет свою деятельность на основе принципов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z507" w:id="428"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z507" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) независимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z508" w:id="429"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z508" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деятельности его членов на безвозмездной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z509" w:id="430"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z509" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) добровольности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z510" w:id="431"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z510" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прозрачности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z511" w:id="432"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z511" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) гласности и публичности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z512" w:id="433"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z514" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В своей деятельности члены Попечительского совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z513" w:id="434"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z711" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдают законодательство Республики Казахстан, требования настоящих Правил и иных нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z515" w:id="436"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z712" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляют свою деятельность во взаимодействии с организацией образования, общественностью, местными исполнительными и представительными органами, заинтересованными государственными органами и иными физическими и/или юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z713" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участвуют в заседаниях Попечительского совета с правом голоса по всем вопросам его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z714" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносят предложения по вопросам деятельности организации образования, в том числе по совершенствованию образовательного процесса, улучшению материально-технической базы, организации воспитательной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z715" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) получают от администрации организации образования необходимую информацию в пределах компетенции Попечительского совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z716" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) инициируют рассмотрение на заседаниях Попечительского совета вопросов, относящихся к его полномочиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z717" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) участвуют в подготовке и реализации проектов, мероприятий и программ, направленных на развитие организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z718" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представляют интересы Попечительского совета в органах государственной власти, местного самоуправления, общественных объединениях и иных организациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z719" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) соблюдают действующее законодательство Республики Казахстан и положения настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z720" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) добросовестно и объективно выполняют возложенные на них функции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z721" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) способствуют укреплению авторитета Попечительского совета и организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z722" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивают конфиденциальность к персональным данным ограниченного доступа путем соблюдения требований по недопущению их распространения без согласия субъекта или его законного представителя либо наличия иного законного основания; 13) избегают конфликты интересов при принятии решений и уведомляют Попечительский совет о его наличии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z515" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок избрания Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z516" w:id="437"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z516" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Попечительский совет избирается Комиссией, создаваемой местным исполнительным органом в области образования (далее – Комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z517" w:id="438"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z517" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок полномочий Попечительского совета составляет 3 (три) года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z518" w:id="439"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z518" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Число членов Комиссии составляет нечетное число, не менее 7 (семи) человек, из них количество представителей государственных органов составляет не более 2/3 (две трети) от общего числа членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z519" w:id="440"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z519" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав Комиссии входят представители местных представительных, исполнительных и правоохранительных органов, неправительственных организаций, средств массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z522" w:id="443"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z521" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Председатель Комиссии избирается из числа членов Комиссии, за исключением представителей местных представительных, и/или исполнительных, и/или правоохранительных органов, на ее первом заседании, о чем выносится протокольное решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Комиссии осуществляет организационное обеспечение ее работы, не является ее членом и не принимает участие в голосовании. Секретарем Комиссии является сотрудник уполномоченного органа соответствующей отрасли или местного исполнительного органа в области образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z522" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заседание Комиссии считается состоявшимся, а его решение правомочным, если на нем присутствовали не менее 2/3 (двух третей) членов от общего состава Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z523" w:id="444"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z523" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии принимается простым большинством голосов от общего числа членов Комиссии. При равенстве голосов голос Председателя Комиссии является решающим. Все решения Комиссии оформляются в виде протокола, подписываются председателем, членами комиссии, присутствовавшими на заседании, и секретарем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z524" w:id="445"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z524" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местный исполнительный орган в области образования в период с 1 по 10 сентября календарного года (в течение одного месяца со дня принятия решения о прекращении полномочий Попечительского Совета) размещает на своем интернет-ресурсе и/или в периодическом печатном издании, распространяемом на территории соответствующей административно-территориальной единицы, на казахском и русском языках с указанием его наименования, объявление об избрании Попечительского совета с указанием количественного состава, сроков подачи документов, а также почтовый и электронные адреса, на которые направляются документы и сведения в соответствии с пунктом 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z525" w:id="446"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z525" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием документов заканчивается по истечении 20 (двадцати) календарных дней со дня размещения объявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z526" w:id="447"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z526" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кандидаты в сроки, указанные в объявлении об избрании Попечительского совета и приеме предложений по его составу, представляют Комиссии следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z527" w:id="448"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z527" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление (в произвольной форме);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z528" w:id="449"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z528" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копию документа, удостоверяющего личность кандидата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z529" w:id="450"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z529" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) резюме на казахском или русском языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z530" w:id="451"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z530" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копию документа о наличии образования (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z531" w:id="452"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z531" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документы, подтверждающие отсутствие судимости и коррупционных правонарушений, выданные территориальными подразделениями Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z532" w:id="453"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z532" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаты представляют дополнительные сведения о профессиональной (или) общественной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z533" w:id="454"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z533" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В состав Попечительского совета входят:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z534" w:id="455"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z534" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представители органов опеки и попечительства, располагаемые на административной территории организации образования – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z535" w:id="456"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z535" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представители неправительственных (некоммерческих) организаций – не менее 3 человек. От одного юридического лица, являющегося некоммерческой организацией, в Попечительский совет может быть избран только один представитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z536" w:id="457"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z536" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представители местных представительных органов – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z537" w:id="458"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z537" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представители государственных органов – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z538" w:id="459"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z538" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представители правоохранительных органов – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z539" w:id="460"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z539" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) региональный уполномоченный по правам ребенка (при наличии) – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z540" w:id="461"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z540" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представитель республиканского или местного общественного совета – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z541" w:id="462"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z541" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) участник Национального превентивного механизма (при наличии) – 1 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z542" w:id="463"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z542" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) благотворители и/или меценаты (при наличии) – 1-2 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z543" w:id="464"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z543" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) представители средств массовой информации (при наличии) – 1-2 человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z544" w:id="465"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z544" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) представители органов самоуправления воспитанников – 1 человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z546" w:id="467"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z545" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кандидаты в члены Попечительского совета выдвигаются организациями образования и проходят отбор на педагогическом совете (далее – педсовет) согласно следующему порядку выдвижения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z723" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администрация организации образования за 10 (десять) календарных дней до даты проведения педсовета направляет педагогам и кандидатам письменные или электронные уведомления с указанием даты, времени и места педсовета. Одновременно размещается объявление на информационном стенде и/или официальном интернет-ресурсе организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z724" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидатуры выдвигаются педагогами устно на педсовете либо предварительно письменно на имя руководителя организации образования с указанием согласия кандидата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граждане, желающие участвовать в работе попечительского совета в личном качестве, имеют право на педсовете самостоятельно подать свою кандидатуру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z725" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) каждый предложенный кандидат кратко представляет себя на педсовете, рассказывает о своем опыте и мотивации участия в работе Попечительского совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z726" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) голосование педагогов на педсовете проводится открытым или тайным способом (решается большинством голосов присутствующих). Избранным считается кандидат, набравший большинство голосов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z727" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) итоги голосования оформляются протоколом (в произвольной форме), который подписывается председателем и секретарем собрания. К протоколу прилагаются документы, предусмотренные пунктом 9 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z728" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) список избранных кандидатов с приложением полного пакета документов направляется в уполномоченный орган соответствующей отрасли или местный исполнительный орган в области образования не позднее 3 (трех) рабочих дней со дня проведения педсовета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z729" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1. После завершения приема документов секретарь Комиссии формирует сводную ведомость кандидатов (в произвольной форме) с указанием представленных документов и передает ее членам Комиссии в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 11-1 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z546" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия в течение 7 (семи) рабочих дней со дня окончания срока подачи заявлений рассматривает документы, представленные кандидатами, проводит оценку соответствия кандидата пунктам 9, 10 и 11 настоящих Правил. По результатам проведенной оценки Комиссия в течение 10 (десяти) рабочих дней избирает кандидатов в соответствии с требованиями настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z547" w:id="468"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z547" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избрание Попечительского совета с учетом всех процедур завершается не позже 30 октября календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z548" w:id="469"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z730" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Комиссия проводит заседание по рассмотрению кандидатур в два этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z731" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предварительная проверка – оценка полноты представленных документов и соответствия установленным требованиям (согласно пункту 9 настоящих Правил);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z732" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) открытое обсуждение и голосование – заслушивание кратких характеристик кандидатов (при необходимости – их личное присутствие или дистанционное подключение), ответы на вопросы членов Комиссии, после чего проводится голосование по каждой кандидатуре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 12-1 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z733" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12-2. Голосование проводится открытым способом поименным списком с фиксированием результата в протоколе. Каждому члену Комиссии предоставляется возможность проголосовать "за" или "против" кандидата. Кандидат считается избранным, если за него проголосовало более половины от общего числа членов Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если количество кандидатов одной категории превышает установленный лимит (согласно пункту 10 настоящих Правил), избранными считаются кандидаты, набравшие наибольшее количество голосов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 12-2 в соответствии с приказом и.о. Министра просвещения РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z548" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Избранный состав Попечительского совета утверждается местным исполнительным органом в течение 3 (трех) рабочих дней со дня вынесения протокольного решения Комиссией, список избранного состава размещается на их официальном интернет-ресурсе и организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z549" w:id="470"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z549" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Функции Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z550" w:id="471"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z550" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Попечительский совет организации образования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z551" w:id="472"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z551" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласовывает приоритетные направления развития организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z552" w:id="473"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z552" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносит предложения местному исполнительному органу в области образования об устранении выявленных Попечительским советом недостатков в работе организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z553" w:id="474"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z553" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вырабатывает предложения при формировании бюджета организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z554" w:id="475"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z554" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) согласовывает внесение изменений и/или дополнений в устав и правила внутреннего распорядка организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z555" w:id="476"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z555" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) согласовывает и выносит протокольное решение по итогам собеседования с кандидатами на занятие вакантной должности руководителя организации образования согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 21 февраля 2012 года № 57 "Об утверждении правил назначения на должности, освобождения от должностей первых руководителей и педагогов государственных организаций образования" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 7495);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z556" w:id="477"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z556" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предоставляет в аттестационную комиссию уполномоченного органа соответствующего уровня рекомендательное письмо руководителю организации образования по итогам его работы на прохождение очередной аттестации на присвоение (подтверждение) квалификационной категории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z557" w:id="478"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z557" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) согласовывает и выносит протокольное решение по распределению финансовых средств, поступивших в организацию образования в виде благотворительной помощи, принимает решение о его целевом расходовании, по выбору направлений, форм, размеров и порядка использования спонсорской, благотворительной и иной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z558" w:id="479"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z558" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) проводит мониторинг процесса приобретения товаров, работ и услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z559" w:id="480"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z559" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) согласовывает перевод воспитанника из организации образования в другую организацию образования, здравоохранения, социальной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z560" w:id="481"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z560" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) согласовывает сроки пребывания в летних оздоровительных лагерях в период летних каникул, списки кандидатур воспитанников, направляемых в Республиканский учебно-оздоровительный центр "Балдаурен" и Национальный научно-практический, образовательный и оздоровительный центр "Бобек";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z561" w:id="482"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z561" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) содействует психологической и правовой поддержке воспитанников, их семейному устройству, сопровождению приемных родителей и постинтернатному сопровождению выпускников организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z562" w:id="483"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z562" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) взаимодействует со Школой приемных родителей, созданной при организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z563" w:id="484"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z563" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) осуществляет контроль за качеством санитарно-гигиенических условий организации образования, качеством питания, состоянием обмундирования, лекарственных препаратов, прилегающей территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z564" w:id="485"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z564" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осуществляет контроль за соблюдением прав воспитанников организации образования в части обеспечения сохранности их денежных средств и материальных ценностей, поступающих от физических и юридических лиц, соблюдением их имущественных и неимущественных прав;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z565" w:id="486"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z565" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) содействует развитию практики наставничества в отношении воспитанников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z566" w:id="487"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z566" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) осуществляет контроль за расходованием спонсорских средств, поступающих на счет организации образования для оказания поддержки воспитанникам, и укрепления материально-технической базы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z567" w:id="488"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z567" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) содействует деятельности администрации организации образования по предупреждению правонарушений, преступлений, наркомании, алкоголизма и табакокурения, бродяжничества и попрошайничества среди воспитанников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z568" w:id="489"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z568" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) содействует укреплению дисциплины среди воспитанников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z569" w:id="490"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z569" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) взаимодействует с законными представителями и родственниками воспитанников организации образования и содействует разрешению конфликтов, возникших в организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z570" w:id="491"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z570" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) содействует деятельности администрации организации образования в обеспечении воспитанникам условий для обучения, воспитания, лечения, социальной адаптации, реабилитации и интеграции в общество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z571" w:id="492"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z571" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) содействует администрации организации образования в проведении мероприятий по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z572" w:id="493"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z572" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) проводит 1 (один) раз в год мониторинг степени удовлетворенности воспитанников условиями проживания и обучения в организации образования путем анонимного анкетирования воспитанников и их законных представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z573" w:id="494"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z573" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) проводит 1 (один) раз в год мониторинг занятости детей с особыми образовательными потребностями в кружках по интересам и спортивных секциях организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z574" w:id="495"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z574" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) заслушивает не реже 2 (двух) раз в год отчеты руководителя организации образования о деятельности организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z575" w:id="496"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z575" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) содействует проведению культурных, оздоровительных мероприятий, конференций, совещаний, семинаров по вопросам деятельности организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z576" w:id="497"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z576" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) участвует в общественном обсуждении проектов законов и нормативных правовых актов по вопросам, отнесенным к компетенции Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z577" w:id="498"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z577" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявленные нарушения в ходе контроля выносятся на внеочередное заседание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z578" w:id="499"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z578" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Деятельность Попечительского совета осуществляется в соответствии с планом работы на учебный год, разработанным на основе типового плана работы Попечительского совета организации образования, согласно приложению к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z579" w:id="500"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z579" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок организации работы Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z580" w:id="501"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z580" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заседание Попечительского совета проводятся не реже 1 раза в квартал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z581" w:id="502"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z581" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается проведение заседаний Попечительского совета в режиме видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z582" w:id="503"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z582" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Информация о проведении заседания размещается секретарем Попечительского совета на интернет-ресурсе организации образования, с уведомлением всех членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z583" w:id="504"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z583" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация на интернет-ресурсе содержит дату, время и место проведения заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z584" w:id="505"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z584" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В заседаниях принимают участие наблюдатели от гражданского общества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z585" w:id="506"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z585" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководителем Попечительского совета является его председатель, избираемый из числа членов Попечительского совета данной организации образования на заседании Попечительского совета путем открытого голосования большинством голосов его членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z586" w:id="507"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z586" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Председатель действует от имени Попечительского совета и обеспечивает его деятельность в соответствии с настоящими Правилами. При отсутствии председателя его функции осуществляет один из членов Попечительского совета по решению Попечительского совета, за исключением представителей местных представительных, исполнительных и правоохранительных органах, входящих в состав Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z587" w:id="508"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z587" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Секретарь Попечительского совета, избираемый из числа работников организации образования либо независимых лиц и не являющийся членом Попечительского совета, обеспечивает подготовку, проведение, оформление материалов и протоколов заседаний Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z588" w:id="509"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z588" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Заседание Попечительского совета является правомочным, если на заседании присутствует не менее 2/3 (двух третей) от общего количества его членов. Передача членом Попечительского совета своего голоса другому члену Попечительского совета либо лицу по доверенности не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z589" w:id="510"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z589" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Решение Попечительского совета принимается открытым голосованием большинством голосов присутствовавших его членов, оформляется протоколом и подписывается председателем Попечительского совета. При равенстве голосов принимается решение, за которое проголосовал председатель Попечительского совета либо лицо, осуществляющее функции председателя Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z590" w:id="511"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z590" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Решения Попечительского совета рассматриваются администрацией организации образования с принятием соответствующих решений в установленные законом сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z591" w:id="512"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z591" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Решение Попечительского совета оформляется протоколом, подписывается Председателем и всеми присутствующими членами Попечительского совета и вносится на согласование руководителю организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z592" w:id="513"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z592" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При несогласии руководителя организации образования с решением Попечительского совета разногласия разрешаются путем согласительных процедур, для преодоления которых создается комиссия (далее – согласительная комиссия) с участием равного количества участников от Попечительского совета и организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z593" w:id="514"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z593" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены согласительной комиссии из своего состава избирают большинством голосов от общего числа членов согласительной комиссии председателя. Согласительная комиссия рассматривает те положения решения, по которым возникли разногласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z594" w:id="515"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z594" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласительная комиссия принимает решение открытым голосованием. Решения согласительной комиссии принимаются большинством голосов от общего числа его членов. При равном количестве голосов "за" либо "против" голос председателя согласительной комиссии считается решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z595" w:id="516"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z595" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Решения Попечительского совета размещаются секретарем совета на интернет-ресурсе организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z596" w:id="517"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z596" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Благотворительная помощь организации образования оказывается в добровольном порядке на безвозмездной основе и расходуется исключительно по решению Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z597" w:id="518"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z597" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Принятые организацией образования поступления от благотворительной помощи зачисляются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z598" w:id="519"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z598" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контрольный счет наличности благотворительной помощи, открытый в территориальном подразделении уполномоченного органа по исполнению бюджета, в соответствии с бюджетным законодательством Республики Казахстан – для организации образования, созданной в организационно-правовой форме государственное учреждение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z599" w:id="520"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z599" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) счет, открытый в банке второго уровня – для организации образования, созданной в иных организационно-правовых формах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z600" w:id="521"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z600" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Поступления от благотворительной помощи расходуются на следующие цели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z601" w:id="522"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z601" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) социальная поддержка воспитанников организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z602" w:id="523"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z602" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) совершенствование материально-технической базы организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z603" w:id="524"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z603" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поддержка одаренных детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z604" w:id="525"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z604" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация предметно-пространственной развивающей среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z605" w:id="526"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z605" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Организация образования ежегодно по итогам финансового года информирует общественность о результатах деятельности путем размещения соответствующего отчета на интернет-ресурсе данной организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z606" w:id="527"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z606" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Информация, полученная членом Попечительского совета в рамках деятельности данного совета, охраняемая действующим законодательством о защите персональных данных, о государственных секретах и служебной тайне, о коммерческой тайне, не может быть раскрыта третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z607" w:id="528"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z607" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Прекращение работы Попечительского совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z608" w:id="529"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z608" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Прекращение работы Попечительского совета осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z609" w:id="530"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z609" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по инициативе местного исполнительного органа в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z610" w:id="531"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z610" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при ликвидации и реорганизации организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z611" w:id="532"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z611" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по истечению срока полномочий Попечительского совета, указанного в пункте 5 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z612" w:id="533"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z612" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при досрочном прекращении полномочий членов Попечительского совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z613" w:id="534"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z613" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Член Попечительского совета исключается из состава Попечительского совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z614" w:id="535"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z614" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по личной инициативе (на основании письменного заявления в произвольной форме на имя Председателя совета);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z615" w:id="536"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z615" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по причине отсутствия на заседаниях совета без уважительных причин более трех раз в течение года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkEnd w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -12418,55 +16542,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12792,31 +16916,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>