--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="62575a3" w14:textId="62575a3">
+    <w:p w14:paraId="af13048" w14:textId="af13048">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4155,518 +4155,556 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании" и Международной конвенцией о подготовке и дипломировании моряков и несении вахты, 1978 года, с поправками (далее – ПДНВ) и определяют порядок дипломирования моряков. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z164" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Правила применяются к гражданам Республики Казахстан, иностранным гражданам и лицам без гражданства, работающим или претендующим работать на морских судах в целях торгового мореплавания, кроме членов экипажа судов военно-морского флота, рыболовных судов, прогулочных яхт, не используемых в коммерческих целях и деревянных судов примитивной постройки.</w:t>
+      2. Правила применяются к гражданам Республики Казахстан, иностранным гражданам и лицам без гражданства, работающим или претендующим работать на морских судах в целях торгового мореплавания, к уволенным в запас (отставку) военнослужащим, имеющим профильное военно-морское образование, кроме действующих членов экипажа судов военно-морского флота, рыболовных судов, прогулочных яхт, не используемых в коммерческих целях и деревянных судов примитивной постройки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра транспорта РК от 04.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 73</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 2 - в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="21"/>
+    <w:bookmarkStart w:name="z180" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z166" w:id="22"/>
+    <w:bookmarkStart w:name="z147" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) старший механик – старший по должности механик, ответственный за двигательную установку, а также эксплуатацию и техническое обслуживание механических и электрических установок на судне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z167" w:id="23"/>
+    <w:bookmarkStart w:name="z148" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицо командного состава – член экипажа командной должности, не являющийся капитаном;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z168" w:id="24"/>
-[...15 lines deleted...]
-      3) лицо рядового состава – член экипажа судна, не являющийся капитаном или лицом командного состава;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) второй механик – механик, следующий по должности после старшего механика, ответственный за двигательную установку, а также эксплуатацию и техническое обслуживание механических и электрических установок на судне в случае неспособности старшего механика нести такую ответственность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z169" w:id="25"/>
-[...15 lines deleted...]
-      4) второй механик – механик, следующий по должности после старшего механика, ответственный за двигательную установку, а также эксплуатацию и техническое обслуживание механических и электрических установок на судне в случае неспособности старшего механика нести такую ответственность;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) льготное разрешение – документ, на основании которого член экипажа судна допускается к занятию должности, по которой не имеет соответствующего профессионального диплома, на срок не более 6 месяцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z170" w:id="26"/>
-[...15 lines deleted...]
-      5) старший помощник капитана – лицо командного состава, следующее по должности после капитана, на которое возлагается командование судном в случае неспособности капитана командовать судном;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) плавательный стаж – период выполнения обязанностей на морских судах, используемых в целях торгового мореплавания, а также на кораблях и судах Военно-морских сил Вооруженных Сил Республики Казахстан и Пограничной службы Комитета национальной безопасности Республики Казахстан, при условии документального подтверждения выполняемых функций и занимаемых должностей, эквивалентных обязанностям членов экипажа морских судов, используемых в целях торгового мореплавания, и подтверждения соответствия требованиям настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z171" w:id="27"/>
+    <w:bookmarkStart w:name="z152" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) капитан – лицо, командующее судном;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z172" w:id="28"/>
-[...15 lines deleted...]
-      7) профессиональный диплом – диплом, выданный члену экипажа судна и подтверждающий его квалификацию;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) старший помощник капитана – лицо командного состава, следующее по должности после капитана, на которое возлагается командование судном в случае неспособности капитана командовать судном;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z173" w:id="29"/>
-[...15 lines deleted...]
-      8) подтверждение профессионального диплома – документ, удостоверяющий признание иностранного профессионального диплома либо выдачу профессионального диплома (за исключением дипломов лиц рядового состава);</w:t>
+    <w:bookmarkStart w:name="z154" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) профессиональный диплом – диплом, выданный члену экипажа судна и подтверждающий его квалификацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z174" w:id="30"/>
-[...15 lines deleted...]
-      9) льготное разрешение – документ, на основании которого член экипажа судна допускается к занятию должности, по которой не имеет соответствующего профессионального диплома, на срок не более 6 месяцев;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) подтверждение профессионального диплома – документ, удостоверяющий признание иностранного профессионального диплома либо выдачу профессионального диплома (за исключением дипломов лиц рядового состава);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z175" w:id="31"/>
-[...15 lines deleted...]
-      10) радиооператор – лицо, имеющее надлежащий диплом, выданный или признаваемый на основании Регламента радиосвязи, принятого в 1995 году на Всемирной конференции радиосвязи Международным союзом электросвязи (далее – Регламент радиосвязи);</w:t>
+    <w:bookmarkStart w:name="z156" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лицо рядового состава – член экипажа судна, не являющийся капитаном или лицом командного состава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z176" w:id="32"/>
-[...15 lines deleted...]
-      11) Морская администрация порта – территориальное подразделение ведомства уполномоченного органа;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) радиооператор – лицо, имеющее надлежащий диплом, выданный или признаваемый на основании Регламента радиосвязи, принятого в 1995 году на Всемирной конференции радиосвязи Международным союзом электросвязи (далее – Регламент радиосвязи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z177" w:id="33"/>
-[...15 lines deleted...]
-      12) электромеханик – лицо командного состава, имеющее квалификацию в соответствии с Правилом III/6 ПДНВ;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) свидетельство подготовки специалиста морского транспорта – документ, не являющийся профессиональным дипломом, выданный моряку и подтверждающий выполнение требований ПДНВ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z178" w:id="34"/>
-[...15 lines deleted...]
-      13) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере торгового мореплавания, а также в пределах, предусмотренных законодательством Республики Казахстан, - межотраслевую координацию;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Морская администрация порта – территориальное подразделение ведомства уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z179" w:id="35"/>
-[...15 lines deleted...]
-      14) свидетельство подготовки специалиста морского транспорта – документ, не являющийся профессиональным дипломом, выданный моряку и подтверждающий выполнение требований ПДНВ;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) моряк – член экипажа морского судна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z180" w:id="36"/>
-[...15 lines deleted...]
-      15) моряк – член экипажа морского судна.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере торгового мореплавания, а также в пределах, предусмотренных законодательством Республики Казахстан, - межотраслевую координацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z162" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) электромеханик – лицо командного состава, имеющее квалификацию в соответствии с Правилом III/6 ПДНВ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Министра индустрии и инфраструктурного развития РК от 01.11.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 819</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 3 - в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Профессиональный диплом, подтверждение профессионального диплома, льготное разрешение выдаются Морской администрацией порта на государственном и английском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6239,214 +6277,414 @@
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 27 марта 2015 года № 364 "Об утверждении Правил медицинского осмотра членов экипажа судна, требований к состоянию их здоровья и физической пригодности, а также формы медицинского заключения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11546) (далее – медицинское заключение);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z600" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) документ, подтверждающий оплату государственной пошлины за выдачу профессионального диплома.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z727" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) документы, подтверждающие плавательный стаж, предусмотренный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, включая, при наличии, документы, подтверждающие стаж службы на кораблях и судах Военно-морских сил Вооруженных Сил Республики Казахстан и Пограничной службы Комитета национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 17.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 575</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Копии документов на иностранном языке представляются в Морскую администрацию порта с нотариально заверенным переводом на государственном или русском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 17.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 575</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="94"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z562" w:id="95"/>
+    <w:bookmarkStart w:name="z562" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-1. В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия, предусмотренных пунктом 13 настоящих Правил, Морская администрация порта отказывает в приеме документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления полноты представленных документов согласно пункта 13 настоящих Правил, заявителю сообщается о месте, дате и времени проведения собеседования с Комиссией по вопросам дипломирования моряков (далее – Комиссия).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6557,90 +6795,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="96"/>
+    <w:bookmarkStart w:name="z228" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Срок рассмотрения заявления о выдаче профессионального диплома – 15 рабочих дней с момента регистрации заявления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z565" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z565" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-1. Выдача профессионального диплома осуществляется после вынесения положительного решения Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6659,130 +6897,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="98"/>
+    <w:bookmarkStart w:name="z229" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Основаниями для отказа в выдаче профессионального диплома являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z601" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z601" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности представленных документов и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z602" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z602" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) несоответствие заявителя и (или) представленных документов, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктам 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель вправе обжаловать отказ в выдаче профессионального диплома в административном (досудебном) порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6819,90 +7057,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="101"/>
+    <w:bookmarkStart w:name="z233" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. При соответствии кандидата требованиям настоящих Правил, в сроки указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, в реестр профессиональных дипломов, подтверждений профессиональных дипломов, льготных разрешений вносится информация о выдаче профессионального диплома и выдается профессиональный диплом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6959,390 +7197,390 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="102"/>
+    <w:bookmarkStart w:name="z235" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. В случае утери, порчи профессионального диплома, Морская администрация порта на второй рабочий день после принятия заявления выдает заявителю дубликат соответствующего документа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z236" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z236" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для продления срока действия профессионального диплома владелец данного диплома представляет в произвольной форме заявление на имя руководителя Морской администрации порта, а также копии следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z604" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z604" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) медицинское заключение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z605" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z605" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) документы о прохождении курсов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПДНВ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z606" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z606" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы, подтверждающие стаж работы на судне со сроком 12 месяцев в целом в течение предыдущих 5 лет или 3 месяца в течение 6 месяцев непосредственно перед продлением, с выполнением функций согласно профессионального диплома либо в сфере морского транспорта в качестве:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z607" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z607" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для судоводителей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z608" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z608" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лоцман;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z609" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z609" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сотрудник судоходной компании, занимающий должность капитана-наставника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z610" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z610" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) офицер военно-морского флота с квалификацией судоводитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z611" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z611" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для судомехаников:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z612" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z612" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотрудник судоходной компании, занимающий должность механика-наставника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z613" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z613" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специалист, работающий на морских установках в качестве механика, эксплуатирующего энергетическую установку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z614" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z614" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) офицер военно-морского флота с квалификацией судомеханик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z615" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z615" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При продлении срока действия профессионального диплома капитана или лица командного состава стаж работы получается на судах независимо от их валовой вместимости или мощности главной двигательной установки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z616" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z616" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При длительном перерыве в работе предоставляется документ, подтверждающий прохождение одобренной подготовки, выданный освидетельствованной организацией в соответствии с разделом А-I/11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса ПДНВ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и проводится собеседование Комиссией по должности, по которой был получен продлеваемый профессиональный диплом с целью прохождения проверки соответствия кандидата занимаемой должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7361,90 +7599,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="117"/>
+    <w:bookmarkStart w:name="z253" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Для продления срока действия подтверждения подготовки для работы на нефтяных танкерах, химовозах, газовозах представляются документы о плавательном стаже с выполнением функций, указанных в имеющемся подтверждении, не менее 3 месяцев на протяжении предшествующих 5 лет либо подтверждение о завершении соответствующих курсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z566" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z566" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1. В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия, предусмотренных пунктом 19 настоящих Правил, Морская администрация порта отказывает в приеме документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления полноты и действительности представленных документов согласно пункту 19 настоящих Правил, срок действия профессионального диплома продлевается Морской администрацией порта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7501,70 +7739,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z570" w:id="119"/>
+    <w:bookmarkStart w:name="z570" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-2. Основанием для отказа в продлении срока действия профессионального диплома является установление недостоверности представленных документов и (или) данных (сведений), содержащихся в них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7603,131 +7841,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="120"/>
+    <w:bookmarkStart w:name="z254" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Профессиональный диплом изымается Морской администрацией порта при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z255" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z255" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получении удостоверенного медицинским работником документа, в котором указываются сведения о физической непригодности владельца профессионального диплома вследствие ухудшения состояния его здоровья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z256" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z256" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) возникновении аварийного случая по вине владельца профессионального диплома (такое решение принимается на основании заключения по расследованию аварийного случая);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z257" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z257" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставлении неверной информации и/или поддельных документов при подаче заявления на получение профессионального диплома (такое решение принимается на основании заключения по расследованию данного факта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z258" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z258" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. В случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7742,71 +7980,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) пункта 21, проводится расследование комиссией, созданной решением Морской администрации порта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z259" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z259" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Морская администрация порта в течение 3 рабочих дней после принятия решения направляет уведомление об изъятии профессионального диплома его владельцу, а также вносит в реестр профессиональных дипломов, подтверждений профессиональных дипломов, льготных разрешений отметку об изъятии указанного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7825,372 +8063,390 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z260" w:id="126"/>
+    <w:bookmarkStart w:name="z260" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Профессиональный диплом подлежит сдаче Морской администрации порта в течение 5 рабочих дней после получения уведомления об изъятии профессионального диплома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z618" w:id="128"/>
-[...15 lines deleted...]
-      1) документ о получении высшего или среднего профессионального образования в области судовождения, выданный освидетельствованной организацией образования;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25. При получении профессионального диплома вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более, кандидат в соответствии с пунктом 2 Правила II/1 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z619" w:id="129"/>
-[...35 lines deleted...]
-        <w:t>. В ходе стажа не менее 6 месяцев выполняются обязанности на судне по несению вахты на мостике под руководством капитана или другого лица командного состава;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ о получении высшего или среднего профессионального образования в области судовождения, выданный освидетельствованной организацией образования, либо документ о профильном военно-морском образовании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z620" w:id="130"/>
+    <w:bookmarkStart w:name="z168" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) плавательный стаж не менее 12 месяцев как часть подготовки специалиста морского транспорта, включая подготовку на судне в соответствии с разделом A-II/1 Кодекса ПДНВ, подтвержденную в книжке регистрации подготовки, либо плавательный стаж не менее 36 месяцев, включая стаж службы на кораблях и судах Военно-морских сил Вооруженных Сил Республики Казахстан и Пограничной службы Комитета национальной безопасности Республики Казахстан, и документ о прохождении одобренной подготовки в освидетельствованной организации согласно раздела A-II/1 Кодекса ПДНВ. В ходе стажа не менее 6 месяцев выполняются обязанности на судне по несению вахты на мостике под руководством капитана или другого лица командного состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z169" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z170" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование подпункта 1) настоящего пункта не распространяется на кандидата, имеющего подтвержденный плавательный стаж не менее 36 месяцев при работе в составе экипажа судна торгового мореплавания в должностях рядового состава, а также при прохождении службы на кораблях и судах Военно-морских сил Вооруженных Сил Республики Казахстан и Пограничной службы Комитета национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 17.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 575</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 25 - в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При получении профессионального диплома старшего помощника капитана судна валовой вместимости от 500 до 3000 регистровых тонн, кандидат в соответствии с пунктом 4 Правила II/2 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z622" w:id="132"/>
+    <w:bookmarkStart w:name="z622" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профессиональный диплом не ниже вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z623" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z623" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 12 месяцев в должности не ниже вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z624" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z624" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) документ о прохождении подготовки согласно раздела А-II/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса ПДНВ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (пункт 4.3 Правила II/2 ПДНВ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z625" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z625" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, указанные в пунктах 10 и 13 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z626" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z626" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) свидетельство подготовки специалиста морского транспорта по программе "Медицинский уход на судне".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8209,190 +8465,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="137"/>
+    <w:bookmarkStart w:name="z270" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При получении профессионального диплома старшего помощника капитана судна валовой вместимости 3000 регистровых тонн или более, кандидат в соответствии с пунктом 2 Правила II/2 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z628" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z628" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профессиональный диплом не ниже вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z629" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z629" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 12 месяцев в должности не ниже вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z630" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z630" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) документ о прохождении подготовки согласно раздела А-II/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса ПДНВ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (пункт 2.2 Правила II/2 ПДНВ); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z631" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z631" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, указанные в пунктах 10 и 13 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z632" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z632" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) свидетельство подготовки специалиста морского транспорта по программе "Медицинский уход на судне".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8411,170 +8667,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="143"/>
+    <w:bookmarkStart w:name="z275" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. При получении профессионального диплома капитана судна валовой вместимости от 500 до 3000 регистровых тонн, кандидат в соответствии с пунктом 4 Правила II/2 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z634" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z634" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) профессиональный диплом не ниже вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z635" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z635" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 36 месяцев в качестве вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более или 12 месяцев в качестве старшего помощника капитана судна валовой вместимости от 500 до 3000 регистровых тонн или более и 12 месяцев в качестве вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более либо 24 месяца в качестве старшего помощника капитана судна валовой вместимости от 500 до 3000 регистровых тонн или более либо 12 месяцев в качестве капитана судна валовой вместимости от 500 до 3000 регистровых тонн или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z636" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z636" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ о прохождении подготовки согласно раздела А-II/2 Кодекса ПДНВ (пункт 4.3 Правила II/2 ПДНВ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z637" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z637" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, указанные в пунктах 10 и 13 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z638" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z638" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) свидетельство подготовки специалиста морского транспорта по программе "Медицинский уход на судне".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8593,170 +8849,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="149"/>
+    <w:bookmarkStart w:name="z278" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. При получении профессионального диплома капитана судна валовой вместимости 3000 регистровых тонн или более, кандидат в соответствии с пунктом 2 Правила II/2 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z640" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z640" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) профессиональный диплом не ниже вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z641" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z641" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 36 месяцев в качестве вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более или 12 месяцев в качестве старшего помощника капитана судна валовой вместимости 3000 регистровых тонн или более и 12 месяцев в качестве вахтенного помощника капитана судна валовой вместимости 500 регистровых тонн или более либо 24 месяца в качестве старшего помощника капитана судна валовой вместимости 3000 регистровых тонн или более либо 12 месяцев в качестве капитана судна валовой вместимости 3000 регистровых тонн или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z642" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z642" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) документ о прохождении подготовки согласно раздела А-II/2 Кодекса ПДНВ (пункт 2.1.2 Правила II/2 ПДНВ); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z643" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z643" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, указанные в пунктах 10 и 13 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z644" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z644" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) свидетельство подготовки специалиста морского транспорта по программе "Медицинский уход на судне".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8775,130 +9031,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z281" w:id="155"/>
+    <w:bookmarkStart w:name="z281" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. При получении профессионального диплома вахтенного помощника капитана судна прибрежного плавания валовой вместимости менее 500 регистровых тонн, кандидат в соответствии с пунктом 4 Правила II/3 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z646" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z646" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ о получении высшего или среднего профессионального образования в области судовождения, выданный освидетельствованной организацией образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z647" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z647" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 6 месяцев как часть учебной программы с выполнением обязанностей по несению вахты под непосредственным руководством дипломированного специалиста, в том числе стажировки по исполнению всех функций вахтенного помощника капитана (пункт 4.2.1 Правила II/3 ПДНВ), или плавательный стаж в составе палубной команды не менее 36 месяцев, из которых 6 месяцев как часть учебной программы с выполнением обязанностей по несению вахты под непосредственным руководством дипломированного специалиста, в том числе стажировки по исполнению всех функций вахтенного помощника капитана (пункт 4.2.2 Правила II/3 ПДНВ) и документ о прохождении подготовки согласно раздела А-II/3 Кодекса ПДНВ (пункт 4.4 Правила II/3 ПДНВ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z648" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z648" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8917,170 +9173,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z286" w:id="159"/>
+    <w:bookmarkStart w:name="z286" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При получении профессионального диплома капитана судна прибрежного плавания валовой вместимости менее 500 регистровых тонн, кандидат в соответствии с пунктом 6 Правила II/3 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z650" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z650" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профессиональный диплом не ниже вахтенного помощника капитана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z651" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z651" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 12 месяцев в должности не ниже вахтенного помощника капитана судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z652" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z652" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ о прохождении подготовки согласно раздела А-II/3 Кодекса ПДНВ (пункт 6.3 Правила II/3 ПДНВ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z653" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z653" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, указанные в пунктах 10 и 13 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z654" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z654" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) возраст не моложе 20 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9099,292 +9355,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="165"/>
-[...35 lines deleted...]
-      1) документ о получении высшего или среднего профессионального образования в области эксплуатации судовых силовых установок, выданный освидетельствованной организацией образования;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32. При получении профессионального диплома вахтенного механика судна с главной двигательной установкой мощностью 750 кВт или более, кандидат в соответствии с пунктом 2 Правила III/1 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z657" w:id="167"/>
-[...15 lines deleted...]
-      2) плавательный стаж не менее 12 месяцев как часть прохождения программ подготовки, включающих подготовку на судне согласно раздела А-III/1 Кодекса ПДНВ, подтвержденную в книжке регистрации подготовки либо плавательный стаж не менее 36 месяцев, из которых не менее 30 месяцев являются стажем работы на судне в составе машинной команды. В ходе стажа не менее 6 месяцев выполняются обязанности по несению вахты в машинном отделении под руководством квалифицированного механика. Остальные 6 месяцев работы на судне заменяются занятиями в освидетельствованных лабораториях, на тренажерах-симуляторах, в учебном машинном отделении;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ о получении высшего или среднего профессионального образования в области эксплуатации судовых силовых установок, выданный освидетельствованной организацией образования, либо документ о профильном военно-морском образовании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z658" w:id="168"/>
-[...15 lines deleted...]
-      3) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) плавательный стаж не менее 12 месяцев как часть подготовки специалиста морского транспорта, включая подготовку на судне в соответствии с разделом A-III/1 Кодекса ПДНВ, подтвержденную в книжке регистрации подготовки, либо плавательный стаж не менее 36 месяцев, включая стаж службы на кораблях и судах Военно-морских сил Вооруженных Сил Республики Казахстан и Пограничной службы Комитета национальной безопасности Республики Казахстан, и документ о прохождении одобренной подготовки в освидетельствованной организации согласно раздела A-III/1 Кодекса ПДНВ. В ходе стажа не менее 6 месяцев выполняются обязанности на судне по несению вахты в машинном отделении под руководством старшего механика или другого лица командного состава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) документы, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование подпункта 1) настоящего пункта не распространяется на кандидата, имеющего подтвержденный плавательный стаж не менее 36 месяцев при работе в составе экипажа судна торгового мореплавания в должностях рядового состава, а также при прохождении службы на кораблях и судах Военно-морских сил Вооруженных Сил Республики Казахстан и Пограничной службы Комитета национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 17.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 575</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 32 - в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При получении профессионального диплома второго механика судна с главной двигательной установкой мощностью от 750 до 3000 кВт, кандидат в соответствии с пунктом 2 Правила III/3 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z660" w:id="170"/>
+    <w:bookmarkStart w:name="z660" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) профессиональный диплом не ниже вахтенного механика судна с главной двигательной установкой мощностью 750 кВт или более; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z661" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z661" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 12 месяцев в должности не ниже механика-стажера на судах с главной двигательной установкой мощностью 750 кВт или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z662" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z662" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ о прохождении подготовки согласно раздела А-IIІ/3 Кодекса ПДНВ (пункт 2.2 Правила IIІ/3 ПДНВ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z663" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z663" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9403,150 +9737,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="174"/>
+    <w:bookmarkStart w:name="z295" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. При получении профессионального диплома второго механика судна с главной двигательной установкой мощностью 3000 кВт или более, кандидат в соответствии с пунктом 2 Правила III/2 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z665" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z665" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профессиональный диплом не ниже вахтенного механика судна с главной двигательной установкой мощностью 750 кВт или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z666" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z666" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 12 месяцев в должности не ниже вахтенного механика на судах с главной двигательной установкой мощностью 750 кВт или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z667" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z667" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ о прохождении подготовки согласно раздела А-IIІ/2 Кодекса ПДНВ (пункт 2.2 Правила IIІ/2 ПДНВ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z668" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z668" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9565,150 +9899,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z298" w:id="179"/>
+    <w:bookmarkStart w:name="z298" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При получении профессионального диплома старшего механика судна с главной двигательной установкой мощностью от 750 до 3000 кВт, кандидат в соответствии с пунктом 2 Правила III/3 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z670" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z670" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профессиональный диплом не ниже второго механика судна с главной двигательной установкой мощностью 750 кВт или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z671" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z671" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 12 месяцев в качестве не ниже второго механика и 12 месяцев в качестве вахтенного механика, либо 24 месяца в качестве второго механика, либо 12 месяцев в качестве старшего механика на судах с главной двигательной установкой мощностью 750 кВт или;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z672" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z672" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ о прохождении подготовки согласно раздела А-IIІ/3 Кодекса ПДНВ (пункт 2.2 Правила IIІ/3 ПДНВ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z673" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z673" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9727,150 +10061,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="184"/>
+    <w:bookmarkStart w:name="z301" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. При получении профессионального диплома старшего механика судна с главной двигательной установкой мощностью 3000 кВт или более, кандидат в соответствии с пунктом 2 Правила III/2 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z675" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z675" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) профессиональный диплом не ниже вахтенного механика судна с главной двигательной установкой мощностью 750 кВт или более; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z676" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z676" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 36 месяцев в качестве вахтенного механика или 12 месяцев в качестве второго механика и 12 месяцев в качестве вахтенного механика на судах с главной двигательной установкой мощностью 750 кВт или более либо 24 месяца в качестве второго механика либо 12 месяцев в качестве старшего механика на судах с главной двигательной установкой мощностью 3000 кВт или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z677" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z677" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ о прохождении подготовки согласно раздела А-IIІ/2 Кодекса ПДНВ (пункт 2.2 Правила IIІ/2 ПДНВ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z678" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z678" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9889,130 +10223,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="189"/>
+    <w:bookmarkStart w:name="z304" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. При получении профессионального диплома электромеханика судна с главной двигательной установкой мощностью 750 кВт или более, кандидат в соответствии с пунктом 2 Правила III/6 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z680" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z680" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ о получении высшего или среднего профессионального образования в области эксплуатации судового электрооборудования и автоматики, выданный освидетельствованной организацией образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z681" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z681" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж не менее 12 месяцев, из которых не менее 6 месяцев являются стажем работы на судне как часть прохождения программ подготовки согласно раздела А-III/6 Кодекса ПДНВ, документально подтвержденную в книжке регистрации подготовки либо плавательный стаж не менее 36 месяцев, из которых не менее 30 месяцев являются стажем работы на судне в составе машинной команды, или плавательный стаж не менее 12 месяцев в должности электромеханика на судах с главной двигательной установкой мощностью 750 кВт или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z682" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z682" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10031,91 +10365,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="193"/>
+    <w:bookmarkStart w:name="z307" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. При получении профессионального диплома радиооператора ГМССБ ограниченного района плавания, кандидат должен соответствовать пункту 2 Правила IV/2 ПДНВ и Регламенту радиосвязи, иметь свидетельство о прохождении курса для операторов морской радиосвязи ограниченного района плавания в соответствии с разделом А-IV/2 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z308" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z308" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. При получении профессионального диплома радиооператора ГМССБ, кандидат должен соответствовать пункту 2 Правила IV/2 ПДНВ и Регламенту радиосвязи, должен иметь свидетельство о прохождении курса для операторов морской радиосвязи в соответствии с разделом А-IV/2 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z309" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z309" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. При получении профессиональных дипломов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10150,172 +10484,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, кандидат должен обладать следующими знаниями и навыками согласно раздела A-II/2 Кодекса ПДНВ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z310" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z310" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координация поиска и спасательных операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z311" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z311" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) действия при аварийных ситуациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z312" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z312" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) контроль за выполнением требований законодательства по охране человеческой жизни на море и защите морской среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z313" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z313" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение безопасности экипажа и пассажиров судна в аварийной ситуации посредством поддержания в рабочем состоянии спасательной, противопожарной и других защитных систем судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z314" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z314" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) разработка планов действий при аварийных ситуациях и живучести судна; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z315" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z315" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лидерские и управленческие навыки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z316" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z316" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. При получении профессиональных дипломов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10330,231 +10664,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, кандидат должен обладать следующими знаниями и навыками согласно раздела A-III/2 Кодекса ПДНВ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z317" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z317" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) действия при аварийных ситуациях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z318" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z318" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) контроль за выполнением требований</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по охране человеческой жизни на море, защите морской среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z319" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z319" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение безопасности экипажа и пассажиров судна в аварийной ситуации посредством поддержания в рабочем состоянии спасательной, противопожарной и других защитных систем судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z320" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z320" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) разработка планов действий при аварийных ситуациях и живучести судна; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z321" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z321" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лидерские и управленческие навыки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z322" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z322" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. При получении профессионального диплома матроса в составе навигационной вахты на судне валовой вместимости 500 регистровых тонн или более, кандидат в соответствии с Правилом II/4 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z713" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z713" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) плавательный стаж не менее 6 месяцев в составе палубной команды под руководством капитана, вахтенного помощника капитана или квалифицированного матроса, соответствие стандартам компетентности, указанным в разделе A-II/4 Кодекса ПДНВ или специальную подготовку в образовательной организации согласно раздела A-II/4 Кодекса ПДНВ и плавательный стаж не менее 2 месяцев как часть учебной программы с выполнением обязанностей по несению вахты на ходовом мостике под руководством дипломированного специалиста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z714" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z714" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10573,150 +10907,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="211"/>
+    <w:bookmarkStart w:name="z326" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. При получении профессионального диплома матроса первого класса на судне валовой вместимости 500 регистровых тонн или более, кандидат в соответствии с Правилом II/5 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z716" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z716" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профессиональный диплом матроса в составе навигационной вахты на судне валовой вместимости 500 регистровых тонн или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z717" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z717" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж в должности матроса в составе навигационной вахты не менее 18 месяцев, соответствие стандартам компетентности, указанным в разделе A-II/5 Кодекса ПДНВ или специальную подготовку в образовательной организации согласно раздела A-II/5 Кодекса ПДНВ и плавательный стаж в должности матроса в составе навигационной вахты не менее 12 месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z718" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z718" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы, указанные в пунктах 10 и 13 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z719" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z719" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) свидетельство подготовки специалиста морского транспорта по программе "Специалист по спасательным шлюпкам и плотам и дежурным шлюпкам, не являющимся скоростными дежурными шлюпками".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10735,110 +11069,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="216"/>
+    <w:bookmarkStart w:name="z331" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. При получении профессионального диплома моториста в составе машинной вахты на судне с главной двигательной установкой мощностью 750 кВт или более, кандидат в соответствии с Правилом III/4 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z720" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z720" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) плавательный стаж не менее 6 месяцев в составе машинной команды под руководством лица командного состава машинной команды, соответствие стандартам компетентности, указанным в разделе A-III/4 Кодекса ПДНВ или специальную подготовку в образовательной организации согласно раздела A-III/4 Кодекса ПДНВ и плавательный стаж не менее 2 месяцев как часть учебной программы с выполнением обязанностей по несению машинной вахты под руководством лица командного состава машинной команды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z721" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z721" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10857,130 +11191,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="219"/>
+    <w:bookmarkStart w:name="z335" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. При получении профессионального диплома моториста первого класса на судне с главной двигательной установкой мощностью 750 кВт или более, кандидат в соответствии с Правилом III/5 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z694" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z694" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профессиональный диплом моториста в составе машинной вахты на судне с главной двигательной установкой мощностью 750 кВт или более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z695" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z695" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плавательный стаж в должности моториста в составе машинной вахты не менее 12 месяцев, соответствие стандартам компетентности, указанным в разделе A-III/5 Кодекса ПДНВ или специальную подготовку в образовательной организации согласно раздела A-III/5 Кодекса ПДНВ и плавательный стаж в должности моториста в составе машинной вахты не менее 6 месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z696" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z696" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10999,110 +11333,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z339" w:id="223"/>
+    <w:bookmarkStart w:name="z339" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. При получении профессионального диплома электрика судна с главной двигательной установкой мощностью 750 кВт или более, кандидат в соответствии с Правилом III/7 ПДНВ имеет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z698" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z698" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) плавательный стаж не менее 12 месяцев на судне с главной двигательной установкой мощностью 750 кВт или более под руководством лица командного состава машинной команды, соответствие стандартам компетентности, указанным в разделе A-III/7 Кодекса ПДНВ, или специальную подготовку в образовательной организации по программе электрика согласно раздела A-III/7 Кодекса ПДНВ и плавательный стаж не менее 6 месяцев под руководством лица командного состава машинной команды или квалификацию согласно стандартам компетентности в технических вопросах, указанным в разделе A-III/7 Кодекса ПДНВ и плавательный стаж не менее 3 месяцев под лица командного состава машинной команды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z699" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z699" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документы, указанные в пунктах 10 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11121,110 +11455,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="226"/>
+    <w:bookmarkStart w:name="z343" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Лица рядового и командного состава, ответственные за груз или погрузочное оборудование на танкерах, имеют соответствующие свидетельства подготовки специалиста морского транспорта по начальной подготовке для проведения грузовых операций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z701" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z701" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При работе на нефтяном танкере или химовозе и получении данного свидетельства необходимо соответствовать пункту 2 Правила V/1-1 ПДНВ, пройти курс по программе "Начальная подготовка по вопросам грузовых операций на нефтяных танкерах и танкерах-химовозах", иметь свидетельство подготовки специалиста морского транспорта по программе "Начальная подготовка".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z702" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z702" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При работе на газовозе и получении данного свидетельства необходимо соответствовать пункту 2 Правила V/1-2 ПДНВ, пройти курс по программе "Начальная подготовка для проведения грузовых операций на танкерах-газовозах", иметь свидетельство подготовки специалиста морского транспорта по программе "Начальная подготовка".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11243,70 +11577,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z346" w:id="229"/>
+    <w:bookmarkStart w:name="z346" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Капитан, старший механик, старший помощник капитана, второй механик и любое лицо, ответственное за погрузку, выгрузку, уход за грузом во время перевозки, управление грузом, очистку танкера или другие погрузочно-разгрузочные операции, имеют соответствующие свидетельства подготовки специалистов морского транспорта о прохождении расширенной подготовки для проведения грузовых операций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При работе на нефтяном танкере и получении данного свидетельства необходимо соответствовать пункту 4 Правила V/1-1 ПДНВ, пройти курс по программе "Подготовка по расширенной программе для проведения грузовых операций на нефтяных танкерах", иметь свидетельство подготовки специалиста морского транспорта по программе "Начальная подготовка для проведения грузовых операций на нефтяных танкерах и танкерах-химовозах" и одобренный стаж работы на нефтяных танкерах не менее трех месяцев либо пройти одобренную подготовку на нефтяных танкерах во внештатной должности продолжительностью не менее одного месяца, которая включает в себя три операции по погрузке и три операции по выгрузке и документально подтверждена в книжке регистрации подготовки. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11379,150 +11713,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="230"/>
+    <w:bookmarkStart w:name="z350" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Персонал, работающий на борту пассажирского судна, проходит курс по аварийным ситуациям на пассажирском судне согласно пункта 5 Правила V/2 ПДНВ. Капитан ведет список персонала, прошедшего данный курс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z351" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z351" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Персонал, обслуживающий пассажиров в пассажирских помещениях пассажирских судов, проходит подготовку по вопросам безопасности согласно пункта 6 Правила V/2 ПДНВ. Капитан ведет список персонала, прошедшего данный курс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z352" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z352" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Капитаны, лица командного состава и другой персонал, ответственный за оказание помощи пассажирам пассажирских судов в аварийных ситуациях, проходят подготовку согласно пункта 7 Правила V/2 ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z353" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z353" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Капитан, старший механик, старший помощник капитана, второй механик и любое лицо, ответственное за безопасность пассажиров пассажирских судов в аварийных ситуациях, имеет свидетельство подготовки специалиста морского транспорта по программе "Подготовка капитанов, лиц командного и рядового состава, а также другого персонала пассажирских судов" в соответствии с пунктом 8 Правила V/2 ПДНВ и проходит курс подготовки по управлению и поведению человека в критических ситуациях согласно пункта 4 раздела A-V/2 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z354" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z354" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Капитан, старший механик, старший помощник капитана, второй механик и любое лицо, ответственное за посадку и высадку пассажиров, погрузку, выгрузку или крепление груза, либо закрытие отверстий в корпусе пассажирского судна РО-РО, имеет свидетельство о прохождении подготовки по безопасности пассажиров и груза, а также водонепроницаемости корпуса в соответствии с пунктом 9 Правила V/2 ПДНВ и проходит курс подготовки по безопасности пассажиров, груза и водонепроницаемости корпуса, который соответствует пункту 5 раздела A-V/2 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11541,51 +11875,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z355" w:id="235"/>
+    <w:bookmarkStart w:name="z355" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Владелец свидетельства подготовки специалиста морского транспорта в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11620,112 +11954,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил проходит курсы повышения квалификации согласно пункта 4 Правила V/2 ПДНВ и каждые 5 лет доказывает действительность своего свидетельства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z356" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z356" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Для работы на высокоскоростных судах капитан, старший помощник капитана, старший механик проходят курс по управлению высокоскоростным судном согласно пункта 3.3 главы 18 Международного кодекса безопасности высокоскоростных судов после чего получают соответствующее свидетельство подготовки специалистов морского транспорта. Владелец подтверждает действительность своего свидетельства в соответствии с пунктом 18.3.5 вышеуказанного кодекса. Для этого он каждые 2 года представляет документы о работе на высокоскоростном судне не менее 6 месяцев, как указано в свидетельстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z357" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z357" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Все моряки до начала исполнения своих обязанностей на борту судна, работающего на топливе с низкой температурой вспышки, проходят инструктаж в соответствии с пунктом 1.5 Правила I/14 ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z358" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z358" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Моряк, ответственный за реагирование на аварийную ситуацию с топливом на борту судов, работающих на топливе с низкой температурой вспышки, имеет свидетельство подготовки специалиста морского транспорта в соответствии с пунктом 5 Правила V/3 ПДНВ и проходит курс начальной подготовки для службы на судах согласно пункта 1 раздела A-V/3 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z359" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z359" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Моряки, имеющие свидетельство о прохождении начальной или продвинутой подготовки по грузовым операциям на газовозах, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11740,151 +12074,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, получают свидетельства о прохождении начальной подготовки для прохождения службы на судах, работающих на топливе с низкой температурой вспышки. Владелец данного свидетельства продлевает срок его действия каждые 5 лет. Для этого он проходит курс повышения квалификации по начальной подготовке для прохождения службы на судах, работающих на топливе с низкой температурой вспышки, согласно пункта 1 раздела A-V/3 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z360" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z360" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Капитан, старший механик и любой моряк, ответственный за использование топлива и топливных систем на судах, работающих на топливе с низкой температурой вспышки, имеет свидетельство подготовки специалиста морского транспорта по продвинутой подготовке для службы на судах, работающих на топливе с низкой температурой вспышки, в соответствии с пунктом 7 Правила V/3 ПДНВ и проходит курс по продвинутой подготовке для службы на судах, работающих на топливе с низкой температурой вспышки, согласно пункта 2 раздела Кодекса A-V/3 ПДНВ и имеет не менее 1 месяца плавательного стажа, включая не менее 3 операции по приему топлива на борт судна, работающего на топливе с низкой температурой вспышки, в соответствии с пунктом 8.2 раздела A-V/3 Кодекса ПДНВ и имеет свидетельство о прохождении начальной подготовки для службы на судах, работающих на топливе с низкой температурой вспышки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z361" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z361" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Моряк, имеющий свидетельство подготовки специалиста морского транспорта по программе "Подготовка для проведения грузовых операций на танкерах-газовозах", указанное в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, получает свидетельство о прохождении продвинутой подготовки для работы на судах, работающих на топливе с низкой температурой вспышки, в случае соответствия пунктам 6 и 8 Правила V/3 ПДНВ и участия не менее в 3 погрузочно-разгрузочных операциях на борту газовоза. Владельцы подтверждают действительность данного свидетельства каждые 5 лет. Для этого они проходят курс повышения квалификации по продвинутой подготовке для прохождения службы на судах, работающих на топливе с низкой температурой вспышки, согласно пункта 2 раздела A-V/3 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z362" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z362" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Капитан, старший помощник капитана, вахтенный помощник капитана, работающие в полярных водах, имеют свидетельство по начальной подготовке для судов, работающих в полярных водах, согласно пункта 2 Правила V/4 ПДНВ и проходят курс по начальной подготовке для судов, работающих в полярных водах, согласно пункта 1 раздела A-V/4 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z363" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z363" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Владельцы свидетельств о прохождении начальной подготовки для службы на судах, работающих в полярных водах, продлевают свои свидетельства каждые 5 лет. Для этого они проходят курс повышения квалификации по начальной подготовке для прохождения службы на судах, работающих в полярных водах, согласно пункта 1 раздела A-V/4 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11903,190 +12237,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z364" w:id="244"/>
+    <w:bookmarkStart w:name="z364" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Капитан и старший помощник капитана судна, плавающего в полярных водах, имеет свидетельство по продвинутой подготовке для прохождения службы на судах, плавающих в полярных водах, согласно пункта 4 Правила V/4 ПДНВ и проходит курс продвинутой подготовки для судов, плавающих в полярных водах, в соответствии с пунктом 2 раздела A-V/4 Кодекса ПДНВ и имеет плавательный стаж не менее 2 месяцев в полярных водах, а также свидетельство по начальной подготовке для службы на судах, плавающих в полярных водах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z365" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z365" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Владелец свидетельства по продвинутой подготовке на судах, плавающих в полярных водах, продлевает действие свидетельства каждые 5 лет. Для этого он проходит курс повышения квалификации по продвинутой подготовке для работы на судах, работающих в полярных водах, согласно пункта 2 раздела A-V/4 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z366" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z366" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Моряк, ответственный за безопасность и предотвращение от загрязнения судна, а также весь персонал пассажирского судна, имеют свидетельство подготовки специалиста морского транспорта по программам "Начальная подготовка и инструктаж по вопросам безопасности для всех моряков" в соответствии с Правилом VI/1 ПДНВ и подтверждение прохождения курса начальной подготовки, согласно пункта 2 A-VI/1 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z367" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z367" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Моряк, ответственный за спасательное судно согласно Правила 10 Главы III Конвенции СОЛАС, имеет свидетельство подготовки специалиста морского транспорта по программе "Специалист по спасательным шлюпкам и плотам и дежурным шлюпкам, не являющимся скоростными дежурными шлюпками" в соответствии с пунктом 1 Правила VI/2 ПДНВ и пунктами 1-4 раздела Кодекса A-VI/2 ПДНВ, а также плавательный стаж не менее 6 месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z368" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z368" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Моряк, ответственный за использование скоростных спасательных катеров, имеет свидетельство подготовки специалиста морского транспорта по программе "Специалист по скоростным дежурным шлюпкам" в соответствии с пунктом 2 Правила VI/2 ПДНВ и пунктами 7-10 раздела A-VI/2 Кодекса ПДНВ, а также свидетельство подготовки специалиста морского транспорта по программе "Специалист по спасательным шлюпкам и плотам и дежурным шлюпкам, не являющимся скоростными дежурными шлюпками".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z369" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z369" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Моряки, ответственные за противопожарную безопасность судна, имеют свидетельство подготовки специалиста морского транспорта по программе "Борьба с пожаром по расширенной программе" в соответствии с Правилом VI/3 ПДНВ и пунктами 1-4 раздела A-VI/3 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z370" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z370" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Все лица, работающие или занятые на морском судне, не являющиеся пассажирами, проходят перед началом работы на судне, ознакомительный курс по безопасности в соответствии с пунктом 1 Правила VI/1 ПДНВ. Данная подготовка соответствует пункту 1 раздела A-VI/1 Кодекса ПДНВ. Капитан хранит все записи о персонале, прошедшем данный курс, на борту судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12105,70 +12439,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z371" w:id="251"/>
+    <w:bookmarkStart w:name="z371" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Владелец свидетельств, указанных в пунктах 63, 64, 65 и 66 Правил, продлевает действие свидетельств каждые 5 лет. Для этого он проходит курсы в соответствии с пунктом 2 раздела A-VI/1, пунктами 1 и 2 раздела A-VI/2, пунктами 1 и 2 раздела A-VI/3 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12187,70 +12521,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="252"/>
+    <w:bookmarkStart w:name="z372" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Моряк, ответственный за охрану судна, имеет свидетельство подготовки специалиста морского транспорта по программе "Подготовка лиц командного состава судна, ответственных за охрану" в соответствии с Правилом VI/5 и разделом A-VI/5 Кодекса ПДНВ, а также плавательный стаж не менее 12 месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12269,388 +12603,388 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="253"/>
+    <w:bookmarkStart w:name="z373" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Моряки, кроме указанных в пункте 69 Правил, за которыми закреплены особые обязанности по охране, указанные в плане по охране судна, имеют свидетельство подготовки специалиста морского транспорта по программе "Подготовка или инструктаж по вопросам охраны для всех моряков" в соответствии с пунктами 4-6 Правила VI/6 ПДНВ и подтверждение о прохождении курса подготовки моряков, имеющих назначенные обязанности по охране, в соответствии с пунктами 6-8 Раздела А-VI/6 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z374" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z374" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Моряки, кроме указанных в пунктах 69 и 70, имеет свидетельство подготовки специалиста морского транспорта по программе "Подготовка или инструктаж по вопросам охраны для всех моряков" в соответствии с пунктами 1-2 Правила VI/6 ПДНВ и подтверждение о прохождении курса по информированности по вопросам охраны, в соответствии с пунктом 4 раздела Кодекса A-VI/6 ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z375" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z375" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Каждый моряк, перед вступлением в свои обязанности на борту судна, проходит ознакомительный курс по вопросам охраны или инструктаж, в соответствии с пунктом 1 Правила VI/6 ПДНВ, пунктами 1-3 раздела A-VI/6 Кодекса ПДНВ. Капитан хранит все записи о персонале, прошедшем данный курс или инструктаж, на борту судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z376" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z376" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Моряк, назначенный оказывать первую медицинскую помощь на судне, имеет свидетельство подготовки специалиста морского транспорта по программе "Оказание первой медицинской помощи на судне" в соответствии с пунктом 1 Правила VI/4 ПДНВ, пунктами 1-3 раздела A-VI/4 Кодекса ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z377" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z377" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Моряк, ответственный за медицинский уход на судне, имеет свидетельство подготовки специалиста морского транспорта по программе "Медицинский уход на судне" в соответствии с пунктом 2 Правила VI/4 ПДНВ и пунктами 4-6 раздела A-VI/4 Кодекса ПДНВ и свидетельство подготовки специалиста морского транспорта по программе "Оказание первой медицинской помощи на судне". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z378" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z378" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае наличия соответствующего свидетельства о минимальном составе экипажа судна капитан и лица командного состава судна прибрежного плавания валовой вместимости менее 500 регистровых тонн освобождаются от необходимости наличия у них вышеуказанных свидетельств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z379" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z379" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Выдача, продление и изъятие подтверждения профессионального диплома</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z380" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z380" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Кандидат либо его представитель по доверенности для получения подтверждения профессионального диплома в виде признания иностранного профессионального диплома, представляет в Морскую администрацию порта следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z704" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z704" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление на имя руководителя Морской администрации порта по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z705" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z705" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фото 3 х 4 см – 2 штуки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z706" w:id="263"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z706" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ, удостоверяющий личность (либо электронный документ из сервиса цифровых документов) (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z707" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z707" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копия иностранного профессионального диплома;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z708" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z708" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копия иностранного профессионального диплома радиооператора ГМССБ (для лиц командного состава палубной команды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z709" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z709" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) копия свидетельства подготовки специалистов морского транспорта по грузовым операциям на нефтяных танкерах, химовозах или газовозах (если применимо);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z710" w:id="267"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z710" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) копия подтверждения, удостоверяющего выдачу иностранного профессионального диплома (в случае если данное подтверждение выдается отдельным документом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z711" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z711" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) копия медицинского свидетельства, выданного в соответствии с требованиями ПДНВ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12669,70 +13003,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z390" w:id="269"/>
+    <w:bookmarkStart w:name="z390" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. В течение 1 рабочего дня после получения заявления на выдачу подтверждения профессионального диплома Морская администрация порта выдает заявителю письмо о подтверждении принятия данного заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления неполноты представленных документов Морская администрация порта письменно отказывает заявителю в рассмотрении заявления в течение 1 рабочего дня после его получения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12769,70 +13103,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z391" w:id="270"/>
+    <w:bookmarkStart w:name="z391" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Копии документов на иностранном языке представляются в Морскую администрацию порта с нотариально заверенным переводом на государственном или русском языке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12851,110 +13185,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="271"/>
+    <w:bookmarkStart w:name="z392" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. После принятия заявления на выдачу подтверждения профессионального диплома Морская администрация порта в течение 5 рабочих дней направляет в компетентный орган иностранного государства, выдавший данный диплом, запрос о подтверждении подлинности диплома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z393" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z393" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Во время рассмотрения Морской администрацией порта заявления владелец иностранного профессионального диплома работает на судне, плавающем под Государственным флагом Республики Казахстан, имея при этом действующий иностранный профессиональный диплом и письмо о подтверждении принятия Морской администрацией порта заявления, сроком не более 3 месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z394" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z394" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. В соответствии с Правилом I/10 ПДНВ Морская администрация порта выдает кандидату подтверждение, удостоверяющее признание иностранного профессионального диплома, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) положительного результата проверки на знание законодательства Республики Казахстан в сфере торгового мореплавания, относящегося к функциям, указанным в иностранном профессиональном дипломе. Данную проверку проводит Комиссия в ходе собеседования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13009,70 +13343,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z395" w:id="274"/>
+    <w:bookmarkStart w:name="z395" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Уполномоченный орган проводит оценку стороны, выдавшей диплом, которая включает в себя проверку центров подготовки и процедур, на предмет соблюдения требований ПДНВ относительно стандартов компетентности, подготовки и дипломирования, а также стандартов качества, если иное не предусмотрено международными договорами по взаймному признанию профессиональных дипломов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае любых значительных изменений в системе подготовки и дипломирования моряков уполномоченный орган уведомляет об этом все заинтересованные стороны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13109,70 +13443,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="275"/>
+    <w:bookmarkStart w:name="z396" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. В срок не позднее 1 рабочего дня после получения от компетентного органа иностранного государства подтверждения подлинности профессионального диплома, Морская администрация порта сообщает заявителю о месте, дате и времени проведения Комиссией собеседования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собеседование проводится в срок не позднее 5 рабочих дней после получения от компетентного органа иностранного государства подтверждения подлинности профессионального диплома.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13299,150 +13633,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="276"/>
+    <w:bookmarkStart w:name="z397" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Основаниями для отказа в выдаче подтверждения профессионального диплома являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z398" w:id="277"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z398" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление неполного пакета необходимых документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z399" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z399" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление недостоверности представленных документов и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z400" w:id="279"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z400" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) несоответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13461,70 +13795,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z401" w:id="280"/>
+    <w:bookmarkStart w:name="z401" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. При соответствии кандидата требованиям настоящих Правил, в сроки указанные в пункте 82 Правил, в реестр профессиональных дипломов, подтверждений профессиональных дипломов, льготных разрешений вносится информация о выдаче подтверждения профессионального диплома и выдается подтверждение профессиональный диплом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии оснований, предусмотренных пунктом 83 Правил, заявителю, представившему документы, направляется письменный мотивированный отказ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13579,90 +13913,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="281"/>
+    <w:bookmarkStart w:name="z403" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85. В случае утери, порчи подтверждения профессионального диплома, Морская администрация порта на второй рабочий день после принятия заявления выдает заявителю дубликат соответствующего документа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z404" w:id="282"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z404" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Подтверждение профессионального диплома продлевается на аналогичный срок продления профессионального диплома в порядке, указанном в пункте 20-1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13681,190 +14015,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="283"/>
+    <w:bookmarkStart w:name="z405" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Подтверждение профессионального диплома изымается Морской администрации порта при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z406" w:id="284"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z406" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получении удостоверенного медицинским работником документа, в котором указываются сведения о физической непригодности владельца подтверждения профессионального диплома вследствие ухудшения состояния его здоровья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z407" w:id="285"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z407" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получении от компетентного органа иностранного государства информации об изъятии иностранного профессионального диплома;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z408" w:id="286"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z408" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) возникновении аварийного случая по вине владельца подтверждения профессионального диплома (такое решение принимается на основании заключения по расследованию аварийного случая);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z409" w:id="287"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z409" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предоставлении неверной информации и/или поддельных документов при подаче заявления на получение подтверждения профессионального диплома (такое решение принимается на основании заключения по расследованию данного факта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z410" w:id="288"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z410" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       88. В случаях, предусмотренных подпунктами 3) и 4) пункта 87, проводится расследование комиссией, созданной решением Морской администрации порта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z411" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z411" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Морская администрация порта в течение 3 рабочих дней после принятия решения об изъятии подтверждения профессионального диплома направляет соответствующее уведомление в адрес уполномоченного органа, выдавшего иностранный профессиональный диплом, а также вносит в реестр профессиональных дипломов, подтверждений профессиональных дипломов, льготных разрешений отметки об изъятии указанных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13883,90 +14217,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z412" w:id="290"/>
+    <w:bookmarkStart w:name="z412" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Подтверждение профессионального диплома подлежит сдаче Морской администрации порта в течение 5 рабочих дней после получения уведомления об изъятии подтверждения профессионального диплома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z573" w:id="291"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z573" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90-1. В соответствии с требованием пункта 6 Правила I/2 ПДНВ, подтверждение, требуемое статьей VI ПДНВ, включается в текст самого профессионального диплома капитана или лица командного состава, выдаваемого Морской администрацией порта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13985,148 +14319,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="292"/>
+    <w:bookmarkStart w:name="z413" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Выдача льготного разрешения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z414" w:id="293"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z414" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. При условии соблюдения мер безопасности и отсутствии противоречий Регламенту радиосвязи, льготное разрешение выдается в случае несоответствия экипажа судна минимальным требованиям к его составу, при этом обстоятельства не позволяют откладывать выход судна из порта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z415" w:id="294"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z415" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       92. Льготное разрешение не выдается на две или более позиций выше чем указано в профессиональном дипломе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z416" w:id="295"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z416" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Льготное разрешение перестает быть действительным при изъятии профессионального диплома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z417" w:id="296"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z417" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Если кандидат является лицом рядового состава, имеет учебный диплом технического и профессионального или высшего образования по требуемой должности, а также необходимый опыт работы и показывает свои способности для того, чтобы соответствовать требуемой квалификации, ему выдается льготное разрешение на должность лица командного состава на срок не более 2 месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соответствие лица рядового состава требуемой квалификации определяется решением Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14163,430 +14497,430 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="297"/>
+    <w:bookmarkStart w:name="z418" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Морская администрация порта накладывает ограничения на льготное разрешение по отношению к данному плаванию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z419" w:id="298"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z419" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Только в случае внезапной потери трудоспособности капитана или старшего механика, Морская администрация порта выдает соответствующее льготное разрешение старшему помощнику капитана или второму механику. Льготное разрешение выдается на срок до прибытия судна в безопасное место.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z420" w:id="299"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z420" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       96. Судоходная компания, запрашивающая льготное разрешение, представляет заявление на имя руководителя Морской администрации порта по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, список членов экипажа судна, а также копии следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z421" w:id="300"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z421" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) удостоверение личности моряка Республики Казахстан или паспорт моряка (при наличии); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z422" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z422" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документ, удостоверяющий личность моряка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z423" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z423" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) профессиональный диплом моряка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z424" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z424" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подтверждение, удостоверяющее выдачу профессионального диплома моряка (в случае если данное подтверждение выдается отдельным документом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z425" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z425" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) медицинское заключение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z426" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z426" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Льготное разрешение не выдается на должность капитана, в случае если свидетельство о минимальном составе экипажа судна включает только одного помощника капитана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z427" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z427" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       98. Срок рассмотрения заявления о выдаче льготного разрешения – 2 рабочих дня с момента регистрации заявления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z428" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z428" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. В течение первых 5 рабочих дней каждого месяца Морская администрация порта направляет в уполномоченный орган информацию о выданных за предыдущий месяц льготных разрешениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z429" w:id="308"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z429" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ежегодно до 15 февраля в Международную морскую организацию уполномоченным органом направляется информация о выданных за предыдущий год льготных разрешениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z430" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z430" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Копии документов, представляемых в Морскую администрацию порта, нотариально заверяются. При этом документы на иностранном языке представляются с нотариально заверенным переводом на государственном или русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z431" w:id="310"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z431" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       101. В случае утери, порчи льготного разрешения, Морская администрация порта на второй рабочий день после принятия заявления выдает заявителю дубликат соответствующего документа. Дубликат выдается с новым номером и с датой окончания срока действия оригинала. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z432" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z432" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Основаниями для отказа в выдаче льготного разрешения являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z433" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z433" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление неполного пакета необходимых документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z434" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z434" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление недостоверности представленных документов и (или) данных (сведений), содержащихся в них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z435" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z435" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. При соответствии моряка требованиям настоящих Правил, в сроки указанные в пункте 98 Правил, в реестр профессиональных дипломов, подтверждений профессиональных дипломов, льготных разрешений вносится информация о выдаче льготного разрешения и выдается льготное разрешение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14817,2424 +15151,123 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z722" w:id="315"/>
+    <w:bookmarkStart w:name="z722" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выдачу профессионального диплома</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z724" w:id="316"/>
+    <w:bookmarkStart w:name="z724" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заявление на выдачу профессионального диплома (нужное отметить):</w:t>
-      </w:r>
-[...2299 lines deleted...]
-      1-1.Заявление на подтверждение профессионального диплома:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17286,109 +15319,2256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Свидетельство подготовки специалистов морского транспорта для грузовых операций на нефтяных танкерах, химовозах или газовозах (капитаны и лица командного состава)</w:t>
+вахтенный помощник капитана судна валовой вместимости 500 регистровых тонн или более</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+ПДНВ Правило II/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+старший помощник капитана судна валовой вместимости от 500 до 3000 регистровых тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+старший помощник капитана судна валовой вместимости 3000 регистровых тонн или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капитан судна валовой вместимости от 500 до 3000 регистровых тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-ПДНВ Правило V/1 </w:t>
+ капитан судна валовой вместимости 3000 регистровых тонн или более </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вахтенный помощник капитана судна прибрежного плавания валовой вместимости менее 500 регистровых тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капитан судна прибрежного плавания валовой вместимости менее 500 регистровых тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вахтенный механик судна с главной двигательной установкой мощностью 750 кВт или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+второй механик судна с главной двигательной установкой мощностью от 750 до 3000 кВт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+второй механик судна с главной двигательной установкой мощностью 3000 кВт или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+старший механик судна с главной двигательной установкой мощностью от 750 до 3000 кВт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ старший механик судна с главной двигательной установкой мощностью 3000 кВт или более </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электромеханик судна с главной двигательной установкой мощностью 750 кВт или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+радиооператор ГМССБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило IV/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ радиооператор ГМССБ ограниченного района плавания </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило IV/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+матрос в составе навигационной вахты на судне валовой вместимости 500 регистровых тонн или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+матрос первого класса на судне валовой вместимости 500 регистровых тонн или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+моторист в составе машинной вахты на судне с главной двигательной установкой мощностью 750 кВт или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+моторист первого класса на судне с главной двигательной установкой мощностью 750 кВт или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+электрик судна с главной двигательной установкой мощностью 750 кВт или более </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z726" w:id="318"/>
-[...15 lines deleted...]
-      2. Данные заявителя:</w:t>
+    <w:bookmarkStart w:name="z725" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1.Заявление на подтверждение профессионального диплома:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17404,3276 +17584,3430 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия</w:t>
-[...40 lines deleted...]
-        </w:trPr>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Имя</w:t>
-[...40 lines deleted...]
-        </w:trPr>
+Свидетельство подготовки специалистов морского транспорта для грузовых операций на нефтяных танкерах, химовозах или газовозах (капитаны и лица командного состава)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...442 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Телефон </w:t>
-[...359 lines deleted...]
- Орган и дата выдачи </w:t>
+ПДНВ Правило V/1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...124 lines deleted...]
-                                                 _____________________________________</w:t>
+    <w:bookmarkStart w:name="z726" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Данные заявителя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="321"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z475" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...103 lines deleted...]
-            </w:r>
+Фамилия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z476" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-☐</w:t>
-[...73 lines deleted...]
-            </w:r>
+Имя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z477" w:id="324"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-☐</w:t>
-[...73 lines deleted...]
-            </w:r>
+Дата рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z478" w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-☐</w:t>
-[...73 lines deleted...]
-            </w:r>
+Место рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z479" w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-☐</w:t>
-[...73 lines deleted...]
-            </w:r>
+Гражданство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z480" w:id="327"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-☐</w:t>
-[...73 lines deleted...]
-            </w:r>
+Домашний адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z481" w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-☐</w:t>
-[...73 lines deleted...]
-            </w:r>
+Организация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z482" w:id="329"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-☐</w:t>
-[...73 lines deleted...]
-            </w:r>
+E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z483" w:id="330"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...74 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Телефон </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z484" w:id="331"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-☐</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="331"/>
+Номер документа, удостоверяющего личность</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-второй механик судна с главной двигательной установкой мощностью 3000 кВт или более</w:t>
-[...35 lines deleted...]
-ПДНВ Правило III/2</w:t>
+Орган и дата выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z485" w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-☐</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="332"/>
+Номер мореходной книжки</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-старший механик судна с главной двигательной установкой мощностью от 750 до 3000 кВт</w:t>
-[...35 lines deleted...]
-ПДНВ Правило III/3</w:t>
+Орган и дата выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z486" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-☐</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="333"/>
+Номер удостоверения личности моряка РК или паспорта моряка</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-старший механик судна с главной двигательной установкой мощностью 3000 кВт или более </w:t>
-[...35 lines deleted...]
-ПДНВ Правило III/2</w:t>
+ Орган и дата выдачи </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t>к Правилам дипломирования моряков</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...188 lines deleted...]
-ПДНВ Правило IV/2</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z490" w:id="337"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z472" w:id="320"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                 _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z473" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   Заявление на выдачу подтверждения профессионального диплома</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z474" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             1. Заявление на выдачу подтверждения, удостоверяющего признание иностранного профессионального диплома (нужное отметить):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z491" w:id="338"/>
+          <w:bookmarkStart w:name="z475" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="338"/>
+          <w:bookmarkEnd w:id="323"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Свидетельство подготовки специалистов морского транспорта для грузовых операций на нефтяных танкерах, химовозах или газовозах (капитаны и лица командного состава)</w:t>
+              <w:t>вахтенный помощник капитана судна валовой вместимости 500 регистровых тонн или более</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ПДНВ </w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>ПДНВ Правило II/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z476" w:id="324"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="324"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+старший помощник капитана судна валовой вместимости от 500 до 3000 регистровых тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z477" w:id="325"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="325"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+старший помощник капитана судна валовой вместимости 3000 регистровых тонн или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z478" w:id="326"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="326"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капитан судна валовой вместимости от 500 до 3000 регистровых тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z479" w:id="327"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="327"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+капитан судна валовой вместимости 3000 регистровых тонн или более </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z480" w:id="328"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="328"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вахтенный помощник капитана судна прибрежного плавания валовой вместимости менее 500 регистровых тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z481" w:id="329"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="329"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капитан судна прибрежного плавания валовой вместимости менее 500 регистровых тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило II/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z482" w:id="330"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="330"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вахтенный механик судна с главной двигательной установкой мощностью 750 кВт или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z483" w:id="331"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="331"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+второй механик судна с главной двигательной установкой мощностью от 750 до 3000 кВт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z484" w:id="332"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="332"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+второй механик судна с главной двигательной установкой мощностью 3000 кВт или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z485" w:id="333"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="333"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+старший механик судна с главной двигательной установкой мощностью от 750 до 3000 кВт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z486" w:id="334"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="334"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+старший механик судна с главной двигательной установкой мощностью 3000 кВт или более </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z487" w:id="335"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="335"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электромеханик судна с главной двигательной установкой мощностью 750 кВт или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило III/6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z488" w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="336"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+радиооператор ГМССБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило IV/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z489" w:id="337"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+радиооператор ГМССБ ограниченного района плавания </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПДНВ Правило IV/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z490" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             1-1. Заявление на подтверждение профессионального диплома:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z491" w:id="339"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="339"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Свидетельство подготовки специалистов морского транспорта для грузовых операций на нефтяных танкерах, химовозах или газовозах (капитаны и лица командного состава)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПДНВ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Правило V/1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z492" w:id="339"/>
+    <w:bookmarkStart w:name="z492" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              2. Данные заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkEnd w:id="340"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z493" w:id="340"/>
+          <w:bookmarkStart w:name="z493" w:id="341"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="340"/>
+          <w:bookmarkEnd w:id="341"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20686,70 +21020,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z494" w:id="341"/>
+          <w:bookmarkStart w:name="z494" w:id="342"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имя</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="341"/>
+          <w:bookmarkEnd w:id="342"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20762,70 +21096,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z495" w:id="342"/>
+          <w:bookmarkStart w:name="z495" w:id="343"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="342"/>
+          <w:bookmarkEnd w:id="343"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20838,70 +21172,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z496" w:id="343"/>
+          <w:bookmarkStart w:name="z496" w:id="344"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место рождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="343"/>
+          <w:bookmarkEnd w:id="344"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20914,70 +21248,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z497" w:id="344"/>
+          <w:bookmarkStart w:name="z497" w:id="345"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Гражданство </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="344"/>
+          <w:bookmarkEnd w:id="345"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20990,70 +21324,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z498" w:id="345"/>
+          <w:bookmarkStart w:name="z498" w:id="346"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Домашний адрес</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="345"/>
+          <w:bookmarkEnd w:id="346"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21066,70 +21400,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z499" w:id="346"/>
+          <w:bookmarkStart w:name="z499" w:id="347"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="346"/>
+          <w:bookmarkEnd w:id="347"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21142,70 +21476,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z500" w:id="347"/>
+          <w:bookmarkStart w:name="z500" w:id="348"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 E-mail</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="347"/>
+          <w:bookmarkEnd w:id="348"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21218,70 +21552,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z501" w:id="348"/>
+          <w:bookmarkStart w:name="z501" w:id="349"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Телефон </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="348"/>
+          <w:bookmarkEnd w:id="349"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21294,70 +21628,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z502" w:id="349"/>
+          <w:bookmarkStart w:name="z502" w:id="350"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер документа, удостоверяющего личность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="349"/>
+          <w:bookmarkEnd w:id="350"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21437,70 +21771,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z503" w:id="350"/>
+          <w:bookmarkStart w:name="z503" w:id="351"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер мореходной книжки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="350"/>
+          <w:bookmarkEnd w:id="351"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21580,70 +21914,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z504" w:id="351"/>
+          <w:bookmarkStart w:name="z504" w:id="352"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер удостоверения личности моряка РК или паспорта моряка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="351"/>
+          <w:bookmarkEnd w:id="352"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21721,144 +22055,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z505" w:id="352"/>
+    <w:bookmarkStart w:name="z505" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              3. Сведения о плавательном стаже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkEnd w:id="353"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z506" w:id="353"/>
+          <w:bookmarkStart w:name="z506" w:id="354"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Название судна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="353"/>
+          <w:bookmarkEnd w:id="354"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22969,208 +23303,208 @@
               <w:t>к Правилам дипломирования моряков</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z512" w:id="354"/>
+      <w:bookmarkStart w:name="z512" w:id="355"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z513" w:id="355"/>
+    <w:bookmarkStart w:name="z513" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          Заявление на выдачу льготного разрешения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z514" w:id="356"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z514" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Сведения о судне и судоходной компании: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="357"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z515" w:id="357"/>
+          <w:bookmarkStart w:name="z515" w:id="358"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Название судоходной компании</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="357"/>
+          <w:bookmarkEnd w:id="358"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23182,70 +23516,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z516" w:id="358"/>
+          <w:bookmarkStart w:name="z516" w:id="359"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Название судна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="358"/>
+          <w:bookmarkEnd w:id="359"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23257,70 +23591,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z517" w:id="359"/>
+          <w:bookmarkStart w:name="z517" w:id="360"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер ИМО судна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="359"/>
+          <w:bookmarkEnd w:id="360"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23332,70 +23666,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z518" w:id="360"/>
+          <w:bookmarkStart w:name="z518" w:id="361"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Валовая вместимость судна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="360"/>
+          <w:bookmarkEnd w:id="361"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23407,70 +23741,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z519" w:id="361"/>
+          <w:bookmarkStart w:name="z519" w:id="362"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мощность двигательной установки (кВт)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="361"/>
+          <w:bookmarkEnd w:id="362"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23482,70 +23816,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z520" w:id="362"/>
+          <w:bookmarkStart w:name="z520" w:id="363"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тип судна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="362"/>
+          <w:bookmarkEnd w:id="363"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23557,70 +23891,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z521" w:id="363"/>
+          <w:bookmarkStart w:name="z521" w:id="364"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порт отправления</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="363"/>
+          <w:bookmarkEnd w:id="364"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23632,70 +23966,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z522" w:id="364"/>
+          <w:bookmarkStart w:name="z522" w:id="365"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порт прибытия</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="364"/>
+          <w:bookmarkEnd w:id="365"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23707,198 +24041,198 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z523" w:id="365"/>
+          <w:bookmarkStart w:name="z523" w:id="366"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тип груза</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="365"/>
+          <w:bookmarkEnd w:id="366"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z524" w:id="366"/>
+    <w:bookmarkStart w:name="z524" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              2. Предыдущие заявления и льготные разрешения, выданные судоходной компании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="367"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z525" w:id="367"/>
+          <w:bookmarkStart w:name="z525" w:id="368"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ и дата заявления</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="367"/>
+          <w:bookmarkEnd w:id="368"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24702,142 +25036,142 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z530" w:id="368"/>
+    <w:bookmarkStart w:name="z530" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              3. Данные моряка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkEnd w:id="369"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z531" w:id="369"/>
+          <w:bookmarkStart w:name="z531" w:id="370"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="369"/>
+          <w:bookmarkEnd w:id="370"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24850,70 +25184,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z532" w:id="370"/>
+          <w:bookmarkStart w:name="z532" w:id="371"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имя</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="370"/>
+          <w:bookmarkEnd w:id="371"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24926,70 +25260,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z533" w:id="371"/>
+          <w:bookmarkStart w:name="z533" w:id="372"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="371"/>
+          <w:bookmarkEnd w:id="372"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25002,70 +25336,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z534" w:id="372"/>
+          <w:bookmarkStart w:name="z534" w:id="373"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место рождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="372"/>
+          <w:bookmarkEnd w:id="373"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25078,70 +25412,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z535" w:id="373"/>
+          <w:bookmarkStart w:name="z535" w:id="374"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Гражданство </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="373"/>
+          <w:bookmarkEnd w:id="374"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25154,70 +25488,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z536" w:id="374"/>
+          <w:bookmarkStart w:name="z536" w:id="375"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Домашний адрес</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="374"/>
+          <w:bookmarkEnd w:id="375"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25230,70 +25564,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z537" w:id="375"/>
+          <w:bookmarkStart w:name="z537" w:id="376"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="375"/>
+          <w:bookmarkEnd w:id="376"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25306,70 +25640,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z538" w:id="376"/>
+          <w:bookmarkStart w:name="z538" w:id="377"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 E-mail</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="376"/>
+          <w:bookmarkEnd w:id="377"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25382,70 +25716,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z539" w:id="377"/>
+          <w:bookmarkStart w:name="z539" w:id="378"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Телефон </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="377"/>
+          <w:bookmarkEnd w:id="378"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25458,70 +25792,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z540" w:id="378"/>
+          <w:bookmarkStart w:name="z540" w:id="379"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер документа, удостоверяющего личность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="378"/>
+          <w:bookmarkEnd w:id="379"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25601,70 +25935,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z541" w:id="379"/>
+          <w:bookmarkStart w:name="z541" w:id="380"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер мореходной книжки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="379"/>
+          <w:bookmarkEnd w:id="380"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25744,70 +26078,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z542" w:id="380"/>
+          <w:bookmarkStart w:name="z542" w:id="381"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер удостоверения личности моряка РК или паспорта моряка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="380"/>
+          <w:bookmarkEnd w:id="381"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25905,70 +26239,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z543" w:id="381"/>
+          <w:bookmarkStart w:name="z543" w:id="382"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профессиональный диплом (№, дата выдачи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="381"/>
+          <w:bookmarkEnd w:id="382"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25981,70 +26315,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z544" w:id="382"/>
+          <w:bookmarkStart w:name="z544" w:id="383"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профессиональный диплом радиооператора ГМССБ (только для помощника капитана) (№, дата выдачи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="382"/>
+          <w:bookmarkEnd w:id="383"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26057,70 +26391,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z545" w:id="383"/>
+          <w:bookmarkStart w:name="z545" w:id="384"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медицинское заключение (№, дата выдачи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="383"/>
+          <w:bookmarkEnd w:id="384"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26133,70 +26467,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z546" w:id="384"/>
+          <w:bookmarkStart w:name="z546" w:id="385"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата начала работы на судне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="384"/>
+          <w:bookmarkEnd w:id="385"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26209,200 +26543,200 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z547" w:id="385"/>
+          <w:bookmarkStart w:name="z547" w:id="386"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Характеристика от судоходной компании </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="385"/>
+          <w:bookmarkEnd w:id="386"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z548" w:id="386"/>
+    <w:bookmarkStart w:name="z548" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              4. Сведения о плавательном стаже моряка (за последние 2 года)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="387"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z549" w:id="387"/>
+          <w:bookmarkStart w:name="z549" w:id="388"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Название судна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="387"/>
+          <w:bookmarkEnd w:id="388"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27380,140 +27714,140 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z554" w:id="388"/>
+    <w:bookmarkStart w:name="z554" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              5. Льготное разрешение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkEnd w:id="389"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z555" w:id="389"/>
+          <w:bookmarkStart w:name="z555" w:id="390"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>На должность:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="389"/>
+          <w:bookmarkEnd w:id="390"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27525,70 +27859,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z556" w:id="390"/>
+          <w:bookmarkStart w:name="z556" w:id="391"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Запрашиваемый период:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="390"/>
+          <w:bookmarkEnd w:id="391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27600,70 +27934,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z557" w:id="391"/>
+          <w:bookmarkStart w:name="z557" w:id="392"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причина подачи заявления:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="391"/>
+          <w:bookmarkEnd w:id="392"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27675,70 +28009,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z558" w:id="392"/>
+          <w:bookmarkStart w:name="z558" w:id="393"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меры, принятые для подготовки моряка и дата начала работы на судне:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="392"/>
+          <w:bookmarkEnd w:id="393"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27750,125 +28084,125 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z559" w:id="393"/>
+          <w:bookmarkStart w:name="z559" w:id="394"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иная информация:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="393"/>
+          <w:bookmarkEnd w:id="394"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z560" w:id="394"/>
+      <w:bookmarkStart w:name="z560" w:id="395"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkEnd w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     Должность и фамилия уполномоченного лица </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27942,55 +28276,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>