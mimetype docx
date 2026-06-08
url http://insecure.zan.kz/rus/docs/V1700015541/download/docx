--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="868a404" w14:textId="868a404">
+    <w:p w14:paraId="aac680c" w14:textId="aac680c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,62 +107,148 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136. Зарегистрировано в Министерстве юстиции Республики Казахстан 24 августа 2017 года № 15541.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Постановление утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 91 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11492,55 +11578,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>