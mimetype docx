--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aac680c" w14:textId="aac680c">
+    <w:p w14:paraId="976792f" w14:textId="976792f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1359,186 +1359,182 @@
         <w:t>
       1) процедуры и срок рассмотрения заявления о предоставлении банковской услуги по каждому виду банковской услуги (при необходимости подачи заявления);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) процедуры взаимодействия с клиентом при оказании банковских услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z234" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) порядок предоставления услуг лицам с инвалидностью и маломобильным группам населения с учетом требований национального стандарта по доступности отделений финансовых организаций по предоставлению услуг лицам с инвалидностью и другим маломобильным группам населения, а также особенности предоставления услуг лицам с инвалидностью и маломобильным группам населения с участием доверенного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со 02.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 2. Порядок раскрытия банком информации о предоставляемых банковских услугах и консультирования клиентов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Банк размещает в филиалах (их помещениях), при отсутствии филиалов - в центральном офисе (в месте, доступном для обозрения и ознакомления) и на своем интернет-ресурсе актуальную информацию о ставках и тарифах за банковские услуги, в том числе тарифы по платежам и (или) переводам денег, с указанием сведений о датах утверждения и внесения изменений в действующие ставки и тарифы, номеров внутренних документов и органа, их утвердившего (принявшего).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1557,70 +1553,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.12.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="27"/>
+    <w:bookmarkStart w:name="z226" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. На своем интернет-ресурсе банк обеспечивает размещение калькулятора для расчета ежемесячных платежей по банковскому займу с использованием методов дифференцированных и аннуитетных платежей, а также дополнительных методов погашения займа в соответствии с внутренними правилами банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1639,51 +1635,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Распространение рекламы о банковских услугах осуществляется в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1698,151 +1694,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О рекламе" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона о банках</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе следующими требованиями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z153" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z153" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реклама является достоверной, распознаваемой без специальных знаний или применения специальных средств непосредственно в момент ее представления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z154" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z154" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в рекламе, за исключением рекламы на радио, указываются номер лицензии банка и наименование органа, выдавшего лицензию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z155" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z155" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ставки вознаграждения в достоверном, годовом, эффективном, сопоставимом исчислении (реальная стоимость) указываются в рекламе банковских займов и вкладов (за исключением межбанковских), в случае указания размера вознаграждения по банковским займам и вкладам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z156" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z156" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер вознаграждения и годовой эффективной ставки вознаграждения указывается с учетом верхнего и нижнего диапазона по каждому виду банковского займа и вклада;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z157" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z157" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реклама банковских займов, за исключением рекламы, размещаемой на радио и телевидении, обеспечивается сопровождающим сообщением об ответственности заемщика – физического лица в случае невыполнения обязательств по договору банковского займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В сообщении указываются сведения о правах банка по:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1969,330 +1965,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При предоставлении банковской услуги банк:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z159" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z159" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) до заключения договора о предоставлении банковской услуги предоставляет клиенту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z160" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z160" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию о ставках и тарифах, сроках принятия решения по заявлению о предоставлении банковской услуги (при необходимости подачи заявления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z161" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z161" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию об условиях предоставления банковской услуги и перечень необходимых документов для заключения договора о предоставлении банковской услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z162" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z162" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию об ответственности и возможных рисках клиента в случае невыполнения обязательств по договору о предоставлении банковской услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z163" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z163" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       консультации по возникшим у клиента вопросам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z164" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z164" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по желанию клиента - проект договора о предоставлении банковской услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z165" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z165" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию о предоставлении банковской услуги с условием получения дополнительной финансовой услуги и об иных договорах, которые будут заключены клиентом в связи с получением дополнительной финансовой услуги, включая сведения о наличии дополнительных расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z166" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z166" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию о возможности клиента согласиться с получением банковской услуги (беззалоговый потребительский заем) с условием получения дополнительной финансовой услуги либо без дополнительной финансовой услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z167" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z167" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в установленные правилами банка об общих условиях проведения операций сроки рассматривает заявление клиента о предоставлении банковской услуги (при необходимости подачи заявления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z168" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z168" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) до заключения договора о предоставлении банковской услуги предоставляет клиенту необходимое время на ознакомление с его условиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z169" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z169" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информирует клиента о его праве обращения при возникновении спорных ситуаций по получаемой банковской услуге в банк, к банковскому омбудсману, в уполномоченный орган или в суд. В этих целях клиенту представляется информация о месте нахождения, почтовом, электронном адресах и интернет - ресурсах банка, банковского омбудсмана и уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z170" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z170" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивает конфиденциальность предоставленной клиентом информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z171" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z171" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) до заключения договора банковского займа с физическим лицом банк информирует физическое лицо вне зависимости от способа его обращения за получением банковского займа о размере ставки вознаграждения (в годовых процентах либо в фиксированной сумме), размере ставки вознаграждения в достоверном годовом эффективном сопоставимом исчислении, а также сумме переплаты по банковскому займу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2311,340 +2307,340 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="48"/>
+    <w:bookmarkStart w:name="z46" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 3. Предоставление банковских займов и работа с неплатежеспособными клиентами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z47" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z47" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Банк до заключения договора банковского займа, помимо сведений и документов, предусмотренных подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, представляет клиенту в устной форме следующую информацию по банковским займам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z48" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z48" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок предоставления банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z49" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z49" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предельную сумму и валюту банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z50" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z50" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вид ставки вознаграждения: фиксированная или плавающая, порядок расчета в случае, если ставка вознаграждения является плавающей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z51" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z51" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размер ставки вознаграждения в годовых процентах и ее размер в достоверном, годовом, эффективном, сопоставимом исчислении (реальную стоимость) на дату обращения клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z52" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z52" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) исчерпывающий перечень и размеры комиссий, тарифов и иных расходов, связанных с получением и обслуживанием (погашением) банковского займа, в пользу банка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z53" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z53" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ответственность и риски клиента в случае невыполнения обязательств по договору банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z54" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z54" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ответственность залогодателя, гаранта, поручителя и иного лица, являющегося стороной договора об обеспечении займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z147" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z147" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1. В случае если банк предлагает клиенту за отдельную плату дополнительную финансовую услугу (услугу, оказываемую банком и (или) третьими лицами) банк, до заключения договора банковского займа получает согласие клиента на оказание ему такой услуги, в том числе на заключение иных договоров, связанных с получением дополнительной финансовой услуги и оформляет соответствующее заявление о предоставлении дополнительной финансовой услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z148" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z148" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В заявлении о предоставлении дополнительной финансовой услуги указывается информация о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z149" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z149" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содержании дополнительной финансовой услуги (услуг), стоимость предлагаемой за отдельную плату дополнительной финансовой услуги (услуг) банка и (или) третьего лица и возможность клиента согласиться или отказаться от оказания ему за отдельную плату такой дополнительной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z150" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z150" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возможности клиента согласиться или отказаться от включения дополнительных расходов, возникающих при предоставлении ему дополнительной финансовой услуги, непосредственно связанных с получением и обслуживанием банковского займа, в сумму банковского займа, либо самостоятельно оплатить их.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2663,70 +2659,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2022).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="61"/>
+    <w:bookmarkStart w:name="z151" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-2. В случае если клиент при заключении договора банковского займа выбирает дополнительную финансовую услугу в виде услуги страхования жизни и (или) от несчастных случаев (на случай болезни), банк, при отсутствии у клиента предложений по услугам выбранной им страховой организации, предлагает услуги не менее трех страховых организаций с указанием применяемых ими тарифов и условий страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласие клиента с каждым условием фиксируется письменно и подтверждается его подписью.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2763,90 +2759,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2022).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="62"/>
+    <w:bookmarkStart w:name="z152" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-3. До принятия решения о предоставлении банковского займа банк осуществляет мероприятия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 23 декабря 2019 года № 248 "Об утверждении Правил заключения договора банковского займа, в том числе требований к содержанию, оформлению, обязательным условиям договора банковского займа, форм графика погашения займа и памятки для заемщика - физического лица", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 19774.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2885,250 +2881,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="63"/>
+    <w:bookmarkStart w:name="z195" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-4. Банк до заключения договора банковского займа посредством Интернет вносит данные об абонентском номере устройства сотовой связи клиента, направляет на указанный номер одноразовый пароль и проводит биометрическую идентификацию клиента посредством использования услуг Центра обмена идентификационными данными или с использованием биометрических данных, полученных посредством устройств банка, и представляет клиенту, помимо сведений и документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 7 Правил, следующую информацию по банковскому займу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z213" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z213" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок предоставления банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z214" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z214" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предельную сумму и валюту банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z215" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z215" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вид ставки вознаграждения: фиксированная или плавающая, порядок расчета в случае, если ставка вознаграждения является плавающей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z216" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z216" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размер ставки вознаграждения в годовых процентах и ее размер в достоверном, годовом, эффективном, сопоставимом исчислении (реальную стоимость) на дату обращения клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z217" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z217" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) исчерпывающий перечень и размеры комиссий, тарифов и иных расходов, связанных с получением и обслуживанием (погашением) банковского займа, в пользу банка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z218" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z218" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ответственность и риски клиента в случае невыполнения обязательств по договору банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z219" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z219" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ответственность залогодателя, гаранта, поручителя и иного лица, являющегося стороной договора об обеспечении займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z220" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z220" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требование о проведении биометрической идентификации клиента, предусмотренное частью первой настоящего пункта, не распространяется в случае заключения посредством Интернет договора банковского займа, предусматривающего использование платежной карточки для осуществления платежей и (или) переводов денег в пределах суммы выданного банковского займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3167,70 +3163,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="72"/>
+    <w:bookmarkStart w:name="z204" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-5. В целях выявления признаков мошенничества банк обеспечивает хранение материалов заключения договора банковского займа посредством Интернет (время проведения операций, данные об информационных системах, полученные в ходе идентификации, данные о совершенных транзакциях, направленные клиенту уведомления (SMS, push-уведомления, звонки из колл-центра) не менее пяти лет после прекращения обязательств сторон по договору банковского займа посредством Интернет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3249,70 +3245,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="73"/>
+    <w:bookmarkStart w:name="z205" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-6. При биометрической идентификации клиента обеспечивается защита от использования статичного изображения или видеозаписи для подделки биометрических данных клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3351,130 +3347,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="74"/>
+    <w:bookmarkStart w:name="z206" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-7. В случае выявления банком незаконного распространения персональных данных клиента банк реализует дополнительные меры безопасности, включая, но не ограничиваясь:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z222" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z222" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) повторную биометрическую идентификацию клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z223" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z223" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверку принадлежности клиенту его абонентского номера путем сверки индивидуального идентификационного номера клиента с индивидуальным идентификационным номером владельца абонентского номера в базе данных оператора мобильной связи или получения информации о принадлежности клиенту данного абонентского номера путем сверки индивидуального идентификационного номера клиента в базе номеров мобильных телефонов клиентов посредством веб-портала "электронного правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z224" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z224" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверочный звонок на указанный клиентом абонентский номер устройства сотовой связи клиента с информированием клиента о похищении его персональных данных и рекомендацией по установлению клиентом добровольного запрета на оформление кредитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3513,230 +3509,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="78"/>
+    <w:bookmarkStart w:name="z55" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Банк в срок до 3 (трех) рабочих дней со дня принятия соответствующего решения информирует клиента о выдаче либо об отказе в выдаче банковского займа с указанием причин отказа, способом, предусмотренным Положением банка о порядке работы с клиентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z56" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z56" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В период обслуживания договора банковского займа банк по запросу клиента (заемщика) или залогодателя (с соблюдением требований к разглашению банковской тайны, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о банках) в течение 3 (трех) рабочих дней со дня получения запроса представляет ему в письменной форме сведения о (об): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z57" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z57" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сумме денег, выплаченных банку; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z58" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z58" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размере просроченной задолженности (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z59" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z59" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) остатке долга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z60" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z60" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) размерах и сроках очередных платежей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z61" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z61" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лимите кредитования (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z62" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z62" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. По заявлению клиента после полного погашения задолженности по займу банк безвозмездно в срок не более 3 (трех) рабочих дней со дня получения заявления представляет в письменной форме справку об отсутствии задолженности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3755,131 +3751,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="86"/>
+    <w:bookmarkStart w:name="z63" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. По заявлению клиента банк представляет в срок не более 3 (трех) рабочих дней безвозмездно не чаще 1 (одного) раза в месяц информацию в письменной форме о распределении поступающих денег клиента (заемщика) в счет погашения задолженности по договору банковского займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z64" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z64" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. По заявлению клиента о частичном или полном досрочном возврате банку предоставленных по договору банковского займа денег банк безвозмездно в срок не более 3 (трех) рабочих дней в письменной форме сообщает ему размер причитающейся к возврату суммы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z65" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z65" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В случае, если предусмотрено договором банковского займа, банк на периодичной основе представляет клиенту сведения, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, способом, предусмотренным договором банковского займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z66" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z66" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Сведения, предусмотренные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3954,171 +3950,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, представляются с указанием суммы основного долга, вознаграждения, комиссии, неустойки и иных видов штрафных санкций, а также других подлежащих уплате сумм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z172" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z172" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15-1. При наличии просрочки исполнения обязательства по договору банковского займа банк уведомляет заемщика в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 36 Закона о банках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z173" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z173" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о наличии просроченной задолженности по принятым обязательствам, направляемое по месту жительства (нахождения) заемщика, указанному в договоре банковского займа или сообщенному заемщиком банку способом, предусмотренным договором банковского займа, оформляется в письменной форме согласно приложению 1 к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z174" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z174" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В уведомлении, направляемом посредством SMS-сообщения, push-уведомления или мобильного приложения, указывается информация, предусмотренная в подпункте 1) части первой пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о банках, а также ссылка на информацию, размещенную на интернет-ресурсе и (или) в мобильном приложении банка, предусмотренную в приложении 2 к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z175" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z175" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается оформление исламскими банками уведомлений в иной форме и сроки, с учетом заключенных договоров и особенностей исламского финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4137,130 +4133,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="94"/>
+    <w:bookmarkStart w:name="z176" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-2. Взаимодействие банка с заемщиком, имеющим просроченную задолженность, и (или) его представителем, и (или) третьим лицом, связанным обязательствами с кредитором в рамках договора банковского займа, осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z177" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z177" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в период с 8.00 до 21.00 часов в будние дни по месту жительства либо месту нахождения заемщика, либо месту регистрации заемщика, либо в помещении банка (филиала), не более трех раз в неделю и не более одного раза в будний день, если иное время, периодичность и день (выходной и (или) праздничный) не согласованы с заемщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z178" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z178" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не более трех раз в период с 8.00 до 21.00 часов в будние дни и не более двух раз в период с 9:00 до 19:00 в выходные и праздничные дни посредством телефонных переговоров по инициативе банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z179" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z179" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Взаимодействие банка с третьим лицом, не являющимся лицом, указанным в абзаце первом настоящего пункта, допускается в целях установления места нахождения и (или) контактных данных заемщика для урегулирования и (или) погашения просроченной задолженности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4441,90 +4437,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.10.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="98"/>
+    <w:bookmarkStart w:name="z71" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В случае обращения заемщика в банк с письменным заявлением о внесении изменений в условия договора, банк рассматривает предложенные условия изменения договора банковского займа в течение 15 (пятнадцати) календарных дней после дня получения письменного заявления заемщика и в письменной форме сообщает заемщику одно из решений, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 36 Закона о банках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предложения заемщика рассматриваются органом банка, уполномоченным на рассмотрение подобного рода заявлений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5019,246 +5015,246 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.10.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="99"/>
+    <w:bookmarkStart w:name="z75" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. В случае, если договором банковского займа предусмотрено право банка на передачу третьему лицу права (требования) по договору банковского займа (договор уступки права требования), банк: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z76" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z76" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) до заключения договора уступки права требования уведомляет заемщика (или его уполномоченного представителя) о возможности перехода прав (требований) третьему лицу, а также об обработке персональных данных заемщика в связи с такой уступкой способом, предусмотренным в договоре банковского займа либо не противоречащим законодательству Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z77" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z77" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уведомляет заемщика (или его уполномоченного представителя) о состоявшемся переходе права (требования) третьему лицу способом, предусмотренным в договоре банковского займа либо не противоречащим законодательству Республики Казахстан, в течение тридцати календарных дней со дня заключения договора уступки права требования с указанием назначения дальнейших платежей по погашению банковского займа третьему лицу (наименование и место нахождения лица, которому перешло право (требование) по договору банковского займа), полного объема переданных прав (требований), а также остатков просроченных и текущих сумм основного долга, вознаграждения, комиссий, неустойки (штрафа, пени) и других подлежащих уплате сумм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z78" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z78" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Заключение договоров банковского вклада и (или) банковского счета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 29.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="103"/>
+    <w:bookmarkStart w:name="z79" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. В заявлении или ином документе, подписываемом клиентом при заключении договора банковского вклада и (или) договора банковского счета, указывается перечень информации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z211" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z211" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом информация согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам указывается в заявлении или ином документе, подписываемом клиентом при заключении соответствующего договора, в том числе в электронном виде, начиная с первой (титульной, заглавной) страницы заявления или иного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5277,90 +5273,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению шести месяцев со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="105"/>
+    <w:bookmarkStart w:name="z88" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В случае изменения ставки вознаграждения в сторону ее уменьшения при продлении срока банковского вклада в соответствии с условиями договора банковского вклада без заключения дополнительного соглашения банк уведомляет клиента об уменьшении размера ставки вознаграждения способом, предусмотренным в договоре банковского вклада, до истечения срока банковского вклада.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z227" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z227" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-1. Банк изменяет в сторону увеличения тарифы по платежам и переводам физических лиц после уведомления клиента не менее чем за 3 (три) месяца до предполагаемой даты изменения тарифов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5379,126 +5375,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="107"/>
+    <w:bookmarkStart w:name="z89" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок и сроки рассмотрения банком обращений клиентов, возникающих в процессе предоставления банковских услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="108"/>
+    <w:bookmarkStart w:name="z90" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Рассмотрение банком обращений клиентов банка осуществляется в порядке, установленном Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5517,250 +5513,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении 10 календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="109"/>
+    <w:bookmarkStart w:name="z91" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Банк осуществляет работу со следующими обращениями клиентов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z92" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z92" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) письменными обращениями, поступившими нарочно, почтовой связью, на электронную почту и интернет-ресурс банка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z93" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z93" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) устными обращениями, поступившими по телефону и при непосредственном посещении клиентом банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z94" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z94" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Уполномоченные лица банка в центральном офисе и филиалах проводят личный прием физических лиц и представителей юридических лиц не реже 1 (одного) раза в месяц согласно графику приема, утвержденному Председателем Правления банка, директором филиала (в филиале).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z95" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z95" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием проводится по месту работы в установленные и доведенные до сведения физических и юридических лиц дни и часы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z96" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z96" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если обращение не может быть разрешено уполномоченным лицом банка во время приема, оно излагается клиентом в письменной форме, и с ним ведется работа как с письменным обращением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z97" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z97" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Письменные обращения клиентов регистрируются в журнале регистрации письменных обращений, содержащем реквизиты в соответствии с внутренними документами банка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z98" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z98" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Клиенту выдается документ, подтверждающий прием его письменного обращения на бумажном носителе, либо делается соответствующая отметка на копии обращения. Отказ в приеме обращений не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z99" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z99" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Обращения, поступающие через интернет-ресурс банка, регистрируются в порядке, предусмотренном внутренними документами банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z225" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z225" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-1. Обращения клиентов, поступающие через объекты информатизации банка, в том числе через мобильное приложение регистрируются в порядке, предусмотренном внутренними документами банка. Для этих целей в объектах информатизации, в том числе в мобильном приложении (при наличии) предусматривается легко идентифицируемый клиентом функционал для подачи жалобы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5779,150 +5775,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="119"/>
+    <w:bookmarkStart w:name="z100" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Обращения клиентов по телефону регистрируются. Запись телефонных разговоров с клиентом производится с его согласия при уведомлении об этом в начале разговора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z101" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z101" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Обращения, поступившие в банк в устной форме (по телефону или при личном посещении клиентом офиса банка), рассматриваются незамедлительно, и если есть такая возможность, то ответ на устное обращение клиента представляется сразу. В случае, если устное обращение не может быть разрешено незамедлительно, оно излагается клиентом в письменной форме, и с ним ведется работа как с письменным обращением. Клиент информируется о необходимых процедурах для получения ответа и о сроках рассмотрения таких обращений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z102" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z102" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Банк при рассмотрении обращения в случае недостаточности представленной информации запрашивает дополнительные документы и сведения у клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z228" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z228" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-1. Срок рассмотрения обращения клиента составляет не более 15 (пятнадцати) рабочих дней со дня поступления обращения в банк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z229" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z229" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости установления фактических обстоятельств срок рассмотрения обращения продлевается на 15 (пятнадцать) рабочих дней, имеющих значение для правильного рассмотрения обращений. Клиент извещается о продлении срока в течение 3 (трех) рабочих дней со дня принятия решения о продлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5941,150 +5937,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="124"/>
+    <w:bookmarkStart w:name="z103" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Банк обеспечивает объективное, всестороннее и своевременное рассмотрение обращений физических и юридических лиц, информирует клиентов о результатах рассмотрения их обращений и принятых мерах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z104" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z104" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Письменный ответ клиенту о результатах рассмотрения обращения дается на казахском языке или на языке обращения и содержит обоснованные и мотивированные доводы на каждые изложенные клиентом просьбу, требование, ходатайство, рекомендацию и иной вопрос со ссылкой на соответствующие нормы законодательства Республики Казахстан, внутренних документов банка, договоров, имеющих отношение к рассматриваемому вопросу, а также на фактические обстоятельства рассматриваемого вопроса с разъяснением права клиента на обжалование принятого решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z105" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z105" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда обращение клиента поступило в родительский и (или) дочерний банк (банки), осуществившие одновременную передачу активов и обязательств между родительским банком и дочерним банком, ответ клиенту подготавливается и направляется банком, который получил в результате такой передачи соответствующий актив или обязательство, в связи с которым поступило обращение клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z106" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z106" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В случае обоснованности и правомерности обращения клиента банк принимает решение об устранении нарушения и восстановлении прав и законных интересов клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z107" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z107" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Ответ на письменное обращение подписывается уполномоченным лицом банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается использование средств факсимильного копирования подписи или иного способа, предусмотренного внутренними нормативными документами банка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6139,70 +6135,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="129"/>
+    <w:bookmarkStart w:name="z108" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Передача клиенту ответа на письменное обращение производится способом, предусмотренным договором банковских услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответ считается доставленным, если он направлен клиенту:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6347,130 +6343,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="130"/>
+    <w:bookmarkStart w:name="z109" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Функции анализа и контроля за рассмотрением обращений возлагаются на подразделение банка, определенное в соответствии с внутренними документами банка, и включают: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z110" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z110" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анализ и обобщение обращений клиентов банка для выявления и устранения причин, которые явились основанием соответствующего обращения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z111" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z111" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработку рекомендаций для банка по улучшению организации работы с обращениями клиентов банков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z112" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z112" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) внесение руководству банка по результатам рассмотрения обращений клиентов банка предложений о необходимых мерах по устранению выявленных нарушений в отношении всех потребителей данной финансовой услуги и превентивных мерах для недопущения таких нарушений в деятельности банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6744,138 +6740,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата формирования уведомления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(день, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="134"/>
+    <w:bookmarkStart w:name="z181" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о наличии просроченной задолженности по принятым обязательствам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 29.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z182" w:id="135"/>
+      <w:bookmarkStart w:name="z182" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим ________________________________________________ (далее – Банк)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>уведомляет Вас о наличии просроченной задолженности и необходимости внесения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8211,68 +8207,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата формирования уведомления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(день, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="136"/>
+    <w:bookmarkStart w:name="z185" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация, размещенная на интернет-ресурсе и (или) в мобильном приложении банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 29.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8363,110 +8359,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       При этом в течение пятнадцати календарных дней после дня получения заявления заемщика - физического лица, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 36 Закона о банках, Банк рассматривает предложенные заемщиком - физическим лицом изменения в условия Договора и в письменной форме либо способом, предусмотренным Договором, сообщает заемщику - физическому лицу о (об):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="137"/>
+    <w:bookmarkStart w:name="z186" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласии с предложенными изменениями в условия Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z187" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z187" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своих предложениях по изменению условий Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z188" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z188" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отказе в изменении условий Договора с указанием мотивированного обоснования причин такого отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае получения решения Банка об отказе в изменении условий Договора или при недостижении взаимоприемлемого решения об изменении условий Договора, заемщик - физическое лицо в течение 15 (пятнадцати) календарных дней с даты получения решения Банка вправе обратиться в Агентство Республики Казахстан по регулированию и развитию финансового рынка с одновременным уведомлением Банка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8597,190 +8593,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 36-1 Закона о банках, обратиться с иском в суд о взыскании суммы долга по Договору, а также обратить взыскание на заложенное имущество во внесудебном порядке, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об ипотеке недвижимого имущества", либо в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="140"/>
+    <w:bookmarkStart w:name="z230" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк принимает решение о согласии с предложенными изменениями в условия договора банковского займа на срок не менее трех месяцев без требования выплаты комиссий и иных платежей по договору банковского займа при подаче заявления о внесении изменений в условия договора банковского займа, предусмотренных подпунктом 1-1) и (или) подпунктом 3) части первой пункта 1-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о банках, заемщиком – физическим лицом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z231" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z231" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) относящимся к социально уязвимым слоям населения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z232" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z232" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пострадавшим в результате обстоятельств, послуживших основанием для введения чрезвычайного положения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z233" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z233" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Решение о согласии с предложенными изменениями в условия договора банковского займа, заключенного с заемщиком – физическим лицом, указанным в подпункте 1) части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 36 Закона о банках, принимается при условии снижения среднемесячного дохода заемщика, рассчитанного за два месяца, предшествующие месяцу обращения заемщика с заявлением, более чем на тридцать процентов по сравнению со среднемесячным доходом заемщика, рассчитанным за двенадцать месяцев, предшествующих месяцу обращения заемщика с заявлением либо назначения адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8937,68 +8933,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>возникающих в процессе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предоставления банковских услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="144"/>
+    <w:bookmarkStart w:name="z190" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень информации для включения в форму заявления или иного документа, подписываемого клиентом при заключении договора банковского счета и (или) договора банковского вклада, в том числе в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 29.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11449,184 +11445,184 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="145"/>
+    <w:bookmarkStart w:name="z191" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z192" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z192" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В случае оформления заявления или иного документа на бумажном носителе, текст печатается на листах формата A4, размером шрифта не менее двенадцати, с обычным меж буквенным, одинарным межстрочными интервалами и применением абзацных отступов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z193" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z193" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Условия договора банковского вклада и (или) договора банковского счета соответствуют условиям привлечения денег физических лиц во вклады соответствующего вида или ведения банковских счетов, раскрываемым банками в местах оказания банковских услуг, а также на их официальных сайтах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z194" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z194" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае оформления заявления или иного документа, подписываемого клиентом с использованием программного обеспечения дистанционного оказания услуг банка, при заключении соответствующего договора, допускается отображение информации согласно Приложению 3 к Правилам в объеме более одного экрана мобильного приложения, оборудования или иного устройства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11952,31 +11948,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>