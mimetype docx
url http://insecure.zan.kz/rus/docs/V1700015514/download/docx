--- v0 (2025-10-03)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a33f91" w14:textId="0a33f91">
+    <w:p w14:paraId="ba862d0" w14:textId="ba862d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -486,74 +486,72 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполняющий обязанности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министра образования и науки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -570,2288 +568,3392 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Б. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Асылова</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "СОГЛАСОВАН" </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министр юстиции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________М. Бекетаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 июля 2017 года </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министр труда и социальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>защиты населения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________Т. Дуйсенова</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24 июля 2017 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министр внутренних дел</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________К. Касымов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 июля 2017 года </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполняющего обязанности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра образования и науки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 11 июля 2017 года № 324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z69" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила организации учета детей дошкольного и школьного возраста до получения ими среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила организации учета детей дошкольного и школьного возраста до получения ими среднего образования (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 71)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581 и определяют порядок организации учета детей дошкольного и школьного возраста до получения ими среднего образования, проживающих на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...83 lines deleted...]
-      "СОГЛАСОВАН"</w:t>
+    <w:bookmarkStart w:name="z72" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...100 lines deleted...]
-      "СОГЛАСОВАН"</w:t>
+    <w:bookmarkStart w:name="z73" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не обучающийся - несовершеннолетний в возрасте от 6 до 18 лет, не зачисленный в организацию образования, реализующую общеобразовательные программы начального, основного среднего и общего среднего образования, технического и профессионального образования, но проживающий (постоянно или временно) на территории, обслуживания организации образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...83 lines deleted...]
-      Утверждены</w:t>
+    <w:bookmarkStart w:name="z74" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченный орган в области образования - центральный исполнительный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в области образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...84 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z75" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) территория обслуживания организации образования – территория, закрепленная за организацией образования по решению местных исполнительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z76" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) учет детей дошкольного и школьного возраста до получения ими среднего образования – организация учета детского населения, проживающих (постоянно или временно) или пребывающих на территории обслуживания независимо от наличия регистрации по месту жительства (пребывания) местными исполнительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z77" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации учета детей дошкольного и школьного возраста до получения ими среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z78" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Учету подлежат дети в возрасте от 0 до 18 лет, проживающие (постоянно или временно) или пребывающие на территории Республики Казахстан независимо от наличия (отсутствия) регистрации по месту жительства (пребывания).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 4 действует до 12.07.2026 приказом и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Учет детей осуществляется ежеквартально в марте, июне, сентябре и декабре месяцах каждого текущего года посредством выгрузки данных из единой информационной системы образования уполномоченного органа в области образования (далее - ЕИСО) и информационных систем государственных органов (далее - ИС ГО).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 5 действует до 12.07.2026 приказом и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Учет детей осуществляется путем создания и ведения единой базы данных детей от 0 до 18 лет на основе данных ЕИСО и ИС ГО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z82" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Органами управления образованием местных исполнительных органов и организациями среднего образования, по сведениям единой базы данных детей от 0 до 18 лет отслеживается явка детей в организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z83" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органы управления образованием местных исполнительных органов к 15 октября каждого года направляют сведения в уполномоченный орган в области образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z84" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Итоги ежегодных учетов детей дошкольного и школьного возраста до получения ими среднего образования рассматриваются на совещаниях органов управлением образования местных исполнительных органов и организаций среднего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 8 действует до 12.07.2026 приказом и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Источниками формирования данных по учету детей служат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) данные ЕИСО о детях дошкольного возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) данные ЕИСО о детях школьного возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) данные ЕИСО о детях, обучающихся в организациях образования технического и профессионального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) данные ЕИСО о воспитывающихся и обучающихся в негосударственных организациях образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения государственной базы данных "Физические лица" Министерства юстиции Республики Казахстан о детях 0-18 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения автоматизированной информационной системы "Кандас" Министерства труда и социальной защиты населения Республики Казахстан о детях кандасов 0 - 18 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 9 действует до 12.07.2026 приказом и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.Государственные органы указанные в пункте 8 настоящих Правил ежеквартально до 30 марта, 30 июня, 30 сентября и 30 декабря каждого текущего года предоставляют в уполномоченный орган в области образования сведения о детях от 0 до 18 лет посредством выгрузки данных из ЕИСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 10 действует до 12.07.2026 приказом и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уполномоченный орган в области образования проводит сверку данных ЕИСО со сведениями ИС ГО для выявления детей не обучающихся в организациях образования и размещает информацию о данных детях в ЕИСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z94" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...73 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок организации работы по учету детей до получения ими среднего образования органами управления образованием местных исполнительных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 11 действует до 12.07.2026 приказом и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Органы управления образованием местных исполнительных органов обеспечивают учет детей дошкольного и школьного возраста до получения ими среднего образования и формируют единую базу данных детей от 0 до 18 лет, с указанием фамилии, имени, отчества (при его наличии), индивидуального идентификационного номера (ИИН), даты рождения, места жительства детей, проживающих на территории области, города республиканского значения, столицы на основании данных ЕИСО, включающий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о детях дошкольного возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о детях школьного возраста, включая данные о детях, не подлежащих обучению (по состоянию здоровья);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о детях, обучающихся в организациях образования технического и профессионального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о воспитывающихся и обучающихся в негосударственных дошкольных организациях и организациях среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о не обучающихся детях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения о детях кандасов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сведения о детях иностранцев и лиц без гражданства (иммигрантов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сведения о детях, не охваченных обучением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведения о детях систематически пропускающих занятия без уважительной причины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, указанные в подпункте 9) пункта 11 настоящих Правил согласовываются с органами внутренних дел области (города республиканского значения, столицы), (района, города, района в городе) и размещаются в ЕИСО к 10 числу каждого месяца.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра просвещения РК от 29.06.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...246 lines deleted...]
-      5. Учет детей осуществляется путем создания и ведения единой базы данных детей от 0 до 18 лет на основе данных ЕИСО и ИС ГО.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 12 предусматривается в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзац первый пункта 12 действует до 12.07.2026 приказом и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Органы управления образованием местных исполнительных органов на основании данных ЕИСО:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...15 lines deleted...]
-      6. Органами управления образованием местных исполнительных органов и организациями среднего образования, по сведениям единой базы данных детей от 0 до 18 лет отслеживается явка детей в организации образования.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1) ведут учет детей в возрасте от 0 до 18 лет (до получения ими среднего образования), проживающих (постоянно или временно) или пребывающих на территории обслуживания организации образования, независимо от наличия регистрации по месту жительства (пребывания), сведения об итогах учета детей, сводные данные детей дошкольного и школьного возраста с указанием фамилии, имени, отчества (при его наличии), индивидуального идентификационного номера (ИИН), даты рождения, места жительства детей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      Органы управления образованием местных исполнительных органов к 15 октября каждого года направляют сведения в уполномоченный орган в области образования. </w:t>
+    <w:bookmarkStart w:name="z108" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направляет запросы в заинтересованные государственные органы о месте жительства (пребывания) детей школьного возраста, у которых факт проживания, установленный в результате мероприятий по учету детей, не подтвердился;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      7. Итоги ежегодных учетов детей дошкольного и школьного возраста до получения ими среднего образования рассматриваются на совещаниях органов управлением образования местных исполнительных органов и организаций среднего образования.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведут учет несовершеннолетних, не посещающих по неуважительным причинам общеобразовательные учебные заведения, проводят с ними и их родителями или законными представителями меры индивидуальной профилактики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...15 lines deleted...]
-      8. Источниками формирования данных по учету детей служат:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информирует органы и учреждения системы профилактики правонарушений, безнадзорности и беспризорности о не обучающихся, систематически пропускающих занятия без уважительной причины для принятия мер воздействия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z96" w:id="35"/>
-[...15 lines deleted...]
-      1) данные ЕИСО о детях дошкольного возраста;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки, содержащие сведения о детях утверждаются местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z97" w:id="36"/>
-[...15 lines deleted...]
-      2) данные ЕИСО о детях школьного возраста;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 13 предусматривается в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзац первый пункта 13 действует до 12.07.2026 приказом и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Дошкольные организации образования ежеквартально (март, июнь, сентябрь и декабрь) предоставляют в электронном формате в ЕИСО:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z98" w:id="37"/>
-[...15 lines deleted...]
-      3) данные ЕИСО о детях, обучающихся в организациях образования технического и профессионального образования;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о детях дошкольного возраста, обучающихся и воспитывающихся в дошкольных организациях образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z99" w:id="38"/>
-[...15 lines deleted...]
-      4) данные ЕИСО о воспитывающихся и обучающихся в негосударственных организациях образования;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о детях 5 – 6 лет, подлежащих зачислению в первый класс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z100" w:id="39"/>
-[...15 lines deleted...]
-      5) сведения государственной базы данных "Физические лица" Министерства юстиции Республики Казахстан о детях 0-18 лет;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о детях 6 – 7 лет, зачисленных в организацию среднего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z101" w:id="40"/>
-[...15 lines deleted...]
-      6) сведения автоматизированной информационной системы "Кандас" Министерства труда и социальной защиты населения Республики Казахстан о детях кандасов 0 - 18 лет.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 14 действует до 12.07.2026 приказом и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Организации среднего образования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...49 lines deleted...]
-      10. Уполномоченный орган в области образования проводит сверку данных ЕИСО со сведениями ИС ГО для выявления детей не обучающихся в организациях образования и размещает информацию о данных детях в ЕИСО.</w:t>
+        <w:t>
+      1) ежеквартально (март, июнь, сентябрь и декабрь) предоставляют в электронном формате в ЕИСО сведения о детях школьного возраста, сведения о детях в возрасте от 6 до 18 лет (до получения ими среднего образования), проживающих (постоянно или временно) или пребывающих на территории обслуживания организации образования, независимо от наличия регистрации по месту жительства (пребывания);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивают в сроки и в порядке, установленные законодательством Республики Казахстан в сфере образования, прием в образовательную организацию среднего образования детей в возрасте от 6 до 18 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в сентябре завершают работу в ЕИСО по оформлению данных о контингенте учащихся, по уточнению данных о месте обучения детей от 6 лет до 18 лет, подлежащих обучению в образовательных организациях и проживающих (постоянно или временно) на территории обслуживания организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) направляют в органы управления образованием местных исполнительных органов информацию о детях в возрасте от 0 до 18 лет, у которых факт проживания на территории обслуживания организации образования не подтвердился;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляют ежедневный контроль за посещением занятий обучающимися (мониторинг), ведут индивидуальную профилактическую работу с обучающимися, имеющими проблемы в поведении, обучении, развитии и социальной адаптации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) размещают ЕИСО сведения о детях систематически пропускающих занятия без уважительной причины к 10 числу каждого месяца;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в случае выявления несовершеннолетних, нуждающихся в специальных социальных услугах, а также не обучающихся, систематически пропускающих по неуважительным причинам занятия в общеобразовательной организации, принимают меры по их воспитанию и получению ими среднего образования в соответствии с законодательством Республики Казахстан в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) предоставляют в электронном формате в ЕИСО информацию о месте обучения выпускников 9 классов по состоянию на 20 сентября;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в случае выявления несовершеннолетних граждан (вне зависимости от места проживания), являющихся выпускниками 9 (10) класса текущего года данной общеобразовательной организации, не продолживших получение образования информируют в произвольной форме руководителя той общеобразовательной организации, на территории обслуживания организации образования в которой проживает данный несовершеннолетний, а также органы внутренних дел для дальнейшей постановки на профилактический учет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляют учет выпускников 9 (10) класса текущего года, не продолживших получение образования, как не обучающихся в образовательной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) своевременно информируют органы управления образованием местных исполнительных органов о факте выявления выпускников 9 (10) класса текущего года, не продолживших получение образования, принимают меры по получению ими общего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предоставляют в органы управления образованием местных исполнительных органов ежегодно сведения о выбытии из организации среднего образования детей школьного возраста с приложением копии документов, подтверждающих факт получения ими дальнейшего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществляет контроль за дальнейшим обучением выбывшего из организации среднего образования обучающегося с приложением в личное дело подтверждающего документа о его дальнейшем обучении (справка-подтверждение о дальнейшем обучении с исходящим номером и датой, номером и датой приказа о зачислении в другую организацию образования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации среднего образования, принимающий обучающегося направляет справку-подтверждение с исходящим номером и датой, номером и датой приказа о зачислении в организацию среднего образования, из которой выбыл обучающийся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справки-подтверждения о дальнейшем обучении выбывших учащихся принимаются только при наличии в них исходящего номера и даты, номера и даты приказа о зачислении в другую организацию образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае выявления семей, препятствующих получению своими детьми образования и (или) ненадлежащим образом выполняющих обязанности по воспитанию и обучению своих детей, организация среднего образования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Глава 3. Порядок организации работы по учету детей до получения ими среднего образования органами управления образованием местных исполнительных органов </w:t>
+    <w:bookmarkStart w:name="z133" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) незамедлительно принимает меры по взаимодействию с родителями (законными представителями) для организации обучения несовершеннолетних;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
-[...15 lines deleted...]
-      11. Органы управления образованием местных исполнительных органов обеспечивают учет детей дошкольного и школьного возраста до получения ими среднего образования и формируют единую базу данных детей от 0 до 18 лет, с указанием фамилии, имени, отчества (при его наличии), индивидуального идентификационного номера (ИИН), даты рождения, места жительства детей, проживающих на территории области, города республиканского значения, столицы на основании данных ЕИСО, включающий:</w:t>
+    <w:bookmarkStart w:name="z134" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирует об этом комиссию по делам несовершеннолетних и защите их прав для принятия мер воздействия в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...178 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информирует органы управления образованием местных исполнительных органов о выявленных детях и принятых мерах по организации обучения для указанных детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z136" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информируют органы внутренних дел для дальнейшей постановки на профилактический учет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z137" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Прибывшие дети, выявленные в ходе проведения учета детей, записываются в журнале учебных занятий после черты комплектования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z138" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Организации технического и профессионального образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра просвещения РК от 29.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...96 lines deleted...]
-      4) информирует органы и учреждения системы профилактики правонарушений, безнадзорности и беспризорности о не обучающихся, систематически пропускающих занятия без уважительной причины для принятия мер воздействия.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция подпункт 1) действует до 12.07.2026 приказом и.о. Министра просвещения РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ежеквартально (март, июнь, сентябрь и декабрь) предоставляют в электронном формате в ЕИСО сведения о детях, обучающихся в организациях технического и профессионального образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
-[...15 lines deleted...]
-      Списки, содержащие сведения о детях утверждаются местными исполнительными органами.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляют контроль за дальнейшим обучением выбывшего несовершеннолетнего в возрасте до 18 лет из организации образования технического и профессионального образования и предоставляют сведения о данных детях в органы образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Глава 4. Порядок организации работы по учету детей до получения ими среднего образования организациями образования </w:t>
+    <w:bookmarkStart w:name="z141" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации образования, принимающий обучающегося направляет справку-подтверждение с исходящим номером и датой, номером и датой приказа о зачислении в организацию образования, из которой выбыл обучающийся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
-[...15 lines deleted...]
-      13. Дошкольные организации образования ежеквартально (март, июнь, сентябрь и декабрь) предоставляют в электронном формате в ЕИСО:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справки-подтверждения о дальнейшем обучении выбывших учащихся принимаются только при наличии в них исходящего номера и даты, номера и даты приказа о зачислении в другую организацию образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
-[...660 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>