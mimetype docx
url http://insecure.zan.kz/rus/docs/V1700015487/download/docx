--- v0 (2025-10-02)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ccdafed" w14:textId="ccdafed">
+    <w:p w14:paraId="3d55715" w14:textId="3d55715">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Председателя Комитета национальной безопасности Республики Казахстан от 17 июля 2017 года № 49 нс. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 августа 2017 года № 15487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции Председателя Комитета национальной безопасности РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,90 +194,142 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 Закона Республики Казахстан "О воинской службе и статусе военнослужащих" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z81" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выплаты денежной компенсации в размере стоимости общевойскового пайка при отсутствии возможности обеспечения питанием по установленным нормам основных продовольственных пайков военнослужащим по контракту органов национальной безопасности Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> выплаты денежной компенсации в размере стоимости общевойскового пайка при отсутствии возможности обеспечения питанием по установленным нормам основных продовольственных пайков военнослужащим, проходящим воинскую службу по контракту в органах национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции Председателя Комитета национальной безопасности РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пограничной службе Комитета национальной безопасности Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -288,186 +378,209 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Комитета национальной безопасности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -565,780 +678,807 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждены</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом Председателя</w:t>
+              <w:t>Председателя Комитета</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Комитета национальной</w:t>
-[...12 lines deleted...]
-              <w:t>безопасности</w:t>
+              <w:t>национальной безопасности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 июля 2017 года № 49 нс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила выплаты денежной компенсации в размере стоимости общевойскового пайка</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Правила выплаты денежной компенсации в размере стоимости общевойскового пайка при отсутствии возможности обеспечения питанием по установленным нормам основных продовольственных пайков военнослужащим, проходящим воинскую службу по контракту в органах национальной безопасности Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила  – в редакции Председателя Комитета национальной безопасности РК от 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>при отсутствии возможности обеспечения питанием по установленным нормам</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z83" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила выплаты денежной компенсации в размере стоимости общевойскового пайка при отсутствии возможности обеспечения питанием по установленным нормам основных продовольственных пайков военнослужащим, проходящим воинскую службу по контракту в органах национальной безопасности Республики Казахстан (далее – Правила) определяют порядок выплаты денежной компенсации в размере стоимости общевойскового пайка при отсутствии возможности обеспечения питанием по установленным нормам основных продовольственных пайков (далее – денежная компенсация) военнослужащим, проходящим воинскую службу по контракту в органах национальной безопасности Республики Казахстан (далее – ОНБ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z84" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О воинской службе и статусе военнослужащих" (далее – Закон), действие настоящих Правил распространяется также на военнослужащих, проходящих воинскую службу по призыву офицерского состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z85" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Выплата денежной компенсации производится в целях возмещения расходов военнослужащих ОНБ на питание, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 44 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z86" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При заступлении военнослужащего в суточный наряд, на боевое дежурство или боевую службу денежная компенсация выплачивается не более одного раза за календарные сутки одному военнослужащему, независимо от количества случаев его заступления в суточный наряд, на боевое дежурство или боевую службу в указанный период.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z87" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Норма продовольственного пайка для военнослужащих ОНБ утверждена приказом Председателя Комитета национальной безопасности Республики Казахстан от 22 мая 2015 года № 38/ДСП "Об утверждении норм снабжения продовольствием, кормами, техникой, оборудованием и столово-кухонной посудой военнослужащих органов национальной безопасности Республики Казахстан на мирное время" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 11435).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z88" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нахождения военнослужащего, проходящего воинскую службу по контракту в служебной командировке, и возмещения ему в установленном порядке суточных расходов, выплата денежной компенсации не осуществляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z89" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Выплата денежной компенсации осуществляется за счет средств республиканского бюджета, предусмотренных на содержание государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z90" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>основных продовольственных пайков военнослужащим по контракту органов</w:t>
-[...309 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок выплаты денежной компенсации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      К списку военнослужащих, подлежащих к выплате денежной компенсации, прилагается:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Перечень подразделений (органов) Комитета национальной безопасности Республики Казахстан (далее – КНБ), в которых отсутствуют возможности обеспечения питанием по установленным нормам основных продовольственных пайков (далее – Перечень), формируется Департаментом материально-технического обеспечения Службы финансового и материально-технического обеспечения КНБ по форме согласно приложению 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      1) для военнослужащих Пограничной службы КНБ – выписки из приказов по строевой части или книги Пограничной службы на каждого военнослужащего;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень утверждается приказом заместителя Председателя КНБ, курирующего вопросы финансового и материально-технического обеспечения, и рассылается в государственные учреждения (подразделения) КНБ не позднее 20 декабря года, предшествующего году выплаты денежной компенсации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      2) для военнослужащих иных подразделений ОНБ – график боевой службы (боевого дежурства) в части, подтверждающей исполнение военнослужащим обязанностей воинской службы, при которых в случаях, предусмотренных законодательством Республики Казахстан, ему полагалось обеспечение питанием за счет государства.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Размер денежной компенсации определяется исходя из стоимости общевойскового пайка, определенной бюджетным запросом на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      6. Основанием для выплаты денежной компенсации является приказ руководителя подразделений ОНБ, в котором военнослужащий проходит воинскую службу (в обособленных структурных подразделениях Департамента военной полиции КНБ – приказ соответствующего начальника такого подразделения).</w:t>
+    <w:bookmarkStart w:name="z94" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для выплаты денежной компенсации руководитель подразделения либо лицо, его замещающее, с 1 по 5 число месяца, следующего за отчетным месяцем, подает рапорт на имя руководителя подразделения (органа) КНБ (для военнослужащих обособленных структурных подразделений органов военной полиции и военной контрразведки КНБ – на имя руководителя подразделения, в котором военнослужащие проходят воинскую службу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z95" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К рапорту прилагается список военнослужащих, которым выплачивается денежная компенсация по форме согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z96" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К списку военнослужащих, которым выплачивается денежная компенсация, прилагается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z97" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для военнослужащих структурных подразделений центрального аппарата и при центральном аппарате, Пограничной академии КНБ – выписка из приказа по строевой части и (или) выписка из графика боевой службы (боевого дежурства);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z98" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для военнослужащих Пограничной службы КНБ – выписка из приказа по строевой части и (или) книги пограничной службы на каждого военнослужащего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z99" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для военнослужащих Авиационной службы КНБ – выписка из графика боевой службы (боевого дежурства) и (или) ведомость подтверждения прохождения воинской службы и (или) ведомость подтверждения участия в подготовке и выполнении полетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z100" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Основанием для выплаты денежной компенсации является приказ уполномоченного руководителя подразделения (органа) КНБ либо лица, исполняющего его обязанности, в котором военнослужащий проходит воинскую службу (в обособленных структурных подразделениях органов военной полиции и военной контрразведки КНБ – приказ соответствующего начальника такого подразделения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z101" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В приказе указывается сумма денежной компенсации за месяц на каждого военнослужащего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z102" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Проект приказа по выплате денежной компенсации подготавливается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z103" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в ведомствах КНБ и их территориальных подразделениях, и подведомственных организациях, Пограничной академии КНБ – подразделениями материально-технического (тылового) обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z104" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в центральном аппарате и при центральном аппарате КНБ – кадровыми подразделениями соответствующего подразделения (органа) КНБ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z105" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в обособленных структурных подразделениях органов военной полиции и военной контрразведки КНБ – ответственным должностным лицом, определенным начальником такого подразделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z106" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приказ по выплате денежной компенсации направляется соответствующим финансовым подразделениям ОНБ для осуществления выплаты денежной компенсации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z107" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Выплата денежной компенсации производится одновременно с выплатой денежного довольствия по месту прохождения воинской службы в текущем месяце за истекший месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z108" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом выплата денежной компенсации производится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z109" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при наличии средств по плану финансирования – одновременно с выплатой денежного довольствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z110" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при отсутствии средств – после внесения соответствующих изменений в индивидуальный план финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z111" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Перечисление денежной компенсации осуществляется по месту прохождения воинской службы, на текущие счета получателей, открытые в организациях, имеющих лицензию на проведение отдельных видов банковских операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z112" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При перемещении военнослужащего из одного подразделения ОНБ в другое, своевременно не выплаченная или выплаченная в неполном объеме компенсация выплачивается по прежнему месту прохождения воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1372,207 +1512,220 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам выплаты</w:t>
+              <w:t>к Правилам выплаты денежной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>денежной компенсации</w:t>
+              <w:t>компенсации в размере</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в размере стоимости</w:t>
+              <w:t>стоимости общевойскового</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общевойскового пайка</w:t>
+              <w:t>пайка при отсутствии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>при отсутствии возможности</w:t>
+              <w:t>возможности обеспечения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обеспечения питанием</w:t>
+              <w:t>питанием по установленным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по установленным нормам</w:t>
+              <w:t>нормам основных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>основных продовольственных</w:t>
+              <w:t>продовольственных пайков</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайков военнослужащим</w:t>
+              <w:t>военнослужащим, проходящим</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по контракту органов</w:t>
+              <w:t>воинскую службу по контракту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>национальной безопасности</w:t>
+              <w:t>в органах национальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>безопасности Республики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1599,465 +1752,412 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkStart w:name="z115" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень подразделений органов национальной безопасности Республики Казахстан,</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+        <w:t xml:space="preserve"> Перечень подразделений (органов) Комитета национальной безопасности Республики Казахстан, в которых отсутствуют возможности обеспечения питанием по установленным нормам основных продовольственных пайков на ________ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3837"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3716"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3837" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="33"/>
+          <w:bookmarkStart w:name="z116" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4747" w:type="dxa"/>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование государственных учреждений ОНБ</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3716" w:type="dxa"/>
+Наименование учреждений (подразделений) ОНБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование структурных подразделений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3837" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4747" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3716" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3837" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4747" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3716" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2108,194 +2208,207 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам выплаты</w:t>
+              <w:t>к Правилам выплаты денежной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>денежной компенсации</w:t>
+              <w:t>компенсации в размере</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в размере стоимости</w:t>
+              <w:t>стоимости общевойскового</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>общевойскового пайка</w:t>
+              <w:t>пайка при отсутствии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>при отсутствии возможности</w:t>
+              <w:t>возможности обеспечения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обеспечения питанием</w:t>
+              <w:t>питанием по установленным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по установленным нормам</w:t>
+              <w:t>нормам основных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>основных продовольственных</w:t>
+              <w:t>продовольственных пайков</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайков военнослужащим</w:t>
+              <w:t>военнослужащим, проходящим</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по контракту органов</w:t>
+              <w:t>воинскую службу по контракту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>национальной безопасности</w:t>
+              <w:t>в органах национальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>безопасности Республики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2322,935 +2435,937 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:bookmarkStart w:name="z130" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Список военнослужащих, подлежащих к выплате денежной компенсации</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+        <w:t xml:space="preserve"> Список военнослужащих, которым выплачивается денежная компенсация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2313"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1617"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="35"/>
+          <w:bookmarkStart w:name="z131" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1616" w:type="dxa"/>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Воинское звание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3892" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество</w:t>
-[...20 lines deleted...]
-            <w:tcW w:w="2862" w:type="dxa"/>
+Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество нарядов в месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1616" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3892" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2862" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1617" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1616" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3892" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2862" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1617" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="37"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2862" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1617" w:type="dxa"/>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="38"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z155" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель подразделения</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>воинская должность, подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
-[...15 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3576,31 +3691,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>