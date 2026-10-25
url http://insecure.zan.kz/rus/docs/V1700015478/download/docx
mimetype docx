--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97a4520" w14:textId="97a4520">
+    <w:p w14:paraId="8207899" w14:textId="8207899">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,236 +102,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 22 июня 2017 года № 378. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 августа 2017 года № 15478.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...75 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра транспорта РК от 17.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1100,100 +1024,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" (далее – Закон), и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", стандартами и рекомендуемой практикой Международной организации гражданской авиации (далее – ИКАО) и определяют порядок выдачи удостоверения члена экипажа лицам летного состава, кабинного экипажа, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов, и персоналу, обеспечивающему авиационную безопасность воздушного судна в полете и оказания государственной услуги "Выдача удостоверения члена экипажа" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных и социально ответственных услугах), стандартами и рекомендуемой практикой Международной организации гражданской авиации (далее – ИКАО) и определяют порядок выдачи удостоверения члена экипажа лицам летного состава, кабинного экипажа, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов, и персоналу, обеспечивающему авиационную безопасность воздушного судна в полете и оказания государственной услуги "Выдача удостоверения члена экипажа" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра транспорта РК от 17.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1523,111 +1447,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Письмо-заявка рассматривается органами национальной безопасности Республики Казахстан в течение 20 рабочих дней, со дня ее поступления и возвращается авиакомпании сопроводительным письмом, в котором указывается об отсутствии либо наличии сведений, которые могут препятствовать выдаче удостоверения члена экипажа (далее – УЧЭ), поименно по каждому из сотрудников, указанных в письме-заявке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z115" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 8555).</w:t>
+        <w:t>
+      6-1. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания, в порядке, определенном уполномоченным органом в сфере цифровизации, согласно подпункту 11) пункта 2 статьи 5 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-1 в соответствии с приказом Министра транспорта РК от 17.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра транспорта РК от 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1746,636 +1670,780 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При отсутствии сведений, препятствующих выдаче УЧЭ, услугополучатель направляет письмо-заявку, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, услугодателю через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz с приложением следующих документов:</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам, услугодателю через веб-портал "цифрового правительства" (далее - портал) с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z118" w:id="27"/>
+    <w:bookmarkStart w:name="z128" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электронная копия приказа о назначении на должность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z119" w:id="28"/>
-[...15 lines deleted...]
-      2) электронные копии образца личной подписи, цветного (матового) фото размером 9 х 12 (без головного убора и в форменной одежде в графическом формате.jpg), с указанием фамилии, имени, отчества (при наличии), должности получателя УЧЭ;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) электронные копии образца личной подписи, цветного (матового) фото размером 9 х 12 (без головного убора и в форменной одежде в графическом формате.jpg), с указанием фамилии, имени, отчества (при наличии), должности получателя УЧЭ; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z120" w:id="29"/>
+    <w:bookmarkStart w:name="z130" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) форма сведений согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z121" w:id="30"/>
-[...15 lines deleted...]
-      4) электронная копия действующего свидетельства авиационного персонала (лицам, летного состава, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов), в случае отсутствия сведений в государственной информационной системе;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) электронная копия действующего свидетельства авиационного персонала (лицам, летного состава, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов), в случае отсутствия сведений в государственной цифровой системе; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z122" w:id="31"/>
-[...15 lines deleted...]
-      5) электронная копия письма-согласования органа национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) электронная копия письма-согласования органа национальной безопасности Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z123" w:id="32"/>
-[...15 lines deleted...]
-      6) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, действующего свидетельства авиационного персонала (лицам летного состава, кабинного экипажа, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов) услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства";</w:t>
+    <w:bookmarkStart w:name="z133" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, действующего свидетельства авиационного персонала (лицам летного состава, кабинного экипажа, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов), документ, подтверждающий оплату, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z124" w:id="33"/>
-[...15 lines deleted...]
-      7) электронная копия документа, подтверждающая плату за услугу услугодателю.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления иностранных свидетельств авиационного персонала, так же необходимо прикрепить электронную копию валидации данных свидетельств уполномоченной организацией в сфере гражданской авиации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z125" w:id="34"/>
-[...15 lines deleted...]
-      В случае предоставления иностранных свидетельств авиационного персонала, так же необходимо прикрепить электронную копию валидации данных свидетельств уполномоченной организацией в сфере гражданской авиации.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для персонала, обеспечивающего авиационную безопасность воздушного судна в полете, электронная копия сертификата руководителя службы авиационной безопасности, полученного в учебном центре ИКАО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z126" w:id="35"/>
-[...15 lines deleted...]
-      Для персонала, обеспечивающего авиационную безопасность воздушного судна в полете, электронная копия сертификата руководителя службы авиационной безопасности, полученного в учебном центре ИКАО.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении государственной услуги через портал, заявление в форме электронного документа, удостоверенного (подписанного) электронной цифровой подписью или удостоверенное одноразовым паролем, направляется через шлюз "цифрового правительства" в цифровую систему "Е-лицензирование" (далее – ЕЛ) услугодателя в день приема документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z137" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обработка заявки осуществляется услугодателем с момента поступления заявления в ЕЛ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра транспорта РК от 17.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="36"/>
+    <w:bookmarkStart w:name="z73" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При сдаче услугополучателем всех необходимых документов, на портале услугополучателю в "личный кабинет" направляется статус о принятии запроса для оказания государственной услуги, с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z75" w:id="38"/>
+    <w:bookmarkStart w:name="z74" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Работник услугодателя осуществляет регистрацию документов и сведений, указанных в пункте 7 настоящих Правил, в день их поступления, о статусе уведомляется через личный кабинет услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z139" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z77" w:id="40"/>
+    <w:bookmarkStart w:name="z140" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оказание государственной услуги осуществляется согласно графику работы, предусмотренному пунктом 7 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уполномоченная организация проверяет полноту представленных документов и при представлении заявителем неполного пакета документов, предусмотренного пунктом 8 Перечня основных требований, отказывает в приеме заявления через портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Основаниями для отказа в оказании государственной услуги являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z78" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z78" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установления недостоверности документов, представленных авиакомпанией для получения УЧЭ, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z79" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z79" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствия представленных материалов, объектов, данных и сведений, необходимых для выдачи УЧЭ, требованиям, установленным настоящими Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z80" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z80" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отрицательного ответа органа национальной безопасности Республики Казахстан на запрос о согласовании, который требуется для получения УЧЭ в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z81" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z81" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения данной государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z82" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z82" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z111" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z111" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z112" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z112" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК). Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z113" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z113" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель выдает УЧЭ либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2394,90 +2462,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="49"/>
+    <w:bookmarkStart w:name="z83" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Общий срок оказания государственной услуги услугодателем составляет 7 (семь) рабочих дней с момента поступления письма-заявки на получение УЧЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z84" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z84" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Выдача результата государственной услуги осуществляется через Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучателю в "личный кабинет" направляется уведомление о готовности УЧЭ и месте выдачи в форме электронного документа, подписанного электронной цифрой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2514,404 +2582,414 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="51"/>
+    <w:bookmarkStart w:name="z86" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. УЧЭ выдается резидентам Республики Казахстан сроком на 3 года и не подлежит передаче другому лицу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z87" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z87" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выдачи государственной услуги нерезидентам Республики Казахстан, срок действия УЧЭ соответствует сроку признания свидетельства авиационного персонала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z88" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z88" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При утере или порче УЧЭ выдача УЧЭ осуществляется в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z89" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z89" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При увольнении члена экипажа, переводе его на другую работу или в другую организацию, а также в случае порчи УЧЭ услугополучатель сдает выданное УЧЭ услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z90" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z90" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...30 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z91" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z32" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z33" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z33" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течении 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z34" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z138" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="60"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z35" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем - в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z36" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z36" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг - в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z37" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z37" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба на действие (бездействие) работников Государственной корпорации при оказании им услуг подается на имя его руководителя либо в уполномоченный орган в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z38" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z38" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 18.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3097,94 +3175,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обеспечивающему безопасность</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воздушного судна в полете</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="64"/>
+    <w:bookmarkStart w:name="z127" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача удостоверения члена экипажа"</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Выдача удостоверения члена экипажа"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра транспорта РК от 17.01.2024 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 30</w:t>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра транспорта РК от 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3358,87 +3468,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная корпорация, веб-портал "электронного правительства"</w:t>
+Государственная корпорация, веб-портал "Цифрового правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3471,51 +3581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3584,87 +3694,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная) / бумажная</w:t>
+Электронная (частично цифровизированная) / бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3697,51 +3807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3750,85 +3860,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УЧЭ либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, предусмотренным графой 9 настоящего перечня основных требований к оказанию государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Результат оказания государственной услуги выдается через Государственную корпорацию.</w:t>
-[...33 lines deleted...]
-              <w:t>Электронная (частично автоматизированная) / бумажная.</w:t>
+              <w:t>
+Результат оказания государственной услуги выдается через Государственную корпорацию.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично автоматизированная) / бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3861,51 +3974,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3937,68 +4050,69 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> "Об утверждении Правил взимания платежей в сфере гражданской авиации Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32120) и Министра индустрии и инфраструктурного развития Республики Казахстан от 17 марта 2023 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 167</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "Об утверждении перечня платных услуг уполномоченной организации в сфере гражданской авиации и ставок платежей в сфере гражданской авиации (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32089).</w:t>
-[...16 lines deleted...]
-              <w:t>Плата осуществляется в наличной или безналичной форме через банки второго уровня.</w:t>
+              <w:t xml:space="preserve"> "Об утверждении перечня платных услуг уполномоченной организации в сфере гражданской авиации и ставок платежей в сфере гражданской авиации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32089).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата осуществляется в наличной или безналичной форме через банки второго уровня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4066,107 +4180,115 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...55 lines deleted...]
-            </w:r>
+              <w:t>
+1) услугодателя – с понедельника по пятницу включительно, с 08.00 часов до 17.00 часов, с перерывом на обед с 13.00 часов до 14.00 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан (далее – Кодекс);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:name="z244" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) государственной корпорации – с понедельника по пятницу, в соответствии с установленным графиком работы с 9:00 до 18:30 часов, с перерывом на обед с 13:00 часов до 14:30 часов, за исключением выходных и праздничных дней, согласно Кодексу;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) портала – круглосуточно (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем, за исключением государственных услуг, оказываемых в электронной (полностью цифровизированной форме).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4198,51 +4320,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов, необходимых для оказания государственной услуги при обращении услугополучателя (либо его представителя по доверенности) к услугодателю</w:t>
+Перечень документов, необходимых для оказания государственной услуги и ее подвидов (при наличии) при обращении услугополучателя (либо его представителя по доверенности) к услугодателю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4251,187 +4373,196 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) электронная копия письма-заявки по форме согласно приложению 2 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) электронная копия приказа о назначении на должность;</w:t>
-[...135 lines deleted...]
-              <w:t>Для персонала, обеспечивающего авиационную безопасность воздушного судна в полете, электронная копия сертификата руководителя службы авиационной безопасности, полученного в учебном центре ИКАО.</w:t>
+              <w:t>
+2) электронная копия приказа о назначении на должность;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронные копии образца личной подписи, цветного (матового) фото размером 9 х 12 (без головного убора и в форменной одежде в графическом формате.jpg), с указанием фамилии, имени, отчества (при наличии), должности получателя УЧЭ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) форма сведений согласно приложению 3 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронная копия действующего свидетельства авиационного персонала (лицам, летного состава, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов), в случае отсутствия сведений в государственной цифровой системе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) электронная копия письма-согласования органа национальной безопасности Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, действующего свидетельства авиационного персонала (лицам летного состава, кабинного экипажа, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов) услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) электронная копия документа, подтверждающая плату за услугу услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае предоставления иностранных свидетельств авиационного персонала, так же необходимо прикрепить электронную копию валидации данных свидетельств уполномоченной организацией в сфере гражданской авиации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для персонала, обеспечивающего авиационную безопасность воздушного судна в полете, электронная копия сертификата руководителя службы авиационной безопасности, полученного в учебном центре ИКАО.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4464,51 +4595,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4517,102 +4648,164 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установления недостоверности документов, представленных услугополучателем для получения УЧЭ, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) несоответствия представленных материалов, объектов, данных и сведений, необходимых для выдачи УЧЭ, требованиям, установленным настоящими Правилами;</w:t>
-[...50 lines deleted...]
-              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+              <w:t>
+2) несоответствия представленных материалов, объектов, данных и сведений, необходимых для выдачи УЧЭ, требованиям, установленным настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) отрицательного ответа органа национальной безопасности Республики Казахстан на запрос о согласовании, который требуется для получения УЧЭ в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 108</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения данной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной или социально ответственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4645,51 +4838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидов (при наличии), в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4698,85 +4891,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на интернет-ресурсе:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Акционерное общество "Авиационная администрация Казахстана" www.caa.gov.kz.</w:t>
-[...33 lines deleted...]
-              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+              <w:t>
+Акционерное общество "Авиационная администрация Казахстана" www.caa.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4972,248 +5168,296 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обеспечивающему безопасность</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воздушного судна в полете</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="65"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Письмо-заявка на получение удостоверения члена экипажа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z99" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменениями, внесенными приказом Министра транспорта РК от 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основания получения УЧЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z100" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z100" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Список сотрудников, составленный в алфавитном порядке на казахском, русском и английском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z101" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z101" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обязательство о соблюдении следующих требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z102" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z102" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не допускается изготовление и использование ксерокопий УЧЭ, нахождение на территорий аэропорта во время, не связанное с производственной деятельностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z103" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z103" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соблюдение пропускного и внутриобъектового режима, пограничных, таможенных и иных государственных органов, отвечающих за обеспечение безопасности в аэропорту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z104" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z104" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сдача УЧЭ по истечению срока его действия, а также при смене места работы или при увольнении с составлением акта, за подписью руководителей (инспектора) по авиационной безопасности авиакомпании и подразделений кадров авиакомпании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z105" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z105" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Подпись первого руководителя авиакомпании либо его замещающего лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z106" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. фамилия имя отчество исполнителя, служебный телефон, электронный адрес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z248" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах _______________ "__" ____________ 20 __ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5383,68 +5627,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обеспечивающему безопасность</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воздушного судна в полете</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="75"/>
+    <w:bookmarkStart w:name="z109" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения, прилагаемые к письму-заявке Форма (альбомный лист)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -7098,242 +7342,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2017 года № 378</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="76"/>
+    <w:bookmarkStart w:name="z50" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра транспорта и коммуникаций Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z51" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z51" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан от 20 октября 2010 года № 465 "Об утверждении Правил выдачи удостоверения члена экипажа лицам летного состава, кабинного экипажа, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов, имеющим действующие свидетельства авиационного персонала, и персоналу, обеспечивающему безопасность воздушного судна в полете" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 6637, опубликованный 07 января 2011 года в газете "Казахстанская правда" № 3 (26424));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z52" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z52" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан от 15 июля 2011 года № 437 "О внесении изменений и дополнений в приказ Министра транспорта и коммуникаций Республики Казахстан от 20 октября 2010 года № 465 "Об утверждении Правил выдачи удостоверения члена экипажа лицам летного состава, кабинного экипажа, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов, имеющим действующие свидетельства авиационного персонала, и персоналу, обеспечивающему безопасность воздушного судна в полете"" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 7120, опубликованный 14 сентября 2011 года в газете "Казахстанская правда" № 294-295 (26685-26686));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z53" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z53" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан от 22 октября 2013 года № 821 "О внесении дополнения в приказ Министра транспорта и коммуникаций Республики Казахстан от 20 октября 2010 года № 465 "Об утверждении Правил выдачи удостоверения члена экипажа лицам летного состава, кабинного экипажа, инженерно-техническому составу, обеспечивающему техническое сопровождение полетов, имеющим действующие свидетельства авиационного персонала, и персоналу, обеспечивающему безопасность воздушного судна в полете"" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 8925, опубликованный 7 декабря 2013 года в газете "Казахстанская правда" № 332 (27606)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7659,31 +7903,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>