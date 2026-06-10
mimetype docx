--- v0 (2025-12-22)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df04080" w14:textId="df04080">
+    <w:p w14:paraId="78aac54" w14:textId="78aac54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,178 +102,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 13 июня 2017 года № 344. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 августа 2017 года № 15456.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
-[...86 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 3</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 54 Закона Республики Казахстан от 15 июля 2010 года "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" </w:t>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 54-1 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1062,756 +1024,540 @@
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z17" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="5"/>
-[...86 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила назначения авиационных медицинских экспертов (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 3</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 54 Закона Республики Казахстан от 15 июля 2010 года "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" (далее - Закон) и определяют порядок назначения авиационных медицинских экспертов.</w:t>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 54-1 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" (далее - Закон) и определяют порядок назначения авиационных медицинских экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. В настоящих Правилах используются следующие термины и определения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1163" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) авиационный медицинский центр (далее – АМЦ) – юридическое лицо, осуществляющее медицинское освидетельствование в сфере гражданской авиации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z1201" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) авиационная медицина – область медицины, посвященная изучению вопросов медицинского обеспечения авиационных полетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z1164" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) авиационный медицинский эксперт (далее – эксперт) – врач, имеющий сертификат авиационного медицинского эксперта, прошедший подготовку и имеющий практические навыки и трудовой стаж в области авиационной медицины, назначаемый уполномоченной организацией в сфере гражданской авиации для проведения медицинских освидетельствований лиц, непосредственно связанных с выполнением и обеспечением полетов воздушных судов и их техническим обслуживанием, обслуживанием воздушного движения, на получение свидетельств или квалификационных отметок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z1165" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сертификат авиационного медицинского эксперта (далее – сертификат эксперта) – документ, наделяющий авиационного медицинского эксперта правом проводить медицинское освидетельствование и выдавать медицинский сертификат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z1166" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченная организация в сфере гражданской авиации (далее – уполномоченная организация) – акционерное общество со стопроцентным участием государства в уставном капитале, осуществляющее деятельность, направленную на обеспечение устойчивого развития отрасли гражданской авиации Республики Казахстан, безопасности полетов и авиационной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z1167" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сверхлегкая авиация (далее – СЛА) – гражданская авиация, использующая воздушные суда с максимальной сертифицированной взлетной массой менее семисот пятидесяти килограмм, другие летательные аппараты и вспомогательные устройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z1168" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) легкая авиация (далее – ЛА) – гражданская авиация, использующая воздушные суда с максимальной сертифицированной взлетной массой менее пяти тысяч семисот килограмм, в том числе вертолеты с максимальной сертифицированной взлетной массой менее трех тысяч ста восьмидесяти килограмм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен приказом и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктом 1-1) в соответствии с приказом и.о. Министра транспорта РК от 24.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 03.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 354</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...346 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Экспертом назначается практикующий на момент подачи заявления специалист в области медицины.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Эксперты делятся на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z1170" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z1170" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эксперта, который осуществляет выдачу и возобновление медицинского сертификата класса 1, 2, 3 и ЛА и СЛА (далее – эксперт класса 1);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z1171" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z1171" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эксперта, который осуществляет выдачу и возобновление медицинского сертификата класса 2, 3 и ЛА и СЛА (далее – эксперт класса 2);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z1172" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z1172" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) эксперта, который осуществляет выдачу и возобновление медицинского сертификата класса ЛА и СЛА (далее – эксперт класса ЛА и СЛА).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1884,2165 +1630,1680 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее - сертификационные требования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок назначения авиационного медицинского эксперта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Глава 2 – в редакции приказа Министра индустрии и инфраструктурного развития РК от 28.01.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для назначения экспертом или продления срока действия сертификата эксперта заявитель представляет в уполномоченную организацию следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z1202" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заявление на назначение экспертом или продление срока действия сертификата эксперта по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z1203" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) копии документов, предусмотренных в пунктах 1, 2 и 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (нотариально засвидетельствованные, в случае непредставления оригиналов для сверки); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z1204" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) справку о наличии либо отсутствии судимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 – в редакции приказа Министра индустрии и инфраструктурного развития РК от 28.01.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 40</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае неполноты представленных документов уполномоченная организация в течение 2 (двух) рабочих дней со дня регистрации заявления возвращает их заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Назначение эксперта или продление срока действия сертификата эксперта осуществляется в течение 30 (тридцати) рабочих дней со дня регистрации заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Для проведения сертификационного обследования уполномоченной организацией создается комиссия (далее – Комиссия) в течение 2 (двух) рабочих дней с включением в ее состав авиационных инспекторов уполномоченной организации. В состав комиссии при необходимости привлекаются специалисты, консультанты и (или) эксперты государственных органов и организаций гражданской авиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1205" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее количество членов комиссии составляет нечетное число, не менее 3 (трех) человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z1206" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель комиссии назначается из числа авиационных инспекторов уполномоченной организации, являющимся членом комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 354</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...239 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...210 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="18"/>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сертификационное обследование проводится с целью определения соответствия эксперта сертификационным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z115" w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z115" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Не менее чем за 2 (двух) рабочих дня до начала проведения сертификационного обследования уполномоченная организация направляет заявителю уведомление в произвольной форме, содержащее информацию о дате его начала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z116" w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z116" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сертификационное обследование проводится в течение 5 (пяти) рабочих дней с даты, указанной в уведомлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z117" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z117" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В день окончания сертификационного обследования комиссией составляется акт сертификационного обследования (далее - акт) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z118" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z118" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Акт составляется в 2 (двух) экземплярах с указанием выводов, рекомендаций и подписывается всеми членами комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Один экземпляр акта вручается заявителю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При несоответствии сертификационным требованиям заявитель в течение 10 (десяти) рабочих дней со дня получения акта представляет в уполномоченную организацию план корректирующих действий (далее - план).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В плане указываются пошаговые действия по устранению несоответствий сертификационным требованиям, с указанием сроков их реализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. При соответствии заявителя сертификационным требованиям и устранении им несоответствий, выявленных при сертификационном обследовании, уполномоченная организация выдает или продлевает заявителю сертификат эксперта по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сертификат эксперта действует 3 (три) года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия сертификата эксперта продлевается до трех лет. Заявление на продление срока действия сертификата эксперта подается за три месяца до окончания срока его действия и рассматривается уполномоченной организацией в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условием для продления срока действия сертификата эксперта является выполнение экспертом не менее 50 (пятидесяти) и не более 1000 (одной тысячи) медицинских освидетельствований за календарный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Выданные сертификаты экспертов регистрируются в журнале учета выдачи сертификатов авиационных медицинских экспертов по форме, согласно приложению 5 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 354</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      20. Основаниями для отказа в выдаче сертификата эксперта или его продлении являются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление недостоверности документов, представленных заявителем для получения услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1207" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие заявителя и (или) представленных материалов, данных и сведений, необходимых для назначения эксперта, требованиям настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z1208" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в отношении заявителя и (или) действующего эксперта имеется вступившее в законную силу решение (приговор) суда о запрещении медицинской деятельности или его отдельных видов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z1209" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мотивированный отказ в выдаче или продлении срока действия сертификата эксперта заявителю направляется в течение 2 (двух) рабочих дней со дня выявления таких оснований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...101 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...123 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок приостановления и отзыва сертификата авиационного медицинского эксперта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="27"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В случае выявления нарушения сертификационных требований к экспертам уполномоченная организация принимает действия в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1210" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приостанавливает полностью либо частично область действия такого сертификата (или разрешенных видов (подвидов) деятельности, указанных в сертификате) эксперта до устранения нарушений сертификационных требований со сроком до трех месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...687 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>2) отзывает сертификат эксперта, если в течение трех месяцев со дня приостановления его действия нарушения сертификационных требований не устранены.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Уполномоченная организация приостанавливает действие сертификата эксперта в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нарушения требований законодательства Республики Казахстан об использовании воздушного пространства Республики Казахстан и деятельности авиации, в части медицинского освидетельствования и сертификационных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) подачи заявления владельцем сертификата эксперта, на срок не более трех месяцев.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Уполномоченная организация отзывает сертификат эксперта в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1214" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не устранения несоответствия в течение трех месяцев со дня приостановления действия сертификата эксперта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z1215" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подачи заявления владельцем сертификата эксперта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отозванный сертификат эксперта подлежит возврату в уполномоченную организацию в течение 3 (трех) рабочих дней с момента отзыва сертификата эксперта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      24. Действие сертификата эксперта может быть полностью либо частично ограничено также по заявлению его владельца.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>25. Заявление, поданное в случаях, предусмотренных в подпункте 2) пунктов 22, 23 и пункте 24 настоящих Правил, рассматривается уполномоченной организацией в течение 3 (трех) рабочих дней.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 25 в редакции приказа Министра индустрии и инфраструктурного развития РК от 22.07.2019 </w:t>
@@ -4060,74 +3321,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.08.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="29"/>
+    <w:bookmarkStart w:name="z69" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4136,286 +3398,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">26. Исключен приказом Министра индустрии и инфраструктурного развития РК от 28.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27. Уполномоченная организация предоставляет возможность участнику административной процедуры выразить свою позицию к предварительному решению по административному делу согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального Кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Действия и/или бездействие уполномоченной организации могут быть обжалованы в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...180 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4464,717 +3631,697 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>К Правилам назначения</w:t>
+              <w:t>к Правилам назначения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авиационных медицинских экспертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификационные требования к авиационным медицинским экспертам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 03.02.2023 </w:t>
+      Сноска. Приложение 1 - в редакции приказа и.о. Министра транспорта РК от 24.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 79</w:t>
+        <w:t>№ 354</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1173" w:id="31"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Эксперт класса 1 является штатным медицинским работником АМЦ и имеет в наличии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z1178" w:id="36"/>
+    <w:bookmarkStart w:name="z1219" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диплом об окончании высшего учебного заведения по специальности "Общая врачебная практика"; диплом о присуждении академической степени "Бакалавр медицины"; документ об окончании интернатуры по квалификации "Врач";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z1220" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сертификат специалиста для осуществления медицинской деятельности и допуска к клинической практике по специальности: "Общая врачебная практика" или по специализации "Авиационная и космическая медицина".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z1221" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования подпунктов 1) и 2) не распространяются на заявителей, получивших сертификат эксперта до 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z1222" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сертификат о прохождении Базового и Углубленных курсов профессиональной подготовки для экспертов (общее количество 120 часов теоретической и практической подготовки в соответствии с требованиями ИКАО к программе обучения и преподавательскому составу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z1223" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) стаж работы по авиационной медицине не менее трех лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z1179" w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z1224" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) удостоверение о прохождении переподготовки или свидетельство о прохождении повышения квалификации по специальности, сертификаты об участии в съездах, конференциях, конгрессах, семинарах по авиационной медицине;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z1180" w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z1225" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сертификат, свидетельство, удостоверение или протокол стажировки на рабочем месте пилота или авиадиспетчера (on the job training), ознакомление с условиями труда освидетельствуемых лиц в организациях гражданской авиации, в том числе на летном и (или) диспетчерском тренажере или в полете (не менее 10 часов в год);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z1181" w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z1226" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) не менее 50 (пятидесяти) медицинских освидетельствований в год в течение 3-х лет, предшествующих подаче заявления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z1182" w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z1227" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) система учета и хранения информации, обеспечивающего деятельность по медицинскому освидетельствованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z1183" w:id="41"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z1228" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Эксперт класса 2 является штатным медицинским работником АМЦ и имеет в наличии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z1187" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z1229" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диплом об окончании высшего учебного заведения по специальности "Общая врачебная практика"; диплом о присуждении академической степени "Бакалавр медицины", документ об окончании интернатуры по квалификации "Врач";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z1230" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сертификат специалиста для осуществления медицинской деятельности и допуска к клинической практике по специальности: "Общая врачебная практика" или по специализации "Авиационная и космическая медицина".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z1231" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования подпунктов 1) и 2) не распространяются на заявителей, получивших сертификат эксперта до 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z1232" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сертификат о прохождении Базового курса профессиональной подготовки для экспертов (60 часов теоретической и практической подготовки в соответствии с требованиями ИКАО к программе обучения и преподавательскому составу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z1233" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) стаж работы по авиационной медицине не менее одного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z1234" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) удостоверение о прохождении переподготовки или свидетельство о прохождении повышения квалификации по специальности, сертификаты об участии в съездах, конференциях, конгрессах, семинарах по авиационной медицине;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z1235" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сертификат, свидетельство, удостоверение или протокол стажировки на рабочем месте пилота или авиадиспетчера (on the job training), ознакомление с условиями труда освидетельствуемых лиц в организациях гражданской авиации, в том числе на летном и (или) диспетчерском тренажере или в полете (не менее 10 часов в год);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z1236" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) система учета и хранения информации, обеспечивающего деятельность по медицинскому освидетельствованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z1237" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Эксперт класса ЛА и СЛА имеет в наличии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z1238" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диплом об окончании высшего учебного заведения по специальности, "Общая врачебная практика"; диплом о присуждении академической степени "Бакалавр медицины", документ об окончании интернатуры по квалификации "Врач";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z1239" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сертификат специалиста для осуществления медицинской деятельности и допуска к клинической практике по специальности: "Общая врачебная практика" или по специализации "Авиационная и космическая медицина".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z1240" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования подпунктов 1) и 2) не распространяются на заявителей, получивших сертификат эксперта до 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z1241" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сертификат о прохождении Базового курса профессиональной подготовки для авиационных медицинских экспертов (60 часов теоретической и практической подготовки в соответствии с требованиями ИКАО к программе обучения и преподавательскому составу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z1197" w:id="55"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z1242" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) удостоверение о прохождении переподготовки или свидетельство о прохождении повышения квалификации по специальности, сертификаты об участии в съездах, конференциях, конгрессах, семинарах по близким областям авиационной и общей медицины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z1198" w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z1243" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сертификат, свидетельство, удостоверение или протокол стажировки на рабочем месте пилота или авиадиспетчера (on the job training), ознакомление с условиями труда освидетельствуемых лиц в организациях гражданской авиации, в том числе на летном и (или) диспетчерском тренажере или в полете (не менее 10 часов в год);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...71 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z1244" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) систему учета и хранения информации, обеспечивающего деятельность по медицинскому освидетельствованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5380,148 +4527,148 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z162" w:id="59"/>
+      <w:bookmarkStart w:name="z162" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководителю Уполномоченной организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="60"/>
+    <w:bookmarkStart w:name="z163" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   на назначение авиационным медицинским экспертом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z164" w:id="61"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z164" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6078,88 +5225,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="62"/>
+    <w:bookmarkStart w:name="z165" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт сертификационного обследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z166" w:id="63"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z166" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с приказом </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6901,51 +6048,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="64"/>
+    <w:bookmarkStart w:name="z167" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уполномоченная организация в сфере </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7074,71 +6221,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (отчество / first name)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z168" w:id="65"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z168" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место работы (проведения медицинского освидетельствования):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7588,68 +6735,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="66"/>
+    <w:bookmarkStart w:name="z131" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета выдачи сертификатов авиационных медицинских экспертов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 – в редакции приказа Министра индустрии и инфраструктурного развития РК от 28.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7742,70 +6889,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фиката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1161" w:id="67"/>
+          <w:bookmarkStart w:name="z1161" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи серти</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фиката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7927,124 +7074,124 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1162" w:id="68"/>
+    <w:bookmarkStart w:name="z1162" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: страницы журнала нумеруются, прошиваются и скрепляются печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8370,31 +7517,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>