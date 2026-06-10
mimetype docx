--- v1 (2025-12-23)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="845305a" w14:textId="845305a">
+    <w:p w14:paraId="9f7cdf3" w14:textId="9f7cdf3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -905,148 +905,310 @@
         <w:t>
       2. Государственный каталог ведется с целью обеспечения централизованного государственного электронного учета музейных предметов и музейных коллекции, включенных в музейный фонд Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусмотрен в редакции приказа и.о. Министра культуры и информации РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственный каталог – электронный информационный ресурс, содержащий сведения обо всех музейных предметах и музейных коллекциях, включенных в музейный фонд Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) государственный музейный фонд (далее – музейный фонд) – совокупность культурных ценностей, находящихся в фондах государственных музеев, музеев-заповедников и других государственных организаций и принадлежащих Республике Казахстан;</w:t>
+      2) государственный музейный фонд (далее – музейный фонд) – совокупность сведений о культурных ценностях, находящихся в фондах государственных музеев, музеев разных профилей, в том числе музеев-заповедников и музеев частных коллекций, а также у физических или юридических лиц, осуществляющих хранение культурных ценностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) культурные ценности – материальные и нематериальные ценности светского и религиозного характера, имеющие историческое, художественное, научное или иное культурное значение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом и.о. Министра культуры и информации РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 26.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Ведение Государственного каталога</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственный каталог ведется республиканским государственным казенным предприятием "Национальный музей Республики Казахстан" Комитета культуры Министерства культуры и информации Республики Казахстан (далее – Национальный музей) в электронном виде на казахском и русском языках по форме, согласно приложению 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1065,90 +1227,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Государственные музеи и музеи-заповедники и другие государственные организации (далее – музеи) ежеквартально до 15 числа первого месяца, следующего за кварталом, направляют в Национальный музей на электронных носителях сведения о принятых на постоянное хранение музейных предметах и музейных коллекциях, для включения в Государственный каталог, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1167,270 +1329,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В сведениях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, указывается следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование и краткое описание музейных предметов и музейных коллекции (автор, дата, место происхождения, имеющиеся надписи или изображения, материал и техника изготовления, размер, общий вес (указывается в случае изготовления из драгоценных металлов и камней);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) количество музейных предметов и музейных коллекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шифр музейных предметов и музейных коллекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) описание состояния сохранности музейных предметов и музейных коллекции (указывается наличие или отсутствие мелких или крупных повреждений и других изменений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) стоимость музейных предметов и музейных коллекции (указывается, в случае приобретения на платной основе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) фотография музейных предметов и музейных коллекции в размере 300 (dpi);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) наименование музея, в котором хранятся музейные предметы и музейные коллекции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Национальный музей в течение тридцати рабочих дней со дня поступления сведений, включает их в Государственный каталог.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случае недостоверности и (или) неполноты сведений, предусмотренных пунктом 6 настоящих Правил, Национальный музей в течение срока, указанного в пункте 5 настоящих Правил, письменно (в произвольной форме) сообщает музеям о необходимости предоставления в течение пятнадцати рабочих дней со дня поступления письма дополнительных сведений о музейном предмете и музейной коллекции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1449,90 +1611,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Исключение сведений о музейном предмете и музейной коллекции из Государственного каталога производится на основании акта о списании музейных предметов и музейных коллекций, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Инструкции по учету, хранению, использованию и списанию музейных предметов музейного фонда Республики Казахстан, утвержденной приказом Министра культуры и информации Республики Казахстан от 7 апреля 2025 года № 146-НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35961).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1551,70 +1713,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В целях недопущения утраты сведений о музейных предметах и музейных коллекции, Государственный каталог подлежит резервному копированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1771,219 +1933,209 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный каталог музейного фонда Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="33"/>
+          <w:bookmarkStart w:name="z40" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="31"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование и краткое описание музейных предметов и музейных коллекции (автор, дата, место происхождения, имеющиеся надписи или изображения, материал и техника изготовления, размер, общий вес (указывается в случае изготовлени</w:t>
-[...9 lines deleted...]
-              <w:t>я из драгоценных металлов и камней</w:t>
+              <w:t>Наименование и краткое описание музейных предметов и музейных коллекции (автор, дата, место происхождения, имеющиеся надписи или изображения, материал и техника изготовления, размер, общий вес (указывается в случае изготовления из драгоценных металлов и камней</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2097,71 +2249,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Описание состояния сохранности музейных предметов и музейных коллекции (указывается наличие или отсутствие </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> или крупных повреждений и других изменений)</w:t>
+              <w:t>Описание состояния сохранности музейных предметов и музейных коллекции (указывается наличие или отсутствие мелких или крупных повреждений и других изменений)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2347,70 +2479,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="34"/>
+          <w:bookmarkStart w:name="z41" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3151,255 +3283,275 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о музейных предметах и музейных коллекции, предоставляемых для включения в Государственный каталог музейного фонда Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="36"/>
+          <w:bookmarkStart w:name="z46" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование и краткое описание музейных предметов и музейных коллекции (автор, дата, место происхождения, имеющиеся надписи или изображения, материал и техника изготовления, размер, общий вес (указывается в случае изготовления из драгоценных металлов и камней</w:t>
+              <w:t xml:space="preserve">Наименование и краткое описание музейных предметов и музейных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коллекции (автор, дата, место происхождения, имеющиеся надписи или изображения, материал и техника изготовления, размер, общий вес (указывается в случае изготовления из драгоценных металлов и камней</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Количество музейных предметов и музейных коллекции</w:t>
+              <w:t xml:space="preserve">Количество музейных предметов и музейных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коллекции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3421,209 +3573,229 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шифр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>музейных предметов и музейных коллекции</w:t>
+              <w:t>музейных предметов и музейны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>х коллекции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Описание состояния сохранности музейных предметов и музейных коллекции (указывается наличие или отсутствие </w:t>
+              <w:t xml:space="preserve">Описание состояния сохранности музейных предметов и музейных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мелких</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> или крупных повреждений и других изменений)</w:t>
+              <w:t>коллекции (указывается наличие или отсутствие мелких или крупных повреждений и других изменений)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Стоимость музейных предметов и музейных коллекции (указывается, в случае приобретения на платной основе)</w:t>
+              <w:t>Стоимость музейных предметов и музейных коллекции (указываетс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>я, в случае приобретения на платной основе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Фотография музейных предметов и музейных коллекции в размере 300 (</w:t>
+              <w:t xml:space="preserve">Фотография музейных предметов и музейных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коллекции в размере 300 (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dpi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3645,51 +3817,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование музея, в котором хранятся музейные предметы и музейные коллекции</w:t>
+              <w:t xml:space="preserve">Наименование музея, в котором хранятся музейные предметы и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>музейные коллекции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3717,70 +3899,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="37"/>
+          <w:bookmarkStart w:name="z47" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4391,55 +4573,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>