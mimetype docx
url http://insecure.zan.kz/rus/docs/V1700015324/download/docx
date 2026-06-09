--- v0 (2025-12-27)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb48711" w14:textId="bb48711">
+    <w:p w14:paraId="5d4cb0e" w14:textId="5d4cb0e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,828 +93,959 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ исполняющего обязанности Министра национальной экономики Республики Казахстан от 9 декабря 2014 года № 136 "Об утверждении единых квалификационных требований и перечня документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 18 мая 2017 года № 277. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 июля 2017 года № 15324</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+        <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 18 мая 2017 года № 277. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 июля 2017 года № 15324.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 9 декабря 2014 года № 136 "Об утверждении единых квалификационных требований и перечня документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 9994, опубликованный в информационно-правовой системе "Әділет" 26 декабря 2014 года) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заголовок изложить в следующей редакции:</w:t>
+      заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Об утверждении квалификационных требований и перечня документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства";</w:t>
+      "Об утверждении квалификационных требований и перечня документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...38 lines deleted...]
-      "1. Утвердить прилагаемые квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства.";</w:t>
+      "1. Утвердить прилагаемые квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Квалификационные требования и перечень документов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства, утвержденные указанным приказом, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...58 lines deleted...]
-      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства по инвестициям и развитию Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства по инвестициям и развитию Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии на бумажном носителе и в электронной форме на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии на бумажном носителе и в электронной форме на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
+      3) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан;</w:t>
+      4) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, согласно подпунктам 1), 2), 3) и 4) настоящего пункта.</w:t>
+      5) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, согласно подпунктам 1), 2), 3) и 4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
+      4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по инвестициям и развитию</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Қасымбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
-[...3 lines deleted...]
-      </w:r>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр информации и коммуникаций</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________ Д. Абаев</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25 мая 2017 года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z20" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
-[...3 lines deleted...]
-      </w:r>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________ Т. Сулейменов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 июня 2017 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1037,325 +1168,326 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="330"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3598"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z23" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификационные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, подтверждающие соответствие квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z24" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1396,864 +1528,852 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изыскательская деятельность</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="18"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z26" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="19"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного инженерно-технического работника, имеющего соответствующее высшее профессиональное образование в области изыскательской деятельности и трудовой стаж (трудовая деятельность) работы не менее трех лет по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, или соответствующее среднее профессиональное или техническое и профессиональное образование в области изыскательской деятельности, трудовой стаж (трудовая деятельность) не менее пяти лет по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии квалификации и стаже работы инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z27" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 наличие производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенной: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия производственной базы на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z28" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="21"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) контрольно-измерительных приборов, механизмов, приспособлений, которые используются в зависимости от технических требований, необходимых для выполнения заявленных работ подвида; лицензируемого вида деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) персонального компьютера с установленным программным обеспечением, необходимым для выполнения расчетов, составления и оформления графических и иных материалов при осуществлении инженерно-геодезических работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о материально-технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z29" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие утвержденной заявителем (лицензиатом) инструкции по системе контроля качества, регламентирующей надлежащее выполнение работ и обеспечение качества (нормоконтроль, контроль качества производства работ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию об утвержденной инструкции по системе контроля качества согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z30" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие утвержденных заявителем (лицензиатом) правил и инструкций по системе охраны труда и техники безопасности с приложением документов, подтверждающих обучение ответственного инженерно-технического работника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию об утвержденных правилах и инструкциях по системе охраны труда и техники безопасности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2263,51 +2383,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проектная деятельность</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="24"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z32" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2343,538 +2463,532 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификационные требования к лицензиатам ІІІ категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z33" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z34" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия административных-бытовых помещений на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z35" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z36" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2910,612 +3024,606 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификационные требования к лицензиатам ІІ категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z37" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z38" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="31"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия административных-бытовых помещений на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z39" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z40" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее пяти лет, при этом опыт работы исчисляется со дня получения лицензии или иного равнозначного разрешительного документа для иностранных лиц на осуществление проектной деятельности (проектно-изыскательской деятельности в части проектирования), либо опыт работы не менее пяти лет в качестве лицензиата ІІІ категории, при этом в случае прекращения действия лицензии опыт работы аннулируется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3527,260 +3635,257 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z41" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее пяти реализованных объектов строительства второго технически несложного и (или) третьего уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию) либо не менее десяти объектов первого и (или) второго уровней ответственности, на которых лицензиат выполнял работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Для иностранных лиц в качестве представления документального подтверждения учитывается равнозначный документ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в случае наличия опыта работы по договорам генерального подряда и договорам субподряда, допускается представление актов ввода объектов в эксплуатацию и актов выполненных работ, при этом общее количество актов должно представляться в количестве, установленном для подтверждения наличия объектов по договорам субподряда. Предоставление в качестве опыта работы документального подтверждения по объектам, которые в соответствии с категорией лицензии не позволяется выполнять в качестве генерального подрядчика, допускается лишь в случаях выполнения работ по договорам вступивших в силу до 30 января 2012 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z42" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3816,668 +3921,678 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификационные требования к лицензиатам І категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z43" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z44" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия административных-бытовых помещений на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z45" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z46" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее десяти лет, либо не менее семи лет для лица, осуществлявшего проектную деятельность (проектно-изыскательскую деятельности в части проектирования) для морских нефтегазовых проектов на территории Республики Казахстан, либо опыт работы не менее пяти лет в качестве лицензиата ІІ категории.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Опыт работы исчисляется со дня получения лицензии, при этом в случае прекращения действия лицензии опыт работы аннулируется.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для иностранных лиц в качестве опыта работы учитывается равнозначный разрешительный документ на осуществление проектной деятельности (проектно-изыскательской деятельности в части проектирования).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, не менее одного из учредителей которого имеет международный опыт в области проектирования не менее тридцати лет и выполнявшего проектирование объектов первого уровня ответственности, опыт работы не менее шести лет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются один или несколько юридических лиц-резидентов Республики Казахстан и один или несколько иностранных юридических лиц и в котором участникам (акционеру) - юридическим лицам- резидентам Республики Казахстан в совокупности принадлежит 40 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие проектной деятельностью участником (акционером), данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4485,251 +4600,256 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Копия лицензии или соответствующего официального разрешительного документа иностранного государства, засвидетельствованную в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, не менее одного из учредителей которого имеет международный опыт в области проектирования не менее тридцати лет и выполнявшего проектирование объектов первого уровня ответственности, рекомендация от юридического лица со стопроцентным участием государства в уставном капитале, основным предметом деятельности которого являются организация и проведение международной специализированной выставки на территории Республики Казахстан.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юридическим лицом, участниками (акционерами) которого являются юридическое лицо – резидент Республики Казахстан и иностранное юридическое лицо, и в котором юридическому лицу – резиденту Республики Казахстан, имеющему лицензию І категории на занятие проектной деятельностью, принадлежит 40 или более процентов участия (долей или акций), предоставляется копия лицензии І категории юридического лица-резидента Республики Казахстан на занятие проектной деятельностью, информация о составе участников (акционеров) с указанием размера участия каждого из участников (акционеров), а также легализованная выписка из торгового реестра или другой легализованный документ, удостоверяющий, что участник (акционер) – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства, с нотариально засвидетельствованным переводом на государственный и русский языки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z47" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее десяти реализованных объектов строительства первого и (или) второго уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо наличие не менее двадцати объектов первого и (или) второго уровней ответственности, на которых лицензиат выполнял работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ). Для иностранных лиц в качестве представления документального подтверждения учитывается равнозначный документ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются один или несколько юридических лиц-резидентов Республики Казахстан и один или несколько иностранных юридических лиц и в котором участникам (акционеру) - юридическим лицам- резидентам Республики Казахстан в совокупности принадлежит 40 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие проектной деятельностью участником (акционером), данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4770,51 +4890,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Строительно-монтажные работы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="41"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z49" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4850,566 +4970,568 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификационные требования к лицензиатам ІІІ категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z50" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер, начальник производственно-технического отдела, начальник участка, производитель работ, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z51" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенной:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ, а также не нарушает условия труда административных, технических и производственных работников.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия производственной базы на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z52" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или)аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z53" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5445,626 +5567,624 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификационные требования к лицензиатам ІІ категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z54" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер, начальник производственно-технического отдела, начальник участка, производитель работ, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z55" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие производственной базы на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенной: 1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия производственной базы на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z56" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z57" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее пяти лет, при этом опыт работы исчисляется со дня получения лицензии или иного равнозначного разрешительного документа для иностранных лиц на осуществление строительно-монтажных работ, либо опыт работы не менее пяти лет в качестве лицензиата ІІІ категории, при этом в случае прекращения действия лицензии опыт работы аннулируется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6076,246 +6196,239 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z58" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее пяти реализованных объектов строительства второго технически несложного и (или) третьего уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо наличие не менее десяти объектов первого и (или) второго уровней ответственности, на которых лицензиат реализовал работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ). Для иностранных лиц в качестве представления документального подтверждения учитывается равнозначный документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в случае наличия опыта работы по договорам генерального подряда и договорам субподряда, допускается представление актов ввода объектов в эксплуатацию и актов выполненных работ, при этом общее количество актов должно представляться в количестве, установленном для подтверждения наличия объектов по договорам субподряда. Предоставление в качестве опыта работы документального подтверждения по объектам, которые в соответствии с категорией лицензии не позволяется выполнять в качестве генерального подрядчика, допускается лишь в случаях выполнения работ по договорам вступивших в силу до 30 января 2012 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z59" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6351,682 +6464,696 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификационные требования к лицензиатам І категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z60" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по одной из следующих специализаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер, начальник производственно-технического отдела, начальник участка, производитель работ, мастер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае, наличия у не менее одного инженерно-технического работника, работающего на постоянной основе у иностранцев или иностранных юридических лиц соответствующего разрешительного документа по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, выданный в порядке, предусмотренном законодательством государства-участника Организации экономического сотрудничества и развития, данные требования не распространяются</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z61" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие производственной базы на праве собственности (хозяйственного ведения или оперативного управления), оснащенной:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) административно-производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юридическому лицу, участниками (акционерами) которого являются один или несколько юридических лиц-резидентов Республики Казахстан и один или несколько иностранных юридических лиц, где доли участия юридических лиц-резидентов Республики Казахстан в уставном капитале (акций) составляет в совокупности 40 или более процентов допускается наличие производственной базы на праве аренды (хозяйственного ведения или оперативного управления). При этом, резиденту Республики Казахстан необходимо иметь лицензию І категории на занятие строительно-монтажными работами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае наличия производственной базы на праве собственности, информация получается с информационной системы "Государственная база данных "Регистр недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z62" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или)аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z63" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее десяти лет, либо не менее семи лет для лица осуществлявшего строительно-монтажные работы для морских нефтегазовых проектов на территории Республики Казахстан, либо опыт работы не менее пяти лет в качестве лицензиата ІІ категории. Опыт работы исчисляется со дня получения лицензии, при этом в случае прекращения действия лицензии опыт работы аннулируется.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для иностранных лиц в качестве опыта работы учитывается равнозначный разрешительный документ на осуществление строительно-монтажных работ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются один или несколько юридических лиц-резидентов Республики Казахстан и один или несколько иностранных юридических лиц и в котором участникам (акционеру) - юридическим лицам- резидентам Республики Казахстан в совокупности принадлежит 40 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие строительно-монтажных работ участником (акционером), данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7034,237 +7161,238 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Копия лицензии или соответствующего официального разрешительного документа иностранного государства, засвидетельствованную в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юридическим лицом, участниками (акционерами) которого являются юридическое лицо – резидент Республики Казахстан и иностранное юридическое лицо, и в котором юридическому лицу – резиденту Республики Казахстан, имеющему лицензию І категории на занятие строительно-монтажными работами, принадлежит 40 или более процентов участия (долей или акций), предоставляется копия лицензии І категории юридического лица-резидента Республики Казахстан на занятие проектной деятельностью, информация о составе участников (акционеров) с указанием размера участия каждого из участников (акционеров), а также легализованная выписка из торгового реестра или другой легализованный документ, удостоверяющий, что участник (акционер) – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства, с нотариально засвидетельствованным переводом на государственный и русский языки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z64" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее десяти реализованных объектов строительства первого и (или) второго уровней ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо не менее двадцати объектов первого и (или)второго уровней ответственности, на которых лицензиат реализовал работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ). Для иностранных лиц в качестве представления документального подтверждения учитывается равнозначный документ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются один или несколько юридических лиц-резидентов Республики Казахстан и один или несколько иностранных юридических лиц и в котором участникам (акционеру) - юридическим лицам- резидентам Республики Казахстан в совокупности принадлежит 40 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие строительно-монтажных работ участником (акционером), данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7457,2485 +7585,3113 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">строительства </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Форма сведений к лицензии на изыскательскую деятельность</w:t>
+        <w:t xml:space="preserve">              Форма сведений к лицензии на изыскательскую деятельность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z67" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                         Сведения об инженерно-технических работниках</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">          (заполняется при получении лицензии и (или) приложения к лицензии)</w:t>
+                         Сведения об инженерно-технических работниках</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (заполняется при получении лицензии и (или) приложения к лицензии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ФИО (при его наличии) _____________________________________________</w:t>
-[...133 lines deleted...]
-      </w:r>
+      1) ФИО (при его наличии) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) Должность ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) Работает в данной организации ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (указать постоянно или временно)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) Стаж работы ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать по специальности и на занимаемой должности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) Наименование учебного заведения___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) Год окончания ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7) Квалификация по диплому ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       8) Специализация по диплому ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       9) Информация о признании и (или) нострификации документов об образовании,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выданных зарубежными организациями</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>образования_____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указать номер и дату выдачи удостоверения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               Сведения о производственной базе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     (заполняется при получении лицензии и (или) приложения к лицензии вне зависимости от</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> запрашиваемой категории, а также при переоформлении лицензии с присвоением категорий)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z69" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Адрес производственной базы: ____________________________________________</w:t>
-[...81 lines deleted...]
-      </w:r>
+      10) Адрес производственной базы: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       11) Площадь ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       12) Номер свидетельства о регистрации недвижимости __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       13) Номер договора об аренде ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       14) База оснащена (необходимо поставить знак "Х" в случае наличия):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административно-производственными зданиями и помещениями, необходимыми для</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выполнения заявленных видов работ, подвида лицензируемого вида деятельности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рабочими местами, организованными в соответствии с условиями</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>труда___________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Сведения об утвержденной инструкции по системе контроля качества</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       15) Реквизиты утвержденной инструкции по системе контроля качества,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>регламентирующей надлежащие выполнение работ и обеспечение качества (нормоконтроль,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>контроль качества производства работ)</w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   Сведения об утвержденных правилах и инструкциях</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     по системе охраны труда и техники безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) Реквизиты утвержденных правил и инструкций по системе охраны труда и</w:t>
-[...3 lines deleted...]
-      </w:r>
+      16) Реквизиты утвержденных правил и инструкций по системе охраны труда и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>техники безопасности ____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   Сведения о материально-технической оснащенности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           (заполняется при получении лицензии и (или) приложения к лицензии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z71" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) Наименование: _________________________________________________________</w:t>
-[...181 lines deleted...]
-        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      17) Наименование: _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       18) Единица измерения _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       19) Количество ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       20) Срок эксплуатации ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       21) Характеристики (марки, мощности) качественный состав</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       22) Примечание ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Форма сведений к лицензии на проектную деятельность</w:t>
+        <w:t xml:space="preserve">              Форма сведений к лицензии на проектную деятельность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z73" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                   Сведения об инженерно-технических работниках</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">                   зависимости от запрашиваемой категории)</w:t>
+                   Сведения об инженерно-технических работниках</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (заполняется при получении лицензии и (или) приложения к лицензии вне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   зависимости от запрашиваемой категории)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z74" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ФИО (при его наличии) ___________________________________________________</w:t>
-[...103 lines deleted...]
-        <w:t xml:space="preserve">                         лицензий с присвоением категорий)</w:t>
+      1) ФИО (при его наличии) ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) Должность ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) Наличие аттестата инженерно-технического работника ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указать номер и дату выдачи аттестата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                Сведения об административно-бытовых помещениях</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (заполняется при получении лицензии и (или) приложения к лицензии вне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          зависимости от запрашиваемой категории, а также при переоформлении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         лицензий с присвоением категорий)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z75" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Адрес административно-бытовых помещений:________________________________</w:t>
-[...81 lines deleted...]
-      </w:r>
+      4) Адрес административно-бытовых помещений:________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) Площадь _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) Номер свидетельства о регистрации недвижимости ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7) Номер договора об аренде _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       8) Административно-бытовые помещения оснащены (необходимо поставить знак "Х"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в случае наличия):</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       необходимыми для выполнения заявленных видов работ, подвида лицензируемого</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вида деятельности ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Рабочими местами, организованными в соответствии с условиями труда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     Иные требования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (заполняется при получении и переоформлении лицензий І и ІІ категорий)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z76" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Опыт работы:___________________________________________________________</w:t>
-[...194 lines deleted...]
-        <w:t xml:space="preserve">                          зависимости от запрашиваемой категории)</w:t>
+      10) Опыт работы:___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       11) Реализованные объекты__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       12) Реквизиты актов ввода в эксплуатацию и актов выполненных работ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Сведения о программном обеспечении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        (заполняется при получении лицензии и (или) приложения к лицензии вне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          зависимости от запрашиваемой категории)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z77" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) Наименование: _________________________________________________________</w:t>
-[...168 lines deleted...]
-        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      13) Наименование: _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       14) Единица измерения _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       15) Количество ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       16) Срок эксплуатации ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       17) Характеристики (марки, мощности) качественный состав _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       18) Примечание ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Форма сведений к лицензии на строительно-монтажные работы</w:t>
+        <w:t xml:space="preserve">              Форма сведений к лицензии на строительно-монтажные работы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z79" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                   Сведения об инженерно-технических работниках</w:t>
-[...16 lines deleted...]
-      </w:r>
+                   Сведения об инженерно-технических работниках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (заполняется при получении лицензии и (или) приложения к лицензии вне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      зависимости от запрашиваемой категории, а также при переоформлении лицензий на І</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        категорию)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ФИО (при его наличии) ___________________________________________________</w:t>
-[...81 lines deleted...]
-      </w:r>
+      1) ФИО (при его наличии) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) Должность ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) Наличие аттестата инженерно-технического работника ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать номер и дату выдачи аттестата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Сведения о производственной базе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (заполняется при получении лицензии и (или) приложения к лицензии вне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       зависимости от запрашиваемой категории, а также при переоформлении лицензий с</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               присвоением категорий)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z81" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Адрес производственной базы: _____________________________________________</w:t>
-[...81 lines deleted...]
-      </w:r>
+      4) Адрес производственной базы: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) Площадь _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) Номер свидетельства о регистрации недвижимости ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7) Номер договора об аренде _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       8) База оснащена (необходимо поставить знак "Х" в случае наличия):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административно-производственными зданиями и помещениями, необходимыми для</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выполнения заявленных видов работ, подвида лицензируемого вида деятельности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рабочими местами, организованными в соответствии с условиями</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>труда___________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     Иные требования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (заполняется при получении и переоформлении лицензий І и ІІ категорий)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z82" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Опыт работы:___________________________________________________________</w:t>
-[...207 lines deleted...]
-        <w:t xml:space="preserve">                         зависимости от запрашиваемой категории)</w:t>
+      10) Опыт работы:___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       11) Реализованные объекты __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       12) Реквизиты актов ввода в эксплуатацию и актов выполненных работ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Сведения о материально-технической оснащенности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (заполняется при получении лицензии и (или) приложения к лицензии вне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         зависимости от запрашиваемой категории)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) Наименование: _________________________________________________________</w:t>
-[...181 lines deleted...]
-        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      13) Наименование: _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       14) Единица измерения _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       15) Количество ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       16) Срок эксплуатации ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       17) Характеристики (марки, мощности) качественный состав _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       18) Примечание ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10261,31 +11017,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>