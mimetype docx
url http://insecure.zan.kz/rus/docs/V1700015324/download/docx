--- v1 (2026-06-09)
+++ v2 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d4cb0e" w14:textId="5d4cb0e">
+    <w:p w14:paraId="82d1409" w14:textId="82d1409">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ исполняющего обязанности Министра национальной экономики Республики Казахстан от 9 декабря 2014 года № 136 "Об утверждении единых квалификационных требований и перечня документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 18 мая 2017 года № 277. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 июля 2017 года № 15324. Утратил силу приказом и.о. Министра промышленности и строительства Республики Казахстан от 22 апреля 2026 года № 197.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Приказ утрачивает силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -10635,63 +10637,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11013,35 +11037,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>