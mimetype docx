--- v0 (2025-11-13)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f10d9aa" w14:textId="f10d9aa">
+    <w:p w14:paraId="e309770" w14:textId="e309770">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -966,54 +966,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) денежное содержание – должностной оклад военнослужащего (оклад по воинской должности) в соответствии с занимаемой воинской должностью и оклад в соответствии с присвоенным воинским званием (оклад по воинскому званию);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z429" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) денежное довольствие – ежемесячно выплачиваемый вид довольствия, являющийся основным средством материального обеспечения военнослужащих. Денежное довольствие состоит из денежного содержания, надбавки за особые условия службы и другие надбавки и доплаты, предусмотренные законодательством Республики Казахстан;</w:t>
+      2) денежное довольствие – ежемесячно выплачиваемый вид довольствия, являющийся основным средством материального обеспечения военнослужащих.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Денежное довольствие военнослужащих, за исключением военнослужащих срочной службы, кадетов и курсантов военных, специальных учебных заведений, включает в себя денежное содержание (должностной оклад и оклад по воинскому званию), надбавки за особые условия прохождения службы и другие надбавки и доплаты, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денежное довольствие (стипендия) военнослужащих срочной службы, кадетов и курсантов военных, специальных учебных заведений включает в себя только должностной оклад;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z430" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) надбавка – ежемесячная выплата за особые условия службы, исчисляемая в процентном соотношении от должностного или базового должностного оклада, либо в фиксированном размере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z431" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1046,100 +1082,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выходное пособие – выплата при увольнении с воинской службы по достижении предельного возраста состояния на воинской службе, по состоянию здоровья либо в связи с сокращением штатов воинской части (учреждения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z433" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) подъемное пособие – денежная компенсация единовременного характера, направленная на создание социально-бытовых условий и обустройство военнослужащего и его членов семьи (при наличии) на новом месте службы.</w:t>
+      6) подъемное пособие – денежная компенсация единовременного характера, направленная на создание социально-бытовых условий и обустройство военнослужащего и его членов семьи (при наличии) на новом месте службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) день принятия дел и должности – это дата утверждения акта приема-передачи дел и должности, резолюции командира в рапорте военнослужащего о принятии дел и должности, которая отражается в приказе командира о принятии дел и должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) день сдачи дел и должности – это дата утверждения акта приема-передачи дел и должности, резолюции командира в рапорте военнослужащего о сдаче дел и должности, которая отражается в приказе командира о сдаче дел и должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 1-1 в соответствии с приказом Министра обороны РК от 05.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 527</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025); с изменениями, внесенными приказом Министра обороны РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1946,92 +2038,130 @@
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z435" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денежные выплаты осуществляются воинскими частями (учреждениями), куда военные резервисты поступили для прохождения службы в резерве на основании приказа командира воинской части (руководителя учреждения) одновременно с выплатой денежного довольствия военнослужащим по контракту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет денежных выплат производится пропорционально дням фактического прохождения службы в резерве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 7-2 в соответствии с приказом Министра обороны РК от 05.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 527</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025); с изменениями, внесенными приказом Министра обороны РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z436" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2826,3789 +2956,3739 @@
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Должностной оклад военнослужащего, проходящего воинскую службу по контракту на должности солдата (матроса) и сержанта (старшины), кроме курсанта, кадета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z44" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При повышении должностного оклада, в связи с увеличением стажа службы, расчет должностного оклада производится пропорционально со дня повышения должностного оклада.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z45" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Военнослужащему, назначенному на должность солдата (матроса) и сержанта (старшины), должностной оклад выплачивается со дня издания приказа о принятии дел и должности.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До принятия дел и должности выплачивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) военнослужащему, принятому и назначенному на должность по окончанию срочной воинской службы – должностной оклад по 2 уровню должности, установленный Единой системой оплаты труда работников для всех органов, содержащихся за счет государственного бюджета, утвержденной постановлением Правительства Республики Казахстан от 16 октября 2017 года № 646 дсп (далее – система оплаты труда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) военнослужащему, окончившему военное среднее специальное учебное заведение – должностной оклад по 3 уровню должности, установленной системой оплаты труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) военнослужащему, поступившему на воинскую службу по контракту со дня издания приказа командира (руководителя) о зачислении в списки личного состава воинской части (учреждения) – должностной оклад по 2 уровню должности, установленной системой оплаты труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра обороны РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При перемещении военнослужащего, проходящего воинскую службу по контракту на должности солдата (матроса) и сержанта (старшины) с одной должности на другую, оклад по новой должности выплачивается на основании приказа, со дня принятия дел и должности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z46" w:id="56"/>
-[...15 lines deleted...]
-      До принятия дел и должности выплачивается:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Исключен приказом Министра обороны РК от 14.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Должностной оклад военнослужащего срочной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z47" w:id="57"/>
-[...15 lines deleted...]
-      1) военнослужащему, принятому и назначенному на должность по окончанию срочной воинской службы – должностной оклад по I категории должности, установленный Единой системой оплаты труда работников для всех органов, содержащихся за счет государственного бюджета, утвержденной постановлением Правительства Республики Казахстан от 16 октября 2017 года № 646 дсп (далее – система оплаты труда);</w:t>
+    <w:bookmarkStart w:name="z53" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Лицу, призванному на срочную воинскую службу, со дня издания приказа соответствующего командира (начальника) об убытии из местного органа военного управления к месту прохождения воинской службы до назначения на должность выплачивается должностной оклад по I категории должности, установленному системой оплаты труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z48" w:id="58"/>
-[...15 lines deleted...]
-      2) военнослужащему, окончившему военное среднее специальное учебное заведение – должностной оклад по II категории должности, установленной системой оплаты труда;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При перемещении военнослужащего, проходящего срочную воинскую службу с одной должности на другую, оклад по новой должности выплачивается со дня издания приказа о назначении на должность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z49" w:id="59"/>
-[...15 lines deleted...]
-      3) военнослужащему, поступившему на воинскую службу по контракту со дня издания приказа командира (руководителя) о зачислении в списки личного состава воинской части (учреждения) – должностной оклад по I категории должности, установленной системой оплаты труда.</w:t>
+    <w:bookmarkStart w:name="z385" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Военнослужащему срочной воинской службы при увольнении с воинской службы по истечении срока воинской службы по призыву или по состоянию здоровья выходное пособие выплачивается в размере одного месячного расчетного показателя, а указанному военнослужащему из числа детей-сирот и детей, оставшихся без попечения родителей, – в размере пяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными приказами Министра обороны РК от 04.05.2018 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.04.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 21-1 в соответствии с приказом Министра обороны РК от 22.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="60"/>
-[...15 lines deleted...]
-      18. При перемещении военнослужащего, проходящего воинскую службу по контракту на должности солдата (матроса) и сержанта (старшины) с одной должности на другую, оклад по новой должности выплачивается на основании приказа, со дня принятия дел и должности.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Должностной оклад (стипендия) курсанта, магистранта, докторанта, адъюнкта и военного врача-резидента, обучающегося в военном учебном заведении Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...272 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 5 – в редакции приказа Министра обороны РК от 05.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 527</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="66"/>
+    <w:bookmarkStart w:name="z56" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Курсанту, получающему оклад в зависимости от курса обучения, переведенному на следующий курс, оклад по этому курсу обучения выплачивается со дня подписания приказа о переводе на следующий курс, но не ранее начала нового учебного года.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z57" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Военнослужащему, обучающемуся в иностранных учебных заведениях, реализующих образовательные программы послевузовского образования, выплаты производятся в соответствии с международными контрактами и договорами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z58" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Военнослужащему, отчисленному из военного учебного заведения, со дня издания приказа об отчислении выплачивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z59" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) занимавшему перед зачислением в военное учебное заведение воинскую должность в воинской части (учреждении) (кроме военнослужащего срочной службы, отчисленного за неуспеваемость и недисциплинированность), должностной оклад по последней штатной воинской должности, которую он занимал в воинской части (учреждении) до зачисления на обучение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z60" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поступившему в военное учебное заведение в период прохождения им срочной воинской службы и отчисленному за неуспеваемость, а также недисциплинированность, оклад по I категории должности, установленному системой оплаты труда для военнослужащих срочной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменениями, внесенными приказами Министра обороны РК от 14.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Выплата денежного довольствия при временном исполнении обязанностей по воинской должности, в период пребывания военнослужащего в распоряжении</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z57" w:id="67"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 6 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="72"/>
+    <w:bookmarkStart w:name="z62" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Военнослужащему, на которого возложено временное исполнение обязанностей по вакантной должности должностным лицом, имеющим право назначения на эту воинскую должность, со дня издания приказа о принятии дел и должности, выплачивается должностной оклад по воинской должности, к исполнению обязанностей которой он временно допущен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции приказа Министра обороны РК от 14.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Военнослужащему, со дня зачисления в распоряжение командира, с возложением на него обязанностей, выплата денежного содержания и надбавки за классную квалификацию по последней занимаемой должности сохраняется в течение сроков:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z466" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при назначении его на другую должность – 2-х месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z467" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в связи с проведением организационно-штатных мероприятий – 3-х месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 26 – в редакции приказа Министра обороны РК от 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z438" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Военнослужащему в период нахождения в распоряжении командира (начальника), в связи с вынесением в отношении него постановления о квалификации деяния подозреваемого - до вынесения окончательного решения по уголовному делу, выплачивается ежемесячное пособие в размере оклада за воинское звание, но не менее размера минимальной заработной платы на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z439" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, которому на основании постановления избрана мера пресечения в виде содержания под стражей – до вынесения окончательного решения по уголовному делу, выплата денежного довольствия приостанавливается.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции приказа Министра обороны РК от 14.04.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 26-1 в соответствии с приказом Министра обороны РК от 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При определении права на получение денежного довольствия, в срок состояния в распоряжении не засчитываются периоды нахождения военнослужащего в ежегодных основных отпусках, на лечении в военно-медицинских (медицинских) учреждениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z68" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Выплата военнослужащему денежного содержания и надбавки за классную квалификацию, на получение которого он утратил право в связи с нахождением в распоряжении, возобновляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z441" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) со дня подписания приказа о назначении на должность, и до дня принятия дел и должности, при этом в расчет принимается должностной оклад по последней занимаемой воинской должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z442" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) временно допущенному к исполнению обязанностей по вакантной воинской должности - со дня подписания приказа о допуске к временному исполнению обязанностей по воинской должности и до дня освобождения от исполнения обязанностей по воинской должности включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z443" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направленному на лечение - со дня направления, при этом денежное содержание и надбавка за классную квалификацию выплачивается по день возвращения к месту нахождения в распоряжении включительно, а убывшему в отпуск по болезни по решению военно-врачебной комиссии - по день окончания отпуска включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z444" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) магистранту, докторанту, адъюнкту и военному врачу-резиденту, а также курсанту, зачисленному в военное учебное заведение на очное обучение - со дня подписания приказа о направлении на обучение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z445" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) убывшему в ежегодный отпуск - со дня убытия в отпуск, при этом денежное содержание и надбавка за классную квалификацию выплачивается по день окончания отпуска включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Министра обороны РК от 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Военнослужащему, в случае прекращения в отношении него уголовного преследования (уголовного дела) по реабилитирующим основаниям или вынесения судом оправдательного приговора, денежное довольствие выплачивается за время вынужденного нахождения в распоряжении командира за минусом суммы, выплаченной в соответствии с пунктом 26-1 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа Министра обороны РК от 19.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяется на отношения, возникшие с 01.07.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30. Исключен приказом Министра обороны РК от 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 7. В период болезни, за время нахождения в отпусках, в случае смерти военнослужащего</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z77" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Военнослужащему сохраняется денежное довольствие за весь период нахождения на лечении или в отпуске по болезни по решению военно-врачебной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции приказа Министра обороны РК от 14.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="73"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. На период нахождения во всех видах отпусков (за исключением нахождения в отпуске по беременности и родам, отпуске по уходу за ребенком до достижения им возраста трех лет) за военнослужащим сохраняется денежное довольствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции приказа Министра обороны РК от 14.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z438" w:id="76"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В случае смерти военнослужащего денежное довольствие выплачивается до дня исключения его из списков личного состава части.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z80" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...191 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Надбавки за особые условия прохождения службы военнослужащему по контракту кроме курсанта, кадета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z81" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...197 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 7. В период болезни, за время нахождения в отпусках, в случае смерти военнослужащего</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Порядок выплаты надбавок</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z77" w:id="87"/>
-[...15 lines deleted...]
-      31. Военнослужащему сохраняется денежное довольствие за весь период нахождения на лечении или в отпуске по болезни по решению военно-врачебной комиссии.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Военнослужащему, имеющему право на получение надбавки за особые условия прохождения службы, надбавка выплачивается к фактически получаемому должностному окладу по исполняемой воинской должности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:p>
-[...77 lines deleted...]
-      32. На период нахождения во всех видах отпусков (за исключением нахождения в отпуске по беременности и родам, отпуске по уходу за ребенком до достижения им возраста трех лет) за военнослужащим сохраняется денежное довольствие.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Если надбавка причитается за неполный месяц, ее размер определяется пропорционально, исходя из фактического количества прослуженных календарных дней в данном месяце.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:p>
-[...157 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="94"/>
+    <w:bookmarkStart w:name="z84" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Надбавка за особые условия службы, за исключением надбавки за классную квалификацию, выплачивается на основании приказа командира военнослужащему, кроме военнослужащего срочной службы, со дня назначения на должность по которой имеет право на получение надбавки за особые условия службы, но не ранее дня принятия дел и должности.Сноска. Пункт 36 – в редакции приказа Министра обороны РК от 14.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Выплата военнослужащему надбавки за особые условия службы, за исключением надбавки за классную квалификацию, прекращается со дня освобождения от должности или дня вступления во временное исполнение обязанностей воинской должности, по которой выплата надбавки не установлена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции приказа Министра обороны РК от 14.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Военнослужащему, проходящему воинскую службу по контракту, в том числе на которого возложено временное исполнение обязанностей по вакантной должности надбавки, установленные постановлением Правительства Республики Казахстан от 16 октября 2017 года № 646 дсп "Об утверждении единой системы оплаты труда работников для всех органов, содержащихся за счет государственного бюджета" выплачиваются по исполняемой воинской должности (со дня принятия дел и должности) и по день освобождения от занимаемой воинской должности (сдачи дел и должности) или по день зачисления в распоряжение командира (начальника).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z389" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему временно убывшему из воинской части (учреждения) с сохранением должности по месту службы, выплата надбавок сохраняется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Надбавка за особые условия службы выплачивается по месту воинской службы одновременно с выплатой денежного довольствия за текущий месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z92" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Военнослужащему, допущенному в установленном порядке к временному исполнению обязанностей воинской должности, по которой предусмотрена выплата надбавки, эта надбавка выплачивается, в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z93" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t>№ 404</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Надбавка за классную квалификацию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z94" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Надбавка выплачивается военнослужащему со дня присвоения (подтверждения, снижения) классной квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, имеющему классную квалификацию по одной специальности, назначенному на воинскую должность другой военно-учетной специальности, по которой присваивается классная квалификация, выплата надбавки сохраняется до конца календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 – в редакции приказа Министра обороны РК от 14.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="95"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Военнослужащему, имеющему классную квалификацию по двум и более специальностям, надбавка выплачивается по той специальности, по которой он исполняет обязанности по воинской должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z98" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...91 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Надбавка за особые условия прохождения службы военнослужащему, проходящему воинскую службу по контракту на должности, соответствующей летной военно-учетной специальности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z99" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Военнослужащему, проходящему воинскую службу на должности, соответствующей летной военно-учетной специальности, допущенному к полетам на учебный год приказом соответствующего командира, выполняющему полеты и не имеющего перерывов более допустимых сроков, надбавка за особые условия службы выплачивается в текущем месяце за истекший.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z100" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. При невыполнении полетов в течение одного месяца со дня окончания допустимого перерыва в полетах выплата надбавки за особые условия службы прекращается до выполнения очередных полетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z101" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, невыполняющему полеты по независящим от него причинам (болезнь, отпуск, командировка, запрет полетов, нахождения авиационной техники на ремонте, регламентных работах, при выходе из строя, окончания ресурса) надбавка за особые условия службы выплачивается ежемесячно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z102" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О выплате надбавок, с указанием военнослужащих, не имеющих перерывов более допустимых сроков, а также лиц, не выполнивших эти полеты по не зависящим от них причинам (с указанием конкретных причин), объявляется приказом соответствующего командира, ежемесячно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z103" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Военнослужащему, отстраненному от летной работы без освобождения от занимаемой должности, надбавка выплачивается до дня подписания приказа командира об отстранении от летной работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z104" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Выплата надбавки военнослужащему за особые условия службы прекращается со дня освобождения от должности или вступления во временное исполнение обязанностей по воинской должности, по которой выплата надбавки не предусмотрена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z105" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Военнослужащему, получающему надбавку за особые условия службы, допущенному к временному исполнению обязанностей по вакантной воинской должности, по которой выплата этой надбавки не установлена, за период временного исполнения обязанностей по воинской должности надбавка не выплачивается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z106" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, допущенному в установленном порядке к временному исполнению обязанностей по вакантной воинской должности, по которой установлена выплата надбавок, эти надбавки выплачиваются в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z107" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Надбавка за классную квалификацию</w:t>
-[...217 lines deleted...]
-      О выплате надбавок, с указанием военнослужащих, не имеющих перерывов более допустимых сроков, а также лиц, не выполнивших эти полеты по не зависящим от них причинам (с указанием конкретных причин), объявляется приказом соответствующего командира, ежемесячно.</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Надбавка за особые условия прохождения службы авиационному наземному специалисту по обслуживанию авиационной техники</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z103" w:id="108"/>
-[...15 lines deleted...]
-      45. Военнослужащему, отстраненному от летной работы без освобождения от занимаемой должности, надбавка выплачивается до дня подписания приказа командира об отстранении от летной работы.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Надбавка за особые условия прохождения службы авиационному наземному специалисту по обслуживанию авиационной техники устанавливается в следующих размерах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z104" w:id="109"/>
-[...15 lines deleted...]
-      46. Выплата надбавки военнослужащему за особые условия службы прекращается со дня освобождения от должности или вступления во временное исполнение обязанностей по воинской должности, по которой выплата надбавки не предусмотрена.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) авиационному наземному специалисту по обслуживанию авиационной техники, используемой по назначению или находящейся на кратковременном (до одного года) хранении - 50 процентов от должностного оклада;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z105" w:id="110"/>
-[...15 lines deleted...]
-      47. Военнослужащему, получающему надбавку за особые условия службы, допущенному к временному исполнению обязанностей по вакантной воинской должности, по которой выплата этой надбавки не установлена, за период временного исполнения обязанностей по воинской должности надбавка не выплачивается.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) авиационному наземному специалисту по обслуживанию авиационной техники, находящейся на длительном (более одного года) хранении - 25 процентов от должностного оклада;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z106" w:id="111"/>
-[...15 lines deleted...]
-      Военнослужащему, допущенному в установленном порядке к временному исполнению обязанностей по вакантной воинской должности, по которой установлена выплата надбавок, эти надбавки выплачиваются в соответствии с настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) авиационному наземному специалисту по обслуживанию тренажеров - 10 процентов от должностного оклада.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z107" w:id="112"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 4. Надбавка за особые условия прохождения службы авиационному наземному специалисту по обслуживанию авиационной техники</w:t>
+    <w:bookmarkStart w:name="z112" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Надбавка за особые условия прохождения службы выплачивается военнослужащему на основании приказа командира.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z108" w:id="113"/>
-[...15 lines deleted...]
-      48. Надбавка за особые условия прохождения службы авиационному наземному специалисту по обслуживанию авиационной техники устанавливается в следующих размерах:</w:t>
+    <w:bookmarkStart w:name="z113" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Приказ командира о выплате надбавки издается ежемесячно в котором указывается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z109" w:id="114"/>
-[...15 lines deleted...]
-      1) авиационному наземному специалисту по обслуживанию авиационной техники, используемой по назначению или находящейся на кратковременном (до одного года) хранении - 50 процентов от должностного оклада;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) должность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z110" w:id="115"/>
-[...15 lines deleted...]
-      2) авиационному наземному специалисту по обслуживанию авиационной техники, находящейся на длительном (более одного года) хранении - 25 процентов от должностного оклада;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) воинское звание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z111" w:id="116"/>
-[...15 lines deleted...]
-      3) авиационному наземному специалисту по обслуживанию тренажеров - 10 процентов от должностного оклада.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) фамилия, имя, отчество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z112" w:id="117"/>
-[...15 lines deleted...]
-      49. Надбавка за особые условия прохождения службы выплачивается военнослужащему на основании приказа командира.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) допуск на обслуживание авиатехники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z113" w:id="118"/>
-[...15 lines deleted...]
-      50. Приказ командира о выплате надбавки издается ежемесячно в котором указывается:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обслуживаемая авиатехника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z114" w:id="119"/>
-[...15 lines deleted...]
-      1) должность;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В приказ о выплате надбавки военнослужащий включается при условии выполнения им планов, норм осмотров, контроля технического состояния и работ по обслуживанию авиатехники.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z115" w:id="120"/>
-[...15 lines deleted...]
-      2) воинское звание;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отстранения военнослужащего от обслуживания авиатехники выплата надбавки прекращается на основании соответствующего приказа командира.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z116" w:id="121"/>
-[...15 lines deleted...]
-      3) фамилия, имя, отчество;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Выплата надбавки военнослужащему за особые условия прохождения службы прекращается со дня освобождения от должности или дня вступления во временное исполнение обязанностей по воинской должности, по которой выплата надбавки не предусмотрена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z117" w:id="122"/>
-[...15 lines deleted...]
-      4) допуск на обслуживание авиатехники;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Военнослужащему, получающему надбавку за особые условия прохождения службы, допущенного к временному исполнению обязанностей по воинской должности, по которой выплата этой надбавки не установлена, за период временного исполнения обязанностей по воинской должности надбавка не выплачивается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z118" w:id="123"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="128"/>
+    <w:bookmarkStart w:name="z123" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Военнослужащему, допущенному в установленном порядке к временному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнению обязанностей по воинской должности, по которой установлена выплата надбавок, эти надбавки выплачиваются в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z125" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Надбавка за особые условия прохождения службы военнослужащему, проходящему воинскую службу по контракту на кораблях и катерах, находящихся в строю, на ремонте и консервации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z126" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Военнослужащему, получающему надбавку и в установленном порядке, временно исполняющему обязанности по вакантной воинской должности, по которой выплата этой надбавки не установлена, за период временного исполнения обязанностей по воинской должности надбавка не выплачивается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z127" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, не имеющему право на получение надбавки и в установленном порядке, временно исполняющему обязанности по вакантной воинской должности, по которой установлена выплата надбавки, эта надбавка за период временного исполнения обязанностей по воинской должности выплачивается на общих основаниях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z128" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Выплата надбавки осуществляется на основании приказа командира.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z129" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Надбавка за работу со сведениями, составляющими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственные секреты</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z125" w:id="129"/>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Военнослужащему, постоянно работающему с государственными секретами, выплачивается ежемесячная надбавка за работу со сведениями, составляющими государственные секреты, в зависимости от степени секретности информации, к которой он имеет доступ, в следующих размерах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) за работу со сведениями, имеющими степень секретности "особой важности" - 5 процентов от должностного оклада;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) за работу со сведениями, имеющими степень секретности "совершенно секретно" - 4 процента от должностного оклада;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) за работу со сведениями, имеющими степень секретности "секретно" - 3 процента от должностного оклада.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z135" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Под постоянной работой с государственными секретами понимается любая работа со сведениями, составляющими государственные секреты, и их носителями, на однократной, периодичной или регулярной основе на период действия допуска к государственным секретам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z136" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Выплата надбавок производится на основании приказа командира воинской части (руководителя учреждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z390" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В приказе указывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z391" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) должность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z392" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) воинское звание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z393" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z394" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) форма допуска, номер, дата допуска к сведениям, составляющим государственные секреты, указанные в карточке на допуск;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z395" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утвержденная номенклатурой должностей работников, подлежащих оформлению на допуск к особой важности, совершенно секретным и секретным сведениям, форма допуска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z396" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) номер и дата контракта о допуске к государственным секретам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z397" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) размер устанавливаемой ежемесячной надбавки в процентах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z398" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Командиру (руководителю) надбавка за работу со сведениями, составляющими государственные секреты, устанавливается приказом вышестоящего командира (руководителя). Для его подготовки в вышестоящий орган управления представляются сведения, указанные выше.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z399" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приказ издается при приеме военнослужащего органом военного управления (воинской частью, учреждением), изменении формы, номера и даты допуска к государственным секретам и штатов. При приеме и увольнении должностного лица воинской части (учреждения) в течение года, вопросы выплаты надбавки отражаются в приказе командира (руководителя) (по строевой части).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z400" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект приказа разрабатывается по согласованию с подразделениями по защите государственных секретов, а где они штатами не предусмотрены - с подразделениями секретного делопроизводства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...350 lines deleted...]
-      6) номер и дата контракта о допуске к государственным секретам;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Основанием для включения военнослужащего в приказ командира на выплату ему надбавки является:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z397" w:id="147"/>
-[...161 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="152"/>
+    <w:bookmarkStart w:name="z150" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) наличие оформленного установленным порядком по соответствующей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме допуска и типового договора (контракта) о допуске к государственным секретам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначение на должность, для которой предусмотрено оформление на допуск к особой важности, совершенно секретным и секретным сведениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие распоряжения соответствующего командира о непосредственном допуске;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) справка по результатам сдачи зачета, выдаваемой подразделениями по защите государственных секретов, а где они штатами не предусмотрены - подразделениями секретного делопроизводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рапорт военнослужащего на выплату надбавки за работу со сведениями, составляющими государственные секреты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рапорт военнослужащего на выплату ему надбавки за работу со сведениями, составляющими государственные секреты, согласовывается с подразделениями по защите государственных секретов, с проставлением соответствующих отметок.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z152" w:id="153"/>
-[...15 lines deleted...]
-      2) назначение на должность, для которой предусмотрено оформление на допуск к особой важности, совершенно секретным и секретным сведениям;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Надбавки за работу со сведениями, составляющими государственные секреты, выплачиваются по месту службы к фактически установленным должностным окладам одновременно с денежным довольствием за текущий месяц, с момента сдачи теста на знание требований нормативных правовых актов по защите государственных секретов и издания соответствующего приказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z153" w:id="154"/>
-[...15 lines deleted...]
-      3) наличие распоряжения соответствующего командира о непосредственном допуске;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Процентная надбавка за работу со сведениями, составляющими государственные секреты, не выплачивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z154" w:id="155"/>
-[...15 lines deleted...]
-      4) справка по результатам сдачи зачета, выдаваемой подразделениями по защите государственных секретов, а где они штатами не предусмотрены - подразделениями секретного делопроизводства;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицу, освобожденному от занимаемой должности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z155" w:id="156"/>
-[...15 lines deleted...]
-      5) рапорт военнослужащего на выплату надбавки за работу со сведениями, составляющими государственные секреты.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицу, в отношении которого допуск прекращен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z156" w:id="157"/>
-[...15 lines deleted...]
-      Рапорт военнослужащего на выплату ему надбавки за работу со сведениями, составляющими государственные секреты, согласовывается с подразделениями по защите государственных секретов, с проставлением соответствующих отметок.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицу, освобожденному от работы со сведениями, составляющими государственные секреты, приказом командира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z157" w:id="158"/>
-[...15 lines deleted...]
-      59. Надбавки за работу со сведениями, составляющими государственные секреты, выплачиваются по месту службы к фактически установленным должностным окладам одновременно с денежным довольствием за текущий месяц, с момента сдачи теста на знание требований нормативных правовых актов по защите государственных секретов и издания соответствующего приказа.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицу, получившему неудовлетворительную оценку по результатам сдачи теста на знание требований нормативных правовых актов по защите государственных секретов более двух раз, а также отстраненному, в том числе временно, от работы с государственными секретами за нарушения режима секретности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z158" w:id="159"/>
-[...15 lines deleted...]
-      60. Процентная надбавка за работу со сведениями, составляющими государственные секреты, не выплачивается:</w:t>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о приостановлении и возобновлении выплаты объявляется приказом командира (по строевой части).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z159" w:id="160"/>
-[...15 lines deleted...]
-      1) лицу, освобожденному от занимаемой должности;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 7. Надбавка за шифровальную работу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z160" w:id="161"/>
-[...15 lines deleted...]
-      2) лицу, в отношении которого допуск прекращен;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Ежемесячная надбавка к должностному окладу за шифровальную работу устанавливается военнослужащему, непосредственно занятому работой с государственными шифровальными средствами, документами и материалами, приравненными к ним (учет и хранение шифров, эксплуатация и ремонт шифровальной техники, зашифрование-расшифрование документированной информации, обучение кадров шифровальной службы) и состоящему на штатной должности в органах шифровальной службы Вооруженных Сил Республики Казахстан, а также резервным шифрработникам. Надбавка также выплачивается лицу, непосредственно занятому на шифровальной работе в органах шифровальной службы и занимающему штатную должность начальника подразделения секретного делопроизводства. В военных учебных заведениях и в учебных подразделениях надбавка выплачивается лицу, непосредственно обучающему магистрантов (докторантов), адъюнктов и курсантов шифровальной службы, а также лицу, обеспечивающему учебный процесс (начальник учебного подразделения, группы ключевой документации, подразделения секретного делопроизводства, инструктор, лаборант, техник и мастер по ремонту шифровальной техники).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z161" w:id="162"/>
-[...15 lines deleted...]
-      3) лицу, освобожденному от работы со сведениями, составляющими государственные секреты, приказом командира;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 – в редакции приказа Министра обороны РК от 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. При определении стажа шифровальной работы учитывается документально подтвержденный стаж работы в органах шифровальной службы независимо от принадлежности к государственному органу, воинской части, организации, учреждению или предприятию. Также, в стаж шифровальной работы учитываются периоды обучения военнослужащего в военном учебном заведении и учебном подразделении по подготовке работников органов шифровальной службы, если ко дню зачисления на обучение он занимал соответствующую штатную должность в органах шифровальной службы и выполнял шифровальную работу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z162" w:id="163"/>
-[...15 lines deleted...]
-      4) лицу, получившему неудовлетворительную оценку по результатам сдачи теста на знание требований нормативных правовых актов по защите государственных секретов более двух раз, а также отстраненному, в том числе временно, от работы с государственными секретами за нарушения режима секретности.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не засчитываются в стаж шифровальной работы перерывы в работе в органах шифровальной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z163" w:id="164"/>
-[...15 lines deleted...]
-      Решение о приостановлении и возобновлении выплаты объявляется приказом командира (по строевой части).</w:t>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Надбавка выплачивается военнослужащему на основании приказа командира, который издается при первичном назначении надбавки, возобновлении выплаты надбавки, а также достижении стажа работы, дающего право на выплату надбавки в большем размере.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z164" w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При назначении на воинскую должность (допуске к временному исполнению обязанностей по воинской должности) выплата надбавки производится со дня, указанного в приказе командира о выплате указанной надбавки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В приказе указывается воинское звание, фамилия, имя, отчество, занимаемая должность, стаж шифровальной работы и размер устанавливаемой надбавки в процентах.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 7. Надбавка за шифровальную работу</w:t>
-[...19 lines deleted...]
-      61. Ежемесячная надбавка к должностному окладу за шифровальную работу устанавливается военнослужащему, непосредственно занятому работой с государственными шифровальными средствами, документами и материалами, приравненными к ним (учет и хранение шифров, эксплуатация и ремонт шифровальной техники, зашифрование-расшифрование документированной информации, обучение кадров шифровальной службы) и состоящему на штатной должности в органах шифровальной службы Вооруженных Сил Республики Казахстан, а также резервным шифрработникам. Надбавка также выплачивается лицу, непосредственно занятому на шифровальной работе в органах шифровальной службы и занимающему штатную должность начальника подразделения секретного делопроизводства. В военных учебных заведениях и в учебных подразделениях надбавка выплачивается лицу, непосредственно обучающему магистрантов (докторантов), адъюнктов и курсантов шифровальной службы, а также лицу, обеспечивающему учебный процесс (начальник учебного подразделения, группы ключевой документации, подразделения секретного делопроизводства, инструктор, лаборант, техник и мастер по ремонту шифровальной техники).</w:t>
+        <w:t xml:space="preserve"> Параграф 8. Надбавка за особые условия прохождения службы военнослужащим военной полиции</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:p>
-[...208 lines deleted...]
-    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 дополнена параграфом 8 в соответствии с приказом Министра обороны РК от 04.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6623,216 +6703,216 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="172"/>
+    <w:bookmarkStart w:name="z276" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-1. Надбавка за особые условия прохождения службы выплачивается военнослужащему военной полиции, кроме военнослужащих срочной службы, в размере 10 процентов от должностного оклада со дня издания приказа о принятии дел и должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z277" w:id="173"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z277" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-2. В приказе командира (начальника) о принятии дел и должности указывается об установлении надбавки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z446" w:id="174"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z446" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 7-1. Доплата военнослужащим, осуществляющим научно-педагогическую деятельность в военных учебных заведениях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 дополнена параграфом 7-1 в соответствии с приказом Министра обороны РК от 05.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 527</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z447" w:id="175"/>
+    <w:bookmarkStart w:name="z447" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62-1. Военнослужащим осуществляющим научно-педагогическую деятельность в военных учебных заведениях устанавливается ежемесячная доплата в соответствии с пунктом 6 статьи 52 Закона Республики Казахстан "Об образовании". Доплата за ученую степень выплачивается со дня присвоения ученой степени, но не ранее дня принятия дел и должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="176"/>
+    <w:bookmarkStart w:name="z288" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3-1. Установление надбавок к должностному окладу военнослужащего (кроме курсанта, кадета, военнослужащего срочной службы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 3-1 в соответствии с приказом Министра обороны РК от 26.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6859,1073 +6939,1153 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="177"/>
+    <w:bookmarkStart w:name="z289" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-3. Установление надбавок к должностному окладу военнослужащего (кроме курсанта, кадета, военнослужащего срочной службы) (далее – надбавки к должностному окладу военнослужащего) осуществляется за счет экономии средств государственного бюджета, предусмотренных на содержание соответствующего органа по плану финансирования бюджетной программы (подпрограммы).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z290" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63-4. Установление надбавок к должностному окладу военнослужащего осуществляется за:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z291" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выполнение функций сокращенных и/или временно отсутствующих военнослужащих и лиц гражданского персонала без освобождения от основной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z292" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) возложение на него расширенного круга обязанностей, достаточный опыт (стаж) и навыки в работе, сочетающиеся с высоким профессиональным уровнем и компетенцией, с успешным их применением на практике, а также другие показатели.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z293" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63-5. Надбавки устанавливаются при переводе (назначении) военнослужащего на нижеоплачиваемую должность, связанную с объективными обстоятельствами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z401" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) трудовое увечье, профессиональное заболевание или иное повреждение здоровья, полученное в связи с исполнением обязанностей воинской службы в этом органе, воинской части (учреждении), до восстановления трудоспособности либо установления инвалидности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z290" w:id="178"/>
-[...15 lines deleted...]
-      63-4. Установление надбавок к должностному окладу военнослужащего осуществляется за:</w:t>
+    <w:bookmarkStart w:name="z402" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) изменение структуры органа, воинской части (учреждения) – до одного года со дня перевода (назначения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z291" w:id="179"/>
-[...15 lines deleted...]
-      1) выполнение функций сокращенных и/или временно отсутствующих военнослужащих и лиц гражданского персонала без освобождения от основной службы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 63-5 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63-6. Надбавки к должностному окладу военнослужащего могут устанавливаться также в случае принятия решения о сокращении штатной численности личного состава воинской части (учреждения) за счет средств, предусмотренных на обеспечение деятельности воинской части (учреждения) и высвободившихся в результате сокращения штатной численности в полном объеме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z292" w:id="180"/>
-[...15 lines deleted...]
-      2) возложение на него расширенного круга обязанностей, достаточный опыт (стаж) и навыки в работе, сочетающиеся с высоким профессиональным уровнем и компетенцией, с успешным их применением на практике, а также другие показатели.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 63-6 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z297" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63-7. Установление надбавки к должностному окладу производится в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z293" w:id="181"/>
-[...15 lines deleted...]
-      63-5. Надбавки устанавливаются при переводе (назначении) военнослужащего на нижеоплачиваемую должность, связанную с объективными обстоятельствами:</w:t>
+    <w:bookmarkStart w:name="z403" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) военнослужащему Министерства обороны Республики Казахстан и Генерального штаба Вооруженных Сил Республики Казахстан осуществляется приказом Министра обороны Республики Казахстан либо лицом его замещающим, по представлению начальников департаментов и управлений по согласованию с курирующим заместителем Министра обороны Республики Казахстан, заместителем начальника Генерального штаба или руководителем аппарата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z401" w:id="182"/>
-[...15 lines deleted...]
-      1) трудовое увечье, профессиональное заболевание или иное повреждение здоровья, полученное в связи с исполнением обязанностей воинской службы в этом органе, воинской части (учреждении), до восстановления трудоспособности либо установления инвалидности;</w:t>
+    <w:bookmarkStart w:name="z404" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) главнокомандующему видом войск Вооруженных Сил Республики Казахстан, начальнику главного управления, командиру воинской части (руководителю учреждения), непосредственно подчиненного Министру обороны Республики Казахстан и начальнику Генерального штаба Вооруженных Сил Республики Казахстан, осуществляется на основании соответствующих приказов Министра обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z402" w:id="183"/>
-[...15 lines deleted...]
-      2) изменение структуры органа, воинской части (учреждения) – до одного года со дня перевода (назначения).</w:t>
+    <w:bookmarkStart w:name="z405" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) командующему войсками регионального командования, рода войск, командиру воинской части (руководителю учреждения), непосредственно подчиненного главнокомандующему видом войск и начальнику главного управления, осуществляется на основании соответствующего приказа главнокомандующего вида войск и начальника главного управления Вооруженных Сил Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z406" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) командиру воинской части (руководителю учреждения), непосредственно подчиненного командующему войсками регионального командования, рода войск осуществляется на основании соответствующего приказа командующего войсками региональных командований, рода войск;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z407" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) военнослужащему, не указанному в подпунктах 1), 2), 3) и 4) настоящего пункта, осуществляется на основании приказа командира воинской части (руководителя учреждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 63-5 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 63-7 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z296" w:id="184"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z303" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63-8. Предложения по установлению надбавки к должностному окладу военнослужащего представляются командирами (начальниками) по подчиненности в вышестоящие органы военного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z304" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63-9. Основанием для издания приказа об установлении надбавки является решение Министра обороны Республики Казахстан, принятое в соответствии с аргументированным ходатайством курирующего заместителя Министра обороны Республики Казахстан с указанием оснований, фамилии, инициалов, занимаемой должности и предлагаемого размера надбавки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z305" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63-10. Издание приказов об установлении надбавок к должностным окладам военнослужащих производится при наличии денежных средств, предназначенных на указанные цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z176" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Пункт 63-6 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава4. Пособия и прочие выплаты военнослужащему</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z177" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Выплата пособия для оздоровления при убытии военнослужащего в отпуск</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z178" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Военнослужащему, кроме военнослужащего срочной службы, при убытии в ежегодный основной отпуск, выплачивается денежное довольствие и пособие для оздоровления в размере двух должностных окладов по исполняемой воинской должности ко дню убытия в отпуск.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z179" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Пособие для оздоровления выплачивается на основании приказа командира, с указанием в них суммы пособия. Приказ командира об убытии военнослужащего в ежегодный основной отпуск издается заблаговременно до начала отпуска. Выписка из приказа передается в финансовый орган в день издания приказа. Финансовый орган производит оплату пособия для оздоровления не позднее трех дней до начала отпуска военнослужащего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z180" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, находящемуся в распоряжении соответствующего командира, в расчет принимается должностной оклад по последней занимаемой воинской должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z181" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, на которого возложено временное исполнение обязанностей по вакантной воинской должности, в расчет принимаются должностной оклад по воинской должности, к исполнению которого он допущен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z182" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, временно исполняющему обязанности по не вакантной воинской должности, в расчет принимается должностной оклад по занимаемой воинской должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z183" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Военнослужащему при убытии в ежегодный основной отпуск по окончании военного учебного заведения, пособие для оздоровления выплачивается военным учебным заведением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z408" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выпускнику зарубежного военного учебного заведения пособие для оздоровления выплачивается воинской частью (учреждением), куда он прибыл для дальнейшего прохождения воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 66 – в редакции приказа Министра обороны РК от 14.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра обороны РК от 22.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="185"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z185" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Военнослужащему в год поступления его на воинскую службу по контракту (призыву) и в год увольнения, при предоставлении отпуска, размер пособия для оздоровления исчисляется делением двух должностных окладов на двенадцать и умножением полученной суммы на количество полных месяцев воинской службы в год поступления на воинскую службу или увольнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z186" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему в год предоставления дополнительного отпуска по уходу за ребенком до достижения им возраста трех лет и выхода из него ежегодный основной отпуск предоставляется в полном объеме согласно графику отпусков с выплатой пособия для оздоровления в размере двух должностных окладов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z448" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67-1. При определении размера пособия для оздоровления учитывается должностной оклад военнослужащего на дату начала отпуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 63-7 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 404</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 67-1 в соответствии с приказом Министра обороны РК от 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. В случае увольнения с воинской службы по отрицательным мотивам военнослужащий по контракту возмещает сумму полученного пособия для оздоровления пропорционально не дослуженному времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет суммы пособия для оздоровления исчисляется пропорционально, исходя из фактического количества календарных дней в данном месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 с изменениями, внесенными приказом Министра обороны РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="191"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="194"/>
+    <w:bookmarkStart w:name="z188" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава4. Пособия и прочие выплаты военнослужащему</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Параграф 2. Выплата подъемного пособия</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Выплата пособия для оздоровления при убытии военнослужащего в отпуск</w:t>
-[...139 lines deleted...]
-      Выпускнику зарубежного военного учебного заведения пособие для оздоровления выплачивается воинской частью (учреждением), куда он прибыл для дальнейшего прохождения воинской службы.</w:t>
+        <w:t xml:space="preserve"> при служебном перемещении военнослужащего</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:p>
-[...250 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="208"/>
+    <w:bookmarkStart w:name="z190" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Исключен приказом Министра обороны РК от 14.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z191" w:id="209"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z191" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подъемное пособие выплачивается из оклада по воинской должности, на которую назначен военнослужащий, или которую он занимает ко дню прибытия воинской части (учреждения) в новый пункт постоянной дислокации и фактическому окладу по воинскому званию на день перевода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7944,2020 +8104,2020 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="210"/>
+    <w:bookmarkStart w:name="z193" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. Подъемное пособие в порядке и размерах, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О воинской службе и статусе военнослужащих", выплачивается военнослужащему:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) переехавшему в связи с назначением на должность, в том числе впервые призванному на воинскую службу, кроме случаев поступления на воинскую службу по контракту в добровольном порядке, по новому месту службы на основании приказа командира воинской части (руководителя учреждения) о принятии дел и должности. При этом подъемное пособие также выплачивается в случае, когда расстояние между местом нахождения в распоряжении и новым местом службы менее 100 километров, но расстояние между новым местом службы и местом службы до нахождения в распоряжении более 100 километров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) переехавшему в связи с прикомандированием, воинской частью (учреждением), откуда прикомандирован военнослужащий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) переехавшему в связи с зачислением в распоряжение по новому месту службы на основании приказа командира (руководителя) по последней занимаемой должности, если срок нахождения в распоряжении превышает 2 месяца;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) переехавшему в связи с переменой места постоянной дислокации воинской части (учреждения) или подразделения на основании приказа командира (руководителя) о прибытии к месту дислокации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) зачисленному на обучение в военное учебное заведение, этим военным учебным заведением на основании приказа соответствующего начальника о зачислении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) переехавшему в связи с переводом из одного государственного органа в другой, в котором предусмотрена воинская служба;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) направленному и поступившему на обучение в иностранное военное учебное заведение (адъюнктом), военным учебным заведением в котором он находится в распоряжении по последней занимаемой должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) переехавшему в связи с переводом в Объединенный штаб Организации Договора о коллективной безопасности, учреждением откуда он перевелся, по последней занимаемой должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, выплата подъемного пособия оговаривается в вышеназванных приказах соответствующих командиров (руководителей), с указанием сумм подъемного пособия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 71 – в редакции приказа Министра обороны РК от 14.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом министра Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z409" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71-1. При определении размера подъемного пособия учитывается протяженность автомобильных дорог между границами населенных пунктов от пункта убытия до пункта назначения. Расстояние между населенными пунктами рассчитывается по кратчайшему пути, независимо от значения автомобильных дорог.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z450" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении размера подъемного пособия учитывается должностной оклад на день принятия дел и должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 71-1 в соответствии с приказом Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра обороны РК от 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Военнослужащему, назначенному на должность в воинскую часть (учреждение) и прибывшему в данную воинскую часть (учреждение) после получения приказа Министра обороны Республики Казахстан о передислокации в другой пункт, подъемное пособие выплачивается один раз по прибытии в пункт новой постоянной дислокации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 72 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Военнослужащему, назначенному во вновь формируемую воинскую часть (учреждение) и прибывшему к новому месту службы в пункт временной дислокации части, а затем переехавшим в пункт ее постоянной дислокации, подъемное пособие выплачивается один раз по прибытии в пункт постоянной дислокации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 73 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Подъемное пособие выплачивается на каждого члена семьи военнослужащего (супруг (супруга), ребенок (дети)) на основании справки о составе его семьи ко дню его фактического перевода и записанных в личном деле.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:p>
-[...160 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если супруг и супруга являются военнослужащими, подъемное пособие на остальных членов их семьи выплачивается по их выбору одному из военнослужащих из окладов денежного содержания получателя этого пособия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 71 – в редакции приказа Министра обороны РК от 14.04.2022 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 74 с изменением, внесенным приказом Министра обороны РК от 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z409" w:id="211"/>
-[...35 lines deleted...]
-      При определении размера подъемного пособия учитывается должностной оклад на день принятия дел и должности.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Выплата выходного пособия при увольнении военнослужащего, кроме военнослужащего срочной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:p>
-[...365 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="218"/>
+    <w:bookmarkStart w:name="z207" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75. Исключен приказом Министра обороны РК от 22.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z214" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Военнослужащему, проходящему воинскую службу по контракту, при увольнении с воинской службы по достижении предельного возраста состояния на воинской службе, по состоянию здоровья либо в связи с сокращением штатов воинской части (учреждения) выходное (единовременное) пособие выплачивается в размере, имеющему выслугу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z410" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 10 календарных лет, – трехмесячного денежного содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z411" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 10 до 15 календарных лет, – четырехмесячного денежного содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z412" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 15 до 20 календарных лет, – пятимесячного денежного содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z413" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 20 до 25 календарных лет, – шестимесячного денежного содержания;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z214" w:id="219"/>
-[...15 lines deleted...]
-      76. Военнослужащему, проходящему воинскую службу по контракту, при увольнении с воинской службы по достижении предельного возраста состояния на воинской службе, по состоянию здоровья либо в связи с сокращением штатов воинской части (учреждения) выходное (единовременное) пособие выплачивается в размере, имеющему выслугу:</w:t>
+    <w:bookmarkStart w:name="z414" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 25 до 30 календарных лет, – семимесячного денежного содержания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z410" w:id="220"/>
-[...15 lines deleted...]
-      менее 10 календарных лет, – трехмесячного денежного содержания;</w:t>
+    <w:bookmarkStart w:name="z415" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 30 календарных лет, – восьмимесячного денежного содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z411" w:id="221"/>
-[...15 lines deleted...]
-      от 10 до 15 календарных лет, – четырехмесячного денежного содержания;</w:t>
+    <w:bookmarkStart w:name="z416" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При повторном поступлении на воинскую службу по контракту размер выходного (единовременного) пособия определяется с учетом ранее выплаченного выходного (единовременного) пособия, за исключением случаев, когда данное выходное (единовременное) пособие ранее при увольнении с воинской службы не выплачивалось.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z412" w:id="222"/>
-[...15 lines deleted...]
-      от 15 до 20 календарных лет, – пятимесячного денежного содержания;</w:t>
+    <w:bookmarkStart w:name="z417" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае равенства причитающегося размера денежного содержания на день увольнения с размером ранее полученного денежного содержания выходное пособие повторно не выплачивается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z413" w:id="223"/>
-[...15 lines deleted...]
-      от 20 до 25 календарных лет, – шестимесячного денежного содержания;</w:t>
+    <w:bookmarkStart w:name="z418" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, награжденному орденом (орденами) Республики Казахстан или бывшего Союза Советских Социалистических Республик за участие в боевых действиях, антитеррористических и (или) миротворческих операциях, размер выходного пособия увеличивается на два оклада денежного содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z414" w:id="224"/>
-[...15 lines deleted...]
-      от 25 до 30 календарных лет, – семимесячного денежного содержания;</w:t>
+    <w:bookmarkStart w:name="z419" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему офицерского состава, проходившему воинскую службу по контракту и уволенному с воинской службы по достижении предельного возраста состояния на воинской службе, по состоянию здоровья или в связи с сокращением штатов воинской части (учреждения), при отсутствии права на пенсионные выплаты за выслугу лет наряду с выплатой выходного (единовременного) пособия в течение одного года со дня увольнения с воинской службы сохраняется выплата оклада по воинскому званию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z415" w:id="225"/>
-[...15 lines deleted...]
-      свыше 30 календарных лет, – восьмимесячного денежного содержания.</w:t>
+    <w:bookmarkStart w:name="z420" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, если в течение указанного срока повышаются оклады по воинскому званию военнослужащим, соответственно увеличиваются размеры этих окладов, выплачиваемых военнослужащим офицерского состава, уволенным с воинской службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z416" w:id="226"/>
-[...15 lines deleted...]
-      При повторном поступлении на воинскую службу по контракту размер выходного (единовременного) пособия определяется с учетом ранее выплаченного выходного (единовременного) пособия, за исключением случаев, когда данное выходное (единовременное) пособие ранее при увольнении с воинской службы не выплачивалось.</w:t>
+    <w:bookmarkStart w:name="z451" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении размера выходного пособия учитывается должностной оклад на день, предшествующий дню исключения из списков личного состава части.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z417" w:id="227"/>
-[...15 lines deleted...]
-      В случае равенства причитающегося размера денежного содержания на день увольнения с размером ранее полученного денежного содержания выходное пособие повторно не выплачивается.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 76 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра обороны РК от 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 527</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Единовременное пособие военнослужащему выплачивается воинской частью (учреждением) при окончательном расчете с увольняемым и вручении ему документов об увольнении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z418" w:id="228"/>
-[...15 lines deleted...]
-      Военнослужащему, награжденному орденом (орденами) Республики Казахстан или бывшего Союза Советских Социалистических Республик за участие в боевых действиях, антитеррористических и (или) миротворческих операциях, размер выходного пособия увеличивается на два оклада денежного содержания.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 77 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Выплата выходного пособия при увольнении военнослужащего срочной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z419" w:id="229"/>
-[...15 lines deleted...]
-      Военнослужащему офицерского состава, проходившему воинскую службу по контракту и уволенному с воинской службы по достижении предельного возраста состояния на воинской службе, по состоянию здоровья или в связи с сокращением штатов воинской части (учреждения), при отсутствии права на пенсионные выплаты за выслугу лет наряду с выплатой выходного (единовременного) пособия в течение одного года со дня увольнения с воинской службы сохраняется выплата оклада по воинскому званию.</w:t>
+    <w:bookmarkStart w:name="z224" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78.  Военнослужащему срочной службы при увольнении с воинской службы по истечении срока воинской службы по призыву или по состоянию здоровья выходное пособие выплачивается в размере месячного расчетного показателя, а указанному лицу из числа детей-сирот и детей, оставшемуся без попечения родителей, - в размере пяти месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z420" w:id="230"/>
-[...15 lines deleted...]
-      При этом, если в течение указанного срока повышаются оклады по воинскому званию военнослужащим, соответственно увеличиваются размеры этих окладов, выплачиваемых военнослужащим офицерского состава, уволенным с воинской службы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, награжденному орденом (орденами) за участие в боевых действиях, антитеррористических и миротворческих операциях, размер выходного пособия увеличивается на два оклада денежного содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 78 в редакции приказа Министра обороны РК от 04.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Дополнительная оплата труда за проживание в зоне экологического бедствия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z451" w:id="231"/>
-[...15 lines deleted...]
-      При определении размера выходного пособия учитывается должностной оклад на день, предшествующий дню исключения из списков личного состава части.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Военнослужащему, проходящему воинскую службу в зонах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экологического бедствия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, выплачивается дополнительная оплата в размерах, определяемых законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z228" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Доплаты за проживание в зоне экологического бедствия выплачиваются военнослужащему со дня зачисления в списки личного состава воинской части (учреждения), дислоцирующейся в зоне экологического бедствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z421" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата доплаты военнослужащему прекращается со дня исключения из списков личного состава воинской части (учреждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 76 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 80 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра обороны РК от 05.05.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="232"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z230" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Если доплата причитается военнослужащему за неполный месяц, размер ее определяется пропорционально, исходя из фактического количества прослуженных календарных дней в данном месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z231" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доплата выплачивается военнослужащему одновременно с выплатой денежного довольствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z232" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Пункт 77 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Выплата денежной компенсации военнослужащему для оплаты расходов на коммунальные услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z233" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Выплата денежной компенсации производится военнослужащему по контракту, за исключением проживающего в закрытом и обособленном военном городке, на пограничной заставе. При этом, районная эксплуатационная часть соответствующего гарнизона (в случае ее отсутствия жилищная комиссия) ежегодно до 20 января предоставляет список военнослужащих, проживающих в закрытых и обособленных военных городках, на пограничных заставах в соответствующем гарнизоне до каждой воинской части (учреждения) данного гарнизона. В случае корректировки списка, в течении года, районной эксплуатационной частью (в случае ее отсутствия жилищной комиссией) соответствующего гарнизона не позднее чем в трехдневный срок производится уведомление воинских частей (учреждений) данного гарнизона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z234" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денежная компенсация выплачивается военнослужащему одновременно с выплатой денежного довольствия за текущий месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z235" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Денежная компенсация выплачивается за весь период нахождения военнослужащего на воинской службе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z236" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата денежной компенсации военнослужащему прекращается при его увольнении с воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z237" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Размер денежной компенсации определяется в соответствии с законом о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z238" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. В случае смерти военнослужащего денежная компенсация выплачивается до дня его исключения из списков личного состава воинской части (учреждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 85 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="233"/>
+    <w:bookmarkStart w:name="z239" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 4. Выплата выходного пособия при увольнении военнослужащего срочной службы</w:t>
-[...40 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Параграф 7. Выплата денежной компенсации военнослужащему при выполнении боевых задач по поиску, перевозке, обезвреживанию и уничтожению взрывоопасных предметов и иных взрывных устройств</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z240" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Военнослужащему при выполнении боевых задач по поиску, перевозке, обезвреживанию и уничтожению взрывоопасных предметов и иных взрывных устройств, выплачивается компенсация в размере одного месячного расчетного показателя в сутки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z241" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Компенсация выплачивается военнослужащему одновременно с выплатой денежного довольствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z242" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Выплата компенсации производится за дни выполнения указанных работ на момент выплаты денежного довольствия на основании приказа командира. При этом в приказе указывается список военнослужащих, занятых выполнением боевых задач по поиску, перевозке, обезвреживанию и уничтожению взрывоопасных предметов и иных взрывных устройств и период проведения данных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z243" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t>№ 272</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 8. Выплата денежного довольствия военнослужащему при увольнении с воинской службы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z244" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. При увольнении с воинской службы денежное довольствие выплачивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z245" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) военнослужащему, кроме военнослужащего срочной службы, до дня исключения из списков личного состава воинской части (учреждения), но не более чем за один месяц со дня получения воинской частью (учреждением) приказа или письменного извещения об увольнении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z246" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) военнослужащему срочной службы, курсанту военного учебного заведения, за весь месяц, в котором он был уволен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 89 с изменениями, внесенными приказами Министра обороны РК от 14.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="235"/>
-[...657 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="256"/>
+    <w:bookmarkStart w:name="z247" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Военнослужащему, кроме военнослужащего срочной службы, находящемуся ко дню получения воинской частью (учреждением) приказа (извещения) об увольнении с воинской службы на лечении в медицинской организации, денежное довольствие выплачивается по день возвращения к месту службы включительно, а находящемуся в ежегодном основном отпуске по день окончания отпуска включительно. При этом военнослужащему, не сдавшему до убытия на лечение или в отпуск дела и должность, денежное довольствие выплачивается также за время сдачи дел и должности в пределах сроков, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уставом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внутренней службы Вооруженных Сил, других войск и воинских формирований Республики Казахстан, утвержденным Указом Президента Республики Казахстан от 5 июля 2007 года № 364.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9976,1200 +10136,1014 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="257"/>
+    <w:bookmarkStart w:name="z248" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Военнослужащему, увольняемому с воинской службы, за время сдачи дел и должности в пределах сроков, установленных пунктом 50 Устава внутренней службы Вооруженных Сил, других войск и воинских формирований Республики Казахстан, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 5 июля 2007 года № 364, а также за время ежегодного основного отпуска, которое ему предоставлено до сдачи им дел и должности, денежное довольствие выплачивается по день окончания отпуска включительно на основании приказа командира воинской части (руководителя учреждения) о предоставлении ежегодного основного отпуска и его продолжительности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащему, за время ежегодного основного отпуска, предоставленного при увольнении после сдачи им дел и должности, производятся выплата денежного довольствия из расчета оклада по последней воинской должности. Надбавки и дополнительные выплаты, за исключением надбавки за классную квалификацию, во время нахождения в данном ежегодном основном отпуске не выплачиваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 91 – в редакции приказа Министра обороны РК от 22.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 9. Выплата офицеру, уволенному без право на пенсию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z251" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Военнослужащему офицерского состава, уволенному со службы по достижению предельного возраста состояния на воинской службе, по состоянию здоровья, по сокращению штатов, без права на пенсионную выплату за выслугу лет, наряду с выплатой выходного пособия в течение одного года со дня увольнения со службы сохраняются выплаты окладов по воинскому званию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, если в течение указанного срока повышаются оклады по воинскому званию военнослужащим, находящимся на службе, соответственно увеличиваются также размеры этих окладов, выплачиваемых военнослужащим офицерского состава, до истечения одного года после увольнения со службы. Уволенным военнослужащим офицерского состава, состоявшим на воинской службе по призыву, оклады по воинскому званию в течение одного года со дня увольнения со службы выплате не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 92 в редакции приказа Министра обороны РК от 04.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Выплата окладов по воинскому званию офицерам, уволенным из Вооруженных Сил Республики Казахстан без права на пенсию, производится департаментами по делам обороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z253" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Управления, отделы по делам обороны по мере поступления личных дел запрашивают у уволенных офицеров номер карт-счета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z254" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Выписки из приказа об увольнении, заверенные управлением, отделом по делам обороны, номер карт-счета в течение 10 дней со дня получения личных дел направляются в департамент по делам обороны.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z255" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Департамент по делам обороны на основании полученных документов производит выплату окладов по воинскому званию в течение одного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z256" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Начисление указанных выплат производится со дня исключения из списков личного состава части.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="258"/>
+    <w:bookmarkStart w:name="z306" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 9. Выплата офицеру, уволенному без право на пенсию</w:t>
-[...119 lines deleted...]
-      93. Выплата окладов по воинскому званию офицерам, уволенным из Вооруженных Сил Республики Казахстан без права на пенсию, производится департаментами по делам обороны.</w:t>
+        <w:t xml:space="preserve"> Параграф 10. Премирование военнослужащего (кроме курсанта, кадета, военнослужащего срочной службы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z253" w:id="261"/>
-[...128 lines deleted...]
-    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 4 дополнена параграфом 10 в соответствии с приказом Министра обороны РК от 26.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 658</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="266"/>
+    <w:bookmarkStart w:name="z307" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-1. Премирование военнослужащего (кроме курсанта, кадета, военнослужащего срочной службы) (далее – премирование военнослужащего) осуществляется за счет экономии средств государственного бюджета, предусмотренных на содержание соответствующего органа по плану финансирования бюджетной программы (подпрограммы).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z319" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97-2. Премирование военнослужащего осуществляется за результаты работы за определенный период, выполнение неотложной и заранее непредвиденной работы, от срочного выполнения которой зависит в дальнейшем нормальная (бесперебойная) работа данной воинской части (учреждения) в целом или его отдельных подразделений, своевременное и качественное выполнение мероприятий Плана законопроектных работ Правительства Республики Казахстан, актов и поручений Президента, Правительства или Премьер-Министра Республики Казахстан, разработку законопроектов, конвенций, соглашений, договоров, проектов нормативных правовых актов, если данные полномочия не входят в должностные обязанности работников, образцовое выполнение должностных обязанностей, безупречную воинскую службу, выполнение заданий особой важности и сложности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премирование на основаниях, указанных в части первой настоящего пункта, допускается приурочить к праздничным дням, праздничным и юбилейным датам, юбилеям военнослужащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юбилеем военнослужащих считать достижение ими возраста 40 лет, а также каждые последующие 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 97-2 – в редакции приказа Министра обороны РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97-3. Премирование военнослужащего не производится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z321" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при наличии неснятого дисциплинарного взыскания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z322" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в связи с увольнением военнослужащего по отрицательным мотивам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z323" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вновь поступившего на воинскую службу, прослужившего в соответствующей воинской части (учреждении) менее тридцати календарных дней на дату принятия решения о выплате премии (за исключением перевода из одной воинской части (учреждения) подведомственного Министерству обороны Республики Казахстан в другое, а также заключившего контракт о прохождении воинской службы непосредственно после расторжения трудового договора с командиром (руководителем) вышеуказанных воинских частей (учреждений);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z308" w:id="267"/>
-[...15 lines deleted...]
-      97-2. Премирование военнослужащего производится в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z324" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) военнослужащего, находящегося в распоряжении сверх сроков, установленных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z309" w:id="268"/>
-[...15 lines deleted...]
-      1) за личный вклад и достигнутые результаты в боевой, профессиональной подготовке;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) военнослужащего, за время нахождения в отпуске без сохранения заработной платы по уходу за ребенком до достижения им возраста трех лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z310" w:id="269"/>
-[...15 lines deleted...]
-      2) за выполнение учебных программ;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в период нахождения военнослужащего, в отпуске по обучению в рамках государственного заказа по программам послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z311" w:id="270"/>
-[...15 lines deleted...]
-      3) по итогам рассмотрения результатов работы за определенный период;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в случае его выхода из учебного отпуска, отпуска по уходу за ребенком до достижения им возраста трех лет, длительность которого составляет шесть и более месяцев, если на дату принятия решения о выплате премии он отработал менее тридцати календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 97-3 с изменениями, внесенными приказом Министра обороны РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z328" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97-4. В предложении для издания приказа о премировании указывается воинское звание, фамилия, инициалы, занимаемая должность, основание для премирования, размер премии, сведения об отсутствии дисциплинарного взыскания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z312" w:id="271"/>
-[...15 lines deleted...]
-      4) выполнение неотложной и заранее непредвиденной работы, от срочного выполнения которой зависит в дальнейшем нормальная (бесперебойная) работа данной воинской части (учреждения) в целом или его отдельных подразделений;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97-5. Предложения о премировании военнослужащего представляются Министру обороны Республики Казахстан через вышестоящие органы военного управления по согласованию с курирующим заместителем Министра обороны Республики Казахстан, заместителем начальника Генерального штаба или руководителем аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z313" w:id="272"/>
-[...15 lines deleted...]
-      5) за своевременное и качественное выполнение мероприятий, предусмотренных Планом действий Правительства Республики Казахстан, Планом законопроектных работ Правительства Республики Казахстан, актов и поручений Президента, Правительства или Премьер-Министра Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z453" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премирование производится:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z314" w:id="273"/>
-[...15 lines deleted...]
-      6) к юбилейным датам (к дням рождения, если военнослужащему исполняется 50, 55, 60 и каждые последующие 5 лет, в размере одного должностного оклада);</w:t>
+    <w:bookmarkStart w:name="z454" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) военнослужащего Министерства обороны Республики Казахстан и Генерального штаба Вооруженных Сил Республики Казахстан, на основании приказа Министра обороны Республики Казахстан либо лица, его замещающего;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z315" w:id="274"/>
-[...15 lines deleted...]
-      7) к праздничным датам;</w:t>
+    <w:bookmarkStart w:name="z455" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) главнокомандующего видом войск Вооруженных Сил Республики Казахстан, начальника главного управления, командира воинской части (руководителя учреждения), непосредственно подчиненного Министру обороны Республики Казахстан и начальнику Генерального штаба Вооруженных Сил Республики Казахстан, производится на основании соответствующих приказов Министра обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z316" w:id="275"/>
-[...15 lines deleted...]
-      8) за выполнение специальных задач командования;</w:t>
+    <w:bookmarkStart w:name="z456" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) командующего войсками регионального командования, рода войск, командира воинской части (руководителя учреждения), непосредственно подчиненного главнокомандующему видом войск и начальнику главного управления, производится на основании соответствующего приказа главнокомандующего вида войск и начальника главного управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z317" w:id="276"/>
-[...473 lines deleted...]
-    <w:bookmarkStart w:name="z457" w:id="292"/>
+    <w:bookmarkStart w:name="z457" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) командира воинской части (руководителя учреждения), непосредственно подчиненного командующему войсками регионального командования, рода войск производится на основании соответствующего приказа, командующего войсками региональных командований, рода войск; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z458" w:id="293"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z458" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премирование военнослужащего, не указанного в подпунктах 1), 2), 3) и 4) настоящего пункта, производится на основании приказа командира воинской части (руководителя учреждения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11188,248 +11162,268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="294"/>
+    <w:bookmarkStart w:name="z336" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-6. Издание приказов о премировании военнослужащего производится при наличии решения Министра обороны Республики Казахстан о премировании и денежных средств, предназначенных на указанные цели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z460" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования настоящего пункта в части наличия решения Министра обороны Республики Казахстан о премировании не распространяется на случаи премирования к юбилеям военнослужащих (к дням рождения, если военнослужащему исполняется 40 и каждые последующие 5 лет, в размере одного должностного оклада).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 97-6 – в редакции приказа Министра обороны РК от 05.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 527</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025); с изменениями, внесенными приказом Министра обороны РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z337" w:id="296"/>
+    <w:bookmarkStart w:name="z337" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 11. Оказание материальной помощи военнослужащему (кроме курсанта, кадета, военнослужащего срочной службы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 4 дополнена параграфом 11 в соответствии с приказом Министра обороны РК от 26.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 658</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="297"/>
+    <w:bookmarkStart w:name="z338" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-7. Оказание материальной помощи военнослужащему (кроме курсанта, кадета, военнослужащего срочной службы) (далее – оказание материальной помощи военнослужащему) осуществляется за счет экономии средств государственного бюджета, предусмотренных на содержание соответствующего органа по плану финансирования бюджетной программы (подпрограммы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z339" w:id="298"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z339" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-8. В Министерстве обороны Республики Казахстан и в каждой воинской части (учреждении) Министерства обороны Республики Казахстан назначается комиссия по рассмотрению вопросов оказания материальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11448,1054 +11442,986 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="299"/>
+    <w:bookmarkStart w:name="z346" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-9. Оказание материальной помощи военнослужащему осуществляется в связи с его тяжелым материальным положением, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) смерти его близких родственников, супруга (супруги) и (или) свойственников – в размере не более пятикратного размера минимальной заработной платы, установленного на соответствующий финансовый год законом о республиканском бюджете; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при вступлении его в брак – в размере не более трехкратного размера минимальной заработной платы, установленного на соответствующий финансовый год законом о республиканском бюджете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при рождении у него ребенка, усыновлении или удочерении им детей – в размере не более трехкратного размера минимальной заработной платы, установленного на соответствующий финансовый год законом о республиканском бюджете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) причинения имущественного вреда военнослужащему вследствие совершения в его отношении противоправных действий (разбой, кража и другие), а также при стихийных бедствиях (пожар, наводнение, землетрясение и другие) – в размере не более трехкратного размера минимальной заработной платы, установленного на соответствующий финансовый год законом о республиканском бюджете; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) его лечения, требующего дополнительных финансовых затрат (стационарного или амбулаторного лечения десяти и более календарных дней, кроме санаторного), при наличии соответствующего документа от лечебного учреждения (счета на оплату операции, расходов на лекарственные препараты и так далее) – в размере не более трехкратного размера минимальной заработной платы, установленного на соответствующий финансовый год законом о республиканском бюджете; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при увольнении на пенсию - в размере не более трехкратного размера минимальной заработной платы, установленного на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оказание материальной помощи военнослужащему осуществляется при наступлении указанных случаев в период службы в рядах Вооруженных Сил Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 97-9 с изменениями, внесенными приказами Министра обороны РК от 14.04.2022 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 97-9 – в редакции приказа Министра обороны РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="306"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z349" w:id="308"/>
+    <w:bookmarkStart w:name="z464" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97-10. Материальная помощь военнослужащему оказывается на основании его рапорта о тяжелом материальном положении в соответствующую комиссию по оказанию материальной помощи. К рапорту прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случае смерти его близких родственников, супруга (супруги) и (или) свойственников:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия документа удостоверяющего личность гражданина Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z351" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия документа, подтверждающего факт смерти его близких родственников, супруга (супруги) и (или) свойственников;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии документов, подтверждающих родство с умершим;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z354" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при вступлении его в брак:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копии документов, удостоверяющих личность гражданина Республики Казахстан обоих супругов;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия свидетельства о заключении брака;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z356" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при рождении у него ребенка, усыновлении или удочерении им детей:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия документа удостоверяющего личность гражданина Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z357" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия свидетельства о рождении ребенка (детей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z358" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии документов, подтверждающих усыновление или удочерение ребенка (детей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z360" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в случае причинения имущественного вреда военнослужащему вследствие совершения в его отношении противоправных действий (разбой, кража и другие): </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия документа удостоверяющего личность гражданина Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z361" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия постановления о признании его в качестве потерпевшего;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z462" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в случае причинения имущественного вреда военнослужащему вследствие стихийных бедствий (пожар, наводнение, землетрясение и другие):</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия документа удостоверяющего личность гражданина Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z463" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии документов из органов внутренних дел Республики Казахстан или местных исполнительных органов, подтверждающих причинение имущественного вреда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z366" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в случае его лечения, требующего дополнительных финансовых затрат (стационарного или амбулаторного лечения десять и более календарных дней, кроме санаторного):</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия документа удостоверяющего личность гражданина Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z367" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       справку с военно-медицинского учреждения по месту службы о невозможности оказания медицинской помощи по медицинским показаниям в связи с отсутствием в них соответствующих отделений либо специального оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z368" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии документов, подтверждающих прохождение лечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z369" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фискальные чеки или квитанции к приходно-кассовому ордеру об оплате лекарственных средств, медикаментов, оказании платных медицинских услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z370" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) при увольнении на пенсию военнослужащего:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z371" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия документа удостоверяющего личность гражданина Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z372" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выписка из приказа об увольнении с указанием выслуги лет, дающей право на пенсионное обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рапорт об оказании материальной помощи подается в течении двух месяцев со дня наступления случаев, предусмотренных пунктом 97-9 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материальная помощь военнослужащему при увольнении на пенсию допускается на основании его рапорта поданного не позднее одного месяца до дня исключения из списков части.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 97-10 с изменениями, внесенными приказом Министра обороны РК от 05.05.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 19.05.2025).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 97-10 – в редакции приказа Министра обороны РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="333"/>
+    <w:bookmarkStart w:name="z373" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-11. Комиссия по оказанию материальной помощи рассматривает только случаи, произошедшие в текущем финансовом году, кроме случаев, произошедших в четвертом квартале, которые могут рассматриваться в следующем финансовом году. Решение об оказании материальной помощи оформляется протоколом заседания комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z374" w:id="334"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z374" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-12. В особых случаях тяжелого материального положения, особо тяжелых форм заболевания (например: онкологические заболевания) комиссия может принять решение об увеличении размера материальной помощи, но не более чем в два раза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z375" w:id="335"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z375" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-13 При наличии протокола заседания комиссии, выплата материальной помощи производится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z422" w:id="336"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z422" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) военнослужащему Министерства обороны Республики Казахстан и Генерального штаба Вооруженных Сил Республики Казахстан, на основании приказа Министра обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z423" w:id="337"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z423" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) главнокомандующему видом войск Вооруженных Сил Республики Казахстан, начальнику главного управления и командиру воинской части (руководителю учреждения), непосредственно подчиненному Министру обороны и начальнику Генерального штаба Вооруженных Сил Республики Казахстан, на основании соответствующих приказов Министра обороны Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z424" w:id="338"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z424" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) командующему войсками региональных командований, родами войск, командиру воинской части (руководителю учреждения), непосредственно подчиненному главнокомандующему видом войск и начальнику главного управления, на основании соответствующих приказов главнокомандующих видами войск и начальников главных управлений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z425" w:id="339"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z425" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) командиру воинской части (руководителю учреждения), непосредственно подчиненных командующим войсками региональных командований, родами войск на основании соответствующих приказов командующих войсками региональных командований, родами войск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z426" w:id="340"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z426" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) военнослужащим, не перечисленным в подпунктах 1), 2), 3) и 4) настоящего пункта на основании приказов командиров воинских частей (руководителей учреждений).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12524,160 +12450,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z381" w:id="341"/>
+    <w:bookmarkStart w:name="z381" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-14. Издание приказов об оказании материальной помощи производится при наличии денежных средств, предназначенных на указанные цели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="342"/>
+    <w:bookmarkStart w:name="z257" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Денежные аттестаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z267" w:id="343"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z267" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 5 исключена приказом Министра обороны РК от 14.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12921,55 +12847,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13295,31 +13221,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>