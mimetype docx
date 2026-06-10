--- v0 (2025-10-19)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd9e572" w14:textId="dd9e572">
+    <w:p w14:paraId="6134853" w14:textId="6134853">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,398 +93,417 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министра внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра внутренних дел Республики Казахстан от 25 апреля 2017 года № 288. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 мая 2017 года № 15176</w:t>
+        <w:t>Приказ Министра внутренних дел Республики Казахстан от 25 апреля 2017 года № 288. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 мая 2017 года № 15176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемый </w:t>
+      1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> некоторых приказов Министра внутренних дел Республики Казахстан, в которые вносятся изменения и дополнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Комитету административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      2. Комитету административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней со дня получения зарегистрированного настоящего приказа направление его копии в печатном и электронном виде в одном экземпляре на государственном и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      2) в течение десяти календарных дней со дня получения зарегистрированного настоящего приказа направление его копии в печатном и электронном виде в одном экземпляре на государственном и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) размещение на официальном интернет-ресурсе Министерства внутренних дел Республики Казахстан;</w:t>
+      3) размещение на официальном интернет-ресурсе Министерства внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства внутренних дел Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2), и 3) настоящего пункта.</w:t>
+      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства внутренних дел Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2), и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за исполнением настоящего приказа возложить на заместителя министра внутренних дел Республики Казахстан генерал-майора полиции Тургумбаева Е.З. и Комитет административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.).</w:t>
+      3. Контроль за исполнением настоящего приказа возложить на заместителя министра внутренних дел Республики Казахстан генерал-майора полиции Тургумбаева Е.З. и Комитет административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>генерал-полковник полиции</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -632,2342 +651,1658 @@
               </w:rPr>
               <w:t>от 25 апреля 2017 года № 288</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра внутренних дел Республики Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) В </w:t>
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 11 февраля 2005 года № 97 "Об утверждении Правил учета лиц, состоящих под административным надзором" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 3505, опубликованный "Юридическая газета" 4 ноября 2005 года) внести следующие изменение и дополнение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 23 июня 2014 года № 367 "Об утверждении Правил аккредитации профессиональных объединений по подготовке водителей транспортных средств, Правил формирования и осуществления деятельности квалификационной комиссии, Правил проведения аттестации кандидатов в преподаватели, мастера производственного обучения и мастера обучения вождению во время образовательного процесса по подготовке водителей транспортных средств" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9609, опубликованный "Юридическая газета" 9 сентября 2014 года № 134 (2702), следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z41" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> учета лиц, состоящих под административным надзором, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve"> формирования и осуществления деятельности квалификационной комиссий, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z42" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z43" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 26 июня 2014 года № 383 "Об утверждении Правил организации и проведения оценки степени рисков эксплуатируемых дорог на территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9635, опубликованный "Юридическая газета" 4 сентября 2014 года № 132 (2700) внести следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z44" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации и проведения оценки степени рисков эксплуатируемых дорог на территории Республики Казахстан, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>пункт 18</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z46" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "18. Административный надзор в отношении лиц, указанных в подпункте В) </w:t>
-[...119 lines deleted...]
-      56. Начальник местной полицейской службы, либо лицо его замещающее, в соответствии с ограничениями, установленными поднадзорному, на основании сведений, характеризующих его личность, а также исходя из технической возможности установки соответствующего оборудования, принимает решение о применении к нему электронных средств слежения при постановке поднадзорного на персональный учет.</w:t>
+      "1. Настоящие Правила организации и проведения оценки степени рисков эксплуатируемых дорог на территории Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 17 апреля 2014 года "О дорожном движении" и определяют порядок организации и проведения оценки степени рисков эксплуатируемых дорог международного, республиканского, областного и районного значения на территории Республики Казахстан (далее – автомобильные дороги).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...418 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+      "11. Организация представляет должностному лицу следующие документы, необходимые для проведения работ по оценке степени риска эксплуатируемых автомобильных дорог:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z49" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "8. Профилактический контроль за родителями или другими законными представителями несовершеннолетних, не исполняющими своих обязанностей по воспитанию, обучению и (или) содержанию несовершеннолетних, а также отрицательно влияющих на их поведение, не реже одного раза в квартал.</w:t>
+      1) акты приемки работ эксплуатируемой автомобильной дороги с предварительно заполненными исходными данными (название, категория автомобильной дороги, адрес участка, требуемый уровень содержания);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z50" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) журналы осмотров мостовых сооружений, мостов, журналы текущих осмотров искусственных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z51" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) журналы производства работ и журналы осмотров автомобильных дорог.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z52" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. министра внутренних дел Республики Казахстан от 19 сентября 2014 года № 622 "Об утверждении Правил осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания", (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9839, опубликованный "Казахстанская правда" 15 октября 2015 года № 197/28073) внести следующие дополнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z53" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания, утвержденных указанным Приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z54" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить главой 3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z55" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 3. Порядок применения электронных средств слежения в отношении условно-досрочно освобожденных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z56" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. Для обеспечения надлежащего профилактического контроля и получения информации о местонахождении условно-досрочно освобожденного, ОВД в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 169 Уголовно-исполнительного кодекса вправе использовать электронные средства слежения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z57" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Начальник местной полицейской службы, либо лицо его замещающее, в соответствии с ограничениями, установленными условно-досрочно освобожденному, на основании сведений, характеризующих его личность, а также исходя из технической возможности установки соответствующего оборудования, принимает решение о применении к нему электронных средств слежения при постановке условно-досрочно освобожденного на персональный учет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z58" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Решение о применении к условно-досрочно освобожденному электронных средств слежения оформляется постановлением об использовании в отношении условно-досрочно освобожденного электронных средств слежения по форме, согласно приложению 14 к настоящим Правилам, которое объявляется условно-досрочно освобожденному и лицам, проживающим совместно с ним, при этом разъясняется ответственность условно-досрочно освобожденного за порчу оборудования. Сотрудник ОВД, ответственный за использование электронных средств слежения, в течение трех рабочих дней с момента вынесения постановления осуществляет установку необходимого оборудования, разъясняет условно-досрочно освобожденному особенности эксплуатации электронных средств слежения, вручает ему памятку по их эксплуатации под расписку о получении памятки условно-досрочно освобожденным по эксплуатации электронных средств слежения по форме, согласно приложению 15 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z59" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Устройства электронных средств слежения устанавливаются ОВД непосредственно на условно-досрочно освобожденного, по месту его жительства или пребывания, в целях осуществления профилактического контроля за соблюдением ограничений, установленных судом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z60" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Сотрудник ОВД, ответственный за использование электронных средств слежения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z61" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет сбор информации с использованием данных пульта мониторинга о соблюдении условно-досрочно освобожденным установленных ограничений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkStart w:name="z62" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае продления срока постановки на профилактический учет на один год, решением начальника местной полицейской службы органа внутренних дел либо его заместителем, период осуществления профилактического контроля продлевается соответственно на указанный срок.";</w:t>
+      2) при получении информации о фактах повреждения, несанкционированного съема электронных средств слежения, нарушений ограничений, установленных судом, докладывает рапортом начальнику местной полицейской службы либо лицу, его замещающему, и производит соответствующие отметки в журнале учета нарушений, выявленных посредством электронных средств слежения на условно-досрочно освобожденных по форме, согласно приложению 16 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkStart w:name="z63" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Незамедлительно докладывает рапортом начальнику местной полицейской службы либо лицу, его замещающему обо всех зафиксированных фактах отказов и сбоев в работе электронных средств слежения, отражает их в журнале учета неисправностей электронных средств слежения на условно-досрочно освобожденного по форме, согласно приложению 17 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z64" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае сбоя в работе электронных средств слежения принимает меры по установлению его причин и их устранению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z65" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При изменении судом установленных ограничений либо невозможно использовать электронные средства слежения по техническим причинам начальник местной полицейской службы либо лицо, его замещающее отменяет использование электронных средств слежения либо изменяет порядок их использования и набор применяемых технических средств, приняв соответствующее мотивированное постановление об отмене (замене) использовании в отношении условно-досрочно освобожденного электронных средств слежения по форме, согласно приложению 18 к настоящим Правилам. Сотрудник ОВД, ответственный за использование электронных средств слежения, в течение трех рабочих дней с момента вынесения постановления осуществляет снятие (замену) необходимого оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z66" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. В случаях, если условно-досрочно освобожденный отрицает факт нарушения, участковый инспектор полиции проводит проверку путем изучения сведений о факте допущенного нарушения, полученных при помощи электронных средств слежения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z67" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. В случае повреждения (порчи) условно-досрочно освобожденным электронных средств слежения участковый инспектор полиции составляется акт установления неисправностей электронных средств слежения по форме, согласно приложению 19 к настоящим Правилам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z68" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) в </w:t>
+      дополнить приложениями 14, 15, 16, 17, 18, 19 согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z69" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 23 июня 2014 года № 367 "Об утверждении Правил аккредитации профессиональных объединений по подготовке водителей транспортных средств, Правил формирования и осуществления деятельности квалификационной комиссии, Правил проведения аттестации кандидатов в преподаватели, мастера производственного обучения и мастера обучения вождению во время образовательного процесса по подготовке водителей транспортных средств" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9609, опубликованный "Юридическая газета" 9 сентября 2014 года № 134 (2702), следующее изменение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 12 марта 2015 года № 208 "Об утверждении Правил согласования и утверждения нормативной, проектной и технической документации на проектирование, строительство, ремонт, содержание дорог и управление ими в части обеспечения безопасности дорожного движения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10690, опубликованный информационно-правовой системе "Әділет" 30 апреля 2015 года) внести следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z70" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> формирования и осуществления деятельности квалификационной комиссий, утвержденных указанным приказом:</w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+        <w:t xml:space="preserve"> согласования и утверждения нормативной, проектной и технической документации на проектирование, строительство, ремонт, содержание дорог и управление ими в части обеспечения безопасности дорожного движения, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...61 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+      "7. Согласование нормативной, проектной и технической документации, а также документации по территориально-транспортному планированию и организации дорожного движения проводится в течение десяти рабочих дней с момента регистрации обращения в уполномоченном органе.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+      "9. Согласовывают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z75" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "11. Организация представляет должностному лицу следующие документы, необходимые для проведения работ по оценке степени риска эксплуатируемых автомобильных дорог:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+      1) уполномоченный орган – нормативную, техническую и проектную документацию по проектированию, строительству, реконструкции, ремонту и реабилитации автомобильных дорог общего пользования международного и республиканского значения, платных автодорог, документации по территориально-транспортному планированию и организации дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z76" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) акты приемки работ эксплуатируемой автомобильной дороги с предварительно заполненными исходными данными (название, категория автомобильной дороги, адрес участка, требуемый уровень содержания);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+      2) территориальные подразделения уполномоченного органа – проектную документация по проектированию, строительству, реконструкции, ремонту и реабилитации автомобильных дорог, за исключением дорог, указанных в подпункте 1) настоящего пункта, а также дорожных сооружений, железнодорожных переездов на данных автомобильных дорогах, линий городского электрического транспорта, документации по территориально-транспортному планированию, организации дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z77" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) журналы осмотров мостовых сооружений, мостов, журналы текущих осмотров искусственных сооружений;</w:t>
-[...119 lines deleted...]
-      дополнить главой 3 следующего содержания:</w:t>
+      3) территориальные подразделения уполномоченного органа по указанию вышестоящего уполномоченного органа - проектную документацию по проектированию, строительству, реконструкции, ремонту и реабилитации автомобильных дорог общего пользования международного и республиканского значения, платных автодорог, документации по территориально-транспортному планированию и организации дорожного движения.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...498 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...9 lines deleted...]
-        <w:t>пункт 7</w:t>
+      "12. После устранения разработчиком причин отказа в согласовании, нормативная, проектная и техническая документация, а также документация по территориально-транспортному планированию и организации дорожного движения направляются на повторное согласование не позднее двух месяцев со дня получения письменного отказа. Повторное согласование проводится в срок не более пяти рабочих дней с момента регистрации обращения в уполномоченном органе.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел от 30 января 2016 года № 89 "Об утверждении Правил взаимодействия подразделений органов внутренних дел Республики Казахстан по осуществлению учета лиц, освобожденных из мест лишения свободы" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 13373, опубликованный информационно-правовой системе "Әділет" 24 марта 2016 года) внести следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z81" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> взаимодействия подразделений органов внутренних дел Республики Казахстан по осуществлению учета лиц, освобожденных из мест лишения свободы, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z82" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z83" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "7. Согласование нормативной, проектной и технической документации, а также документации по территориально-транспортному планированию и организации дорожного движения проводится в течение десяти рабочих дней с момента регистрации обращения в уполномоченном органе.";</w:t>
-[...215 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+      "МПС ДВД вносят в базу "Беркут" лиц, в отношении которых установлен административный надзор и условно-досрочно освобожденных в течении двух суток со дня получения из МПС ГОР(У)ОВД задания.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z84" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) в </w:t>
-[...139 lines deleted...]
-      в </w:t>
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в казахском языке вносится изменение, в русском языке текст не меняется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3045,922 +2380,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дел Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 апреля 2017 года № 288</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...167 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...691 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 утратило силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4038,545 +2540,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дел Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 апреля 2017 года № 288</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...167 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...314 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 утратило силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4654,50 +2700,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дел Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 апреля 2017 года № 288</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 утратило силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -4714,90 +2816,570 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 23</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам учета лиц,</w:t>
+              <w:t>к приказу Министра внутренних</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>состоящих под</w:t>
+              <w:t>дел Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административным надзором</w:t>
+              <w:t>от 25 апреля 2017 года № 288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 утратило силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра внутренних</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дел Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 апреля 2017 года № 288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 утратило силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра внутренних</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дел Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 апреля 2017 года № 288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 утратило силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра внутренних</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дел Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 апреля 2017 года № 288</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4818,1091 +3400,3084 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 14</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контроля за поведением лиц,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>освобожденных условно-досрочно</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от отбывания наказания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="86"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     Постановление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             об использовании в отношении условно-досрочно освобожденного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               электронных средств слежения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z157" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+             Я, начальник ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (лицо, замещающее начальника, наименование ОВД)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (инициалы, фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рассмотрев материалы на _________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>условно-досрочно освобожденного(ую) "____"___________20___ году___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 (наименование суда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на не отбытую часть срока наказания _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (срок УДО)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                          Журнал учета</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t>Установил:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z159" w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указываются причины и условия, свидетельствующие о необходимости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         установления электронных средств слежения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       На основании изложенного и руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 169 УИК РК,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             нарушений, выявленных посредством электронных средств слежения</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t>Постановил:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z161" w:id="55"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использовать в отношении условно-досрочно освобожденного(ой)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электронных средств слежения _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (наименование электронных средств слежения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Срок (дата) установки электронных средств слежения по месту жительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________ (_____________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (подпись оператора об ознакомлении с датой установки электронных средств слежения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Начальник</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________ _________________ _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (звание)                    (подпись)               (инициалы, фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____"____________20___год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                        на поднадзорных</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z163" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                       Начат "____" ________20___году</w:t>
-[...22 lines deleted...]
-      </w:pPr>
+      С постановлением ознакомлен(а): _______________ ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (подпись)                  (инициалы, фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____"____________20___год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z164" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                             (внутренняя сторона журнала)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+      Я, _______________________________________________, ознакомлен(а) с тем, что в случае</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утраты либо повреждения, уничтожения электронных средств слежения и отказа от</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>добровольного возмещения ущерба данный вопрос будет решаться в установленном законом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись условно-досрочно освобожденного (ой)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра внутренних</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дел Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 апреля 2017 года № 288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контроля за поведением лиц,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>освобожденных условно-досрочно</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от отбывания наказания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     Расписка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       о получении памятки условно-досрочно освобожденным по эксплуатации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         электронных средств слежения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z170" w:id="59"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Условно-досрочно освобожденному(ой)_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>установлено электронное средство слежения _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (указать какое)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на период ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разъяснен порядок эксплуатации данного средства ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (радиус действия, периодичность смены элементов питания, другие характеристики)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z171" w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ознакомил:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Начальник</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z172" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________ ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (звание, Ф.И.О.)                        (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ______________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z174" w:id="63"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Памятку получил(а): ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" _-____________20___ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра внутренних</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дел Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 апреля 2017 года № 288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 16</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контроля за поведением лиц,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>освобожденных условно-досрочно</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от отбывания наказания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z179" w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (наименование ОВД)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     Журнал учета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             нарушений, выявленных посредством электронных средств слежения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         на условно-досрочно освобожденных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z181" w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                       Начат "____" ________20___году</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 Окончен "____" ________20___году</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                             (внутренняя сторона журнала)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1009"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1010"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="89"/>
+          <w:bookmarkStart w:name="z183" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п\п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ФИО (при его наличии) поднадзорного</w:t>
+              <w:t xml:space="preserve">ФИО (при его наличии) условно-досрочно освобожденного </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата, время и место совершения нарушена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Краткое описание допущенного нарушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3535" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата, фамилия и роспись сотрудника, получившего материалы для проведения проверки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Принятое решение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="90"/>
+          <w:bookmarkStart w:name="z184" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3535" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3535" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5940,51 +6515,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 10</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра внутренних</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6044,90 +6619,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 24</w:t>
+              <w:t>Приложение 17</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам учета лиц,</w:t>
-[...25 lines deleted...]
-              <w:t>административным надзором</w:t>
+              <w:t>к Правилам осуществления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6148,1078 +6697,1113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>контроля за поведением лиц,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>освобожденных условно-досрочно</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от отбывания наказания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="91"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z190" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...15 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование ОВД)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                   Журнал учета</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">                                     Журнал учета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             неисправностей электронных средств слежения на поднадзорного</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">   неисправностей электронных средств слежения на условно-досрочно освобожденного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z192" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                       Начат "____" ________20___году</w:t>
-[...16 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="93"/>
+                                                       Начат "____" ________20___году</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 Окончен "____" ________20____году</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                             (внутренняя сторона журнала)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+                                                             (внутренняя сторона журнала)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1129"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1129"/>
         <w:gridCol w:w="1757"/>
-        <w:gridCol w:w="2385"/>
-        <w:gridCol w:w="1130"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="94"/>
+          <w:bookmarkStart w:name="z194" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№</w:t>
-[...160 lines deleted...]
-          </w:p>
+              <w:t>№п\п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дата и время устранения неисправности</w:t>
-[...242 lines deleted...]
-4</w:t>
+              <w:t>Идентификационный номер аудиовизуального, электронного средства слежения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...114 lines deleted...]
-              <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...114 lines deleted...]
-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата, время и характер выявленной неисправности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Принятые меры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата и время устранения неисправности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия и роспись лица, устранившего неисправность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z195" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7257,51 +7841,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 11</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра внутренних</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7361,90 +7945,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 25</w:t>
+              <w:t>Приложение 18</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам учета лиц,</w:t>
+              <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>состоящих под</w:t>
+              <w:t>контроля за поведением лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административным надзором</w:t>
+              <w:t>освобожденных условно-досрочно</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от отбывания наказания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7485,551 +8082,655 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     Постановление</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">                                     Постановление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">              об отмене (замене) использовании в отношении лица, которому судом</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">             об отмене (замене) использовании в отношении условно-досрочно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             установлен административный надзор электронных средств слежения</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">                         освобожденного электронных средств слежения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z201" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Я, начальник ____________________________________________________________________</w:t>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="97"/>
+      Я, начальник ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (лицо, замещающее начальника, наименование ОВД)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рассмотрев материалы на _________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>условно-досрочно освобожденного(ую) "__"_________20___ году_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             (наименование суда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на не отбытую часть срока наказания _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (срок УДО)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                                                  </w:t>
+                                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Установил:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z203" w:id="77"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________________</w:t>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="99"/>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (указываются причины и условия, свидетельствующие о необходимости отмены (замены)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         использования электронных средств слежения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       На основании изложенного и руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 169 УИК РК,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                                                  </w:t>
+                                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановил:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z205" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отменить (заменить) в отношении поднадзорного(ой) _______________________________</w:t>
-[...61 lines deleted...]
-      </w:pPr>
+      Отменить (заменить) в отношении осужденного(ой) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (ненужное зачеркнуть)                              (фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электронные средства слежения ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (наименование электронных средств слежения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z206" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Начальник</w:t>
-[...29 lines deleted...]
-      </w:r>
+      Начальник</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________ _________________ _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (звание)                       (подпись)                  (инициалы, фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___"__________20____год</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С постановлением ознакомлен(а): _________________ _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      (подпись)          (инициалы, фамилия поднадзорного(ой)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____"____________20___год.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8063,51 +8764,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 12</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к приказу Министра внутренних</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8167,90 +8868,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 26</w:t>
+              <w:t>Приложение 19</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам учета лиц,</w:t>
+              <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>состоящих под</w:t>
+              <w:t>контроля за поведением лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административным надзором</w:t>
+              <w:t>освобожденных условно-досрочно</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от отбывания наказания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8277,7179 +8991,1017 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="102"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z210" w:id="81"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...15 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование ОВД)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             Акт установления неисправностей электронных средств слежения</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">             Акт установления неисправностей электронных средств слежения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z212" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-             Я, начальник ______________________________________________________________</w:t>
-[...16 lines deleted...]
-      </w:r>
+             Я, начальник ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (лицо, замещающее начальника, наименование ОВД)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z213" w:id="83"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В присутствии понятых:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. ______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), место жительства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. ______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), место жительства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z214" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рассмотрев причину неисправности электронных средств слежения, установленного на</w:t>
-[...29 lines deleted...]
-      </w:r>
+      Рассмотрев причину неисправности электронных средств слежения, установленного на</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>условно-досрочно освобожденного(ую)______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указываются наименование электронных средств слежения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Установил:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z216" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                 </w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указываются причины неисправности, электронных средств слежения,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               степень виновности УДО)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z218" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании изложенного,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z219" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Установил:</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Постановил:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z220" w:id="90"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Электронные средства слежения пришли в неисправность </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>по вине (по другим причинам не</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>зависящим от условно-досрочно освобожденного)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в связи с чем, полагаю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ненужное зачеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(в случае установления вины УДО, материалы направляются в суд для взыскания ущерба с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>УДО в гражданском порядке, в случае отсутствия явных повреждений прибор направляется</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на экспертизу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z221" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...61 lines deleted...]
-      </w:pPr>
+      Начальник</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________ _________________ ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (звание)                       (подпись)               (инициалы, фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____"__________20____г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z223" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                 </w:t>
-[...176 lines deleted...]
-      </w:pPr>
+      С актом ознакомлены: _______________ ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (подпись)            (инициалы, фамилия УДО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z224" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Начальник</w:t>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="110"/>
+      Понятые: 1. ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия и инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             2. ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия и инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-[...6437 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
+      "____"__________20__года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15775,31 +10327,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>