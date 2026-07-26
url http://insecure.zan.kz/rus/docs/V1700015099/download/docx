--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab751a5" w14:textId="ab751a5">
+    <w:p w14:paraId="a3ba3c4" w14:textId="a3ba3c4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1510,137 +1510,94 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к Правилам</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>проведения аудита в области</w:t>
+              <w:t>к Правилам проведения аудита</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пожарной безопасности</w:t>
+              <w:t>в области пожарной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -1748,234 +1705,338 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководитель экспертной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организации _______________________</w:t>
+              <w:t>организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>наименование экспертной организации,</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>______________________________</w:t>
+              <w:t>наименование экспертной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>фамилия, имя, отчество (при наличии),</w:t>
+              <w:t>организации,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подпись, дата, печать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z133" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      ЗАКЛЮЧЕНИЕ АУДИТА В ОБЛАСТИ ПОЖАРНОЙ БЕЗОПАСНОСТИ</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗАКЛЮЧЕНИЕ АУДИТА В ОБЛАСТИ ПОЖАРНОЙ БЕЗОПАСНОСТИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _______ от "__" _________ 20___ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...72 lines deleted...]
-      Входящий №_____ дата ____________</w:t>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование объекта оценки, адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заключение в течение 5 рабочих дней поступило в __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>территориальный орган Министерства по чрезвычайным ситуациям</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Входящий №_____ дата ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о заказчике и исполнителе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1984,1186 +2045,1011 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 Сведения о заказчике</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Полное и сокращенное наименование заказчика _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование организации заказчика</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Местонахождение ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Полное и сокращенное наименование заказчика ________________________</w:t>
+      1.2. Сведения об исполнителе - экспертной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное и сокращенное наименование исполнителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование организации исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Местонахождение _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Экспертная организация аккредитована на осуществление деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по аудиту в области пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аттестат аккредитации № ____ от ___года, действительно до ______ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________ наименование организации заказчика</w:t>
+      2. Основание проведения аудита в области пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основанием для проведения аудита в области пожарной безопасности является</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договор (копия прилагается).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местонахождение</w:t>
-[...233 lines deleted...]
-      3. Аудит в области пожарной безопасности проводится в целях определения соответствия объекта требованиям пожарной безопасности.</w:t>
+      3. Аудит в области пожарной безопасности проводится в целях определения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствия объекта требованиям пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Лица, участвовавшие в проведении аудита в области пожарной безопасности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.1. Фамилии, имена и отчества (при наличии) должностных лиц представителей заказчика и исполнителя, организации, эксплуатирующей объект, в присутствии которых проводилось обследование ____________________________________________________________________</w:t>
+      4.1. Фамилии, имена и отчества (при его наличии) должностных лиц представителей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заказчика и исполнителя, организации, эксплуатирующей объект, в присутствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>которых проводилось обследование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Объект, в отношении которого проводится аудит в области пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Наименование в соответствии с фактическим использованием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указать наименование зданий, сооружений, территорий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Класс функциональной пожарной опасности: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид права: собственность, аренда, оперативное управление:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Наименование в соответствии с фактическим использованием:</w:t>
-[...197 lines deleted...]
-                         указывается перечень</w:t>
+      6. Определение требований пожарной безопасности, на основе которых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>проведен аудит в области пожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень законов и нормативных правовых актов, регламентирующих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>требования пожарной безопасности для объекта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указывается перечень</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Общетехническая характеристика объекта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...558 lines deleted...]
-      ________________________________________________</w:t>
+        <w:t>Предприятие, организация осуществляет вид деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Здания, помещения предназначены для: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Здания, помещения представляют собой: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Этажность: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фундамент здания: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стены наружные (материал): _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Внутренние стены и перегородки (материал):_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кровля (тип, материал): __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лестницы (материал): ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Высота здания: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Площадь здания, помещений: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Объем здания: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Освещение: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вентиляция: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отопление: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Объект охраняется: ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Документарная проверка</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -3198,245 +3084,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№ п/п</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>наименование документации</w:t>
+наименование документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>имеется</w:t>
+имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>отсутствует</w:t>
+отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>примечание</w:t>
+примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3468,52 +3304,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Приказ о назначении лиц, ответственных за обеспечение пожарной безопасности </w:t>
+              <w:t>
+Приказ о назначении лиц, ответственных за обеспечение пожарной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3641,52 +3477,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Удостоверения о прохождении сотрудников пожарно-технического минимума </w:t>
+              <w:t>
+Удостоверения о прохождении сотрудников пожарно-технического минимума</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3814,52 +3650,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Приказы об установлении противопожарного режима </w:t>
+              <w:t>
+Приказы об установлении противопожарного режима</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3987,52 +3823,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Инструкция о мерах пожарной безопасности на объекте </w:t>
+              <w:t>
+Инструкция о мерах пожарной безопасности на объекте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4160,52 +3996,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Журнал регистрации вводных, первичных, повторных и целевых противопожарных инструктажей </w:t>
+              <w:t>
+Журнал регистрации вводных, первичных, повторных и целевых противопожарных инструктажей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4333,52 +4169,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Акт ввода в эксплуатацию автоматических система обнаружения и тушения пожаров, систем дымоудаления и оповещения людей (при наличии) </w:t>
+              <w:t>
+Акт ввода в эксплуатацию автоматических система обнаружения и тушения пожаров, систем дымоудаления и оповещения людей (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4506,52 +4342,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-План-график работ по техническому обслуживанию и планово-предупредительному ремонту систем обнаружения и тушения пожаров, систем дымоудаления и оповещения людей </w:t>
+              <w:t>
+План-график работ по техническому обслуживанию и планово-предупредительному ремонту систем обнаружения и тушения пожаров, систем дымоудаления и оповещения людей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4679,52 +4515,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Акты проверки работоспособности систем внутреннего и наружного противопожарного водоснабжения </w:t>
+              <w:t>
+Акты проверки работоспособности систем внутреннего и наружного противопожарного водоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4852,52 +4688,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Протокол эксплуатационных испытаний металлических пожарных лестниц и ограждений кровли </w:t>
+              <w:t>
+Протокол эксплуатационных испытаний металлических пожарных лестниц и ограждений кровли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5025,52 +4861,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Журнал учета наличия и технического состояния первичных средств пожаротушения </w:t>
+              <w:t>
+Журнал учета наличия и технического состояния первичных средств пожаротушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5198,52 +5034,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Протокол проверки состояния огнезащитной обработки </w:t>
+              <w:t>
+Протокол проверки состояния огнезащитной обработки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5371,52 +5207,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Акты замеров сопротивления изоляции силового и осветительного электрооборудования, электросети </w:t>
+              <w:t>
+Акты замеров сопротивления изоляции силового и осветительного электрооборудования, электросети</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5544,52 +5380,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Протокол проверки сопротивлений заземлителей и заземляющих устройств </w:t>
+              <w:t>
+Протокол проверки сопротивлений заземлителей и заземляющих устройств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5662,755 +5498,924 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Информация о дополнительно подверженной анализу документации, характеризующую пожарную опасность объекта, а также уровень подготовки персонала:__________________________________________________________</w:t>
+      Информация о дополнительно подверженной анализу документации,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>характеризующую пожарную опасность объекта, а также уровень</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подготовки персонала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      9. Результаты обследования объекта. Изложение выявленных нарушений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с указанием статей, пунктов требований, установленных законодательством</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан, место обнаружения нарушений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Результаты обследования объекта. Изложение выявленных нарушений с указанием статей, пунктов требований, установленных законодательством Республики Казахстан, место обнаружения нарушений:</w:t>
-[...89 lines deleted...]
-      Примечание: В случае отсутствия нарушений требований пожарной безопасности, установленных законодательством Республики Казахстан производится соответствующая запись об отсутствии нарушений.</w:t>
+      Примечание: В случае отсутствия нарушений требований пожарной безопасности,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>установленных законодательством Республики Казахстан производится</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствующая запись об отсутствии нарушений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Выводы об обеспечении или не обеспечении пожарной безопасности объекта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      _______________________________________________________________</w:t>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Дополнительные условия настоящего заключения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Заключение теряет силу в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ликвидации или смены заказчика (юридического лица, индивидуального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предпринимателя, физического лица);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не указанных в настоящем заключении (то есть вновь допущенных) нарушений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>требований пожарной безопасности: архитектурно-строительных, объемно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>планировочных решений зданий (сооружений); технологических процессов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>территорий. А также в случаях изменения классов функциональной пожарной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>опасности (функционального назначения) объекта или его частей, капитального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ремонта, реконструкции, технического перевооружения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Заключение теряет силу в случаях:</w:t>
+      12. Перечень использованных нормативных актов и документов, справочных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>источников и исходных данных, и другой информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ликвидации или смены заказчика (юридического лица, индивидуального предпринимателя, физического лица);</w:t>
-[...433 lines deleted...]
-      Листов _________________________ на обороте последнего листа</w:t>
+      14. Приложения: документы по аккредитации; копии документов об образовании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лиц, участвующих в проведении аудита; договор на проведение работ по аудиту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в области пожарной безопасности; копии подтверждающих документов по пункту 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представители объекта аудита (заказчика):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________ ____________________ _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность, подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ _____________________ _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность, подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представители экспертной организации, проводившей аудит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ _____________________ _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность, подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ _____________________ _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность, подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошито, скреплено печатью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Листов _________________________ на обороте последнего листа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6418,55 +6423,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>