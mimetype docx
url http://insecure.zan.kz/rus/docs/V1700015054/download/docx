--- v0 (2025-12-30)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09b5dd4" w14:textId="09b5dd4">
+    <w:p w14:paraId="81e004e" w14:textId="81e004e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,339 +93,343 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в некоторые приказы Министра национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 16 марта 2017 года № 153. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 апреля 2017 года № 15054</w:t>
+        <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 16 марта 2017 года № 153. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 апреля 2017 года № 15054.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемый </w:t>
+      1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения и дополнение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства по инвестициям и развитию Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства по инвестициям и развитию Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
+      3) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан;</w:t>
+      4) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, согласно подпунктам 1), 2), 3) и 4) настоящего пункта.</w:t>
+      5) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, согласно подпунктам 1), 2), 3) и 4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Настоящий приказ вводится в действие после дня его первого официального опубликования, за исключением </w:t>
+      4. Настоящий приказ вводится в действие после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктов 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -437,186 +441,209 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня, которые вводятся в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности Министра</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по инвестициям и развитию</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -624,266 +651,314 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р. Скляр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...19 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр информации и коммуникаций</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________Д. Абаев</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28 марта 2017 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...20 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр финансов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________Б. Султанов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24 марта 2017 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...20 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________Т. Сулейменов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18 марта 2017 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1021,91 +1096,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения и дополнение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. В </w:t>
+      1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 3 февраля 2015 года № 71 "Об утверждении Правил оказания инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10401, опубликованный 20 марта 2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
@@ -1117,1266 +1192,1432 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "2. В настоящих Правилах используются понятия, определенные </w:t>
+      "2. В настоящих Правилах используются понятия, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, а также следующее понятие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      казначейское сопровождение – контроль за целевым использованием средств, выделенных на реализацию бюджетных инвестиционных проектов, связанных со строительством, обеспечением полноты уплаты налогов всеми участниками проекта – генеральным подрядчиком и субподрядчиком на всех этапах проведения платежей через счета в органах казначейства.";</w:t>
+      казначейское сопровождение – контроль за целевым использованием средств, выделенных на реализацию бюджетных инвестиционных проектов, связанных со строительством, обеспечением полноты уплаты налогов всеми участниками проекта – генеральным подрядчиком и субподрядчиком на всех этапах проведения платежей через счета в органах казначейства.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "31. Для строительства технически сложных объектов, в том числе уникальных объектов строительства и крупных инвестиционных проектов и для "пилотных" проектов, реализуемых в рамках внедрения казначейского сопровождения государственных закупок, заказчиком (инвестором) проекта (программы) привлекаются инжиниринговые организации по управлению проектом.";</w:t>
+      "31. Для строительства технически сложных объектов, в том числе уникальных объектов строительства и крупных инвестиционных проектов и для "пилотных" проектов, реализуемых в рамках внедрения казначейского сопровождения государственных закупок, заказчиком (инвестором) проекта (программы) привлекаются инжиниринговые организации по управлению проектом.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      подпункт 10) </w:t>
+      подпункт 10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10) при производстве строительно-монтажных работ:</w:t>
+      "10) при производстве строительно-монтажных работ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      имеет доступ к строительным площадкам объектов, по которым были заключены договора;</w:t>
+      имеет доступ к строительным площадкам объектов, по которым были заключены договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      представляет и защищает интересы заказчика на объектах строительства в качестве технического представителя заказчика;</w:t>
+      представляет и защищает интересы заказчика на объектах строительства в качестве технического представителя заказчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      обеспечивает полное соответствие проектно-сметной документации производимых подрядчиком строительно-монтажных работ; </w:t>
+      обеспечивает полное соответствие проектно-сметной документации производимых подрядчиком строительно-монтажных работ; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      обеспечивает соблюдение подрядчиком на строительных площадках правил техники безопасности, охраны труда и защиты окружающей среды;</w:t>
+      обеспечивает соблюдение подрядчиком на строительных площадках правил техники безопасности, охраны труда и защиты окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проверяет качество применяемых на объектах строительных материалов, конструкций и изделий, наличие документов, удостоверяющих качество (технические паспорта, сертификаты, результаты лабораторных испытаний и другие), организовывает лабораторные испытания в соответствии со стандартами и другими государственными нормативами в области архитектуры, градостроительства и строительства, действующими в Республике Казахстан;</w:t>
+      проверяет качество применяемых на объектах строительных материалов, конструкций и изделий, наличие документов, удостоверяющих качество (технические паспорта, сертификаты, результаты лабораторных испытаний и другие), организовывает лабораторные испытания в соответствии со стандартами и другими государственными нормативами в области архитектуры, градостроительства и строительства, действующими в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      рассматривает и представляет на утверждение заказчику подготовленные подрядчиком календарные планы работ, проект производства работ;</w:t>
+      рассматривает и представляет на утверждение заказчику подготовленные подрядчиком календарные планы работ, проект производства работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оценивает соответствие темпов производства работ утвержденному графику, ход комплектации объектов материальными ресурсами и техническими средствами, обеспеченность квалифицированной рабочей силой;</w:t>
+      оценивает соответствие темпов производства работ утвержденному графику, ход комплектации объектов материальными ресурсами и техническими средствами, обеспеченность квалифицированной рабочей силой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ведет учет машин и механизмов, работающих на объектах, оценивает их техническую пригодность и соответствие перечню, указанному в конкурсной заявке подрядчика;</w:t>
+      ведет учет машин и механизмов, работающих на объектах, оценивает их техническую пригодность и соответствие перечню, указанному в конкурсной заявке подрядчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проверяет претензии подрядчика в отношении продления сроков выполнения работ, компенсации дополнительных или непредвиденных работ, затрат и выдает рекомендации заказчику;</w:t>
+      проверяет претензии подрядчика в отношении продления сроков выполнения работ, компенсации дополнительных или непредвиденных работ, затрат и выдает рекомендации заказчику;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проверяет объемы выполненных работ и их стоимости в соответствии с утвержденной проектно-сметной документацией и заверяет акты приемки выполненных строительно-монтажных работ при промежуточной оплате и при окончательном расчете с подрядчиком;</w:t>
+      проверяет объемы выполненных работ и их стоимости в соответствии с утвержденной проектно-сметной документацией и заверяет акты приемки выполненных строительно-монтажных работ при промежуточной оплате и при окончательном расчете с подрядчиком;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      для "пилотных" проектов, реализуемых в рамках внедрения казначейского сопровождения государственных закупок по строительству, в течение трех рабочих дней заверяет акты приемки выполненных строительно-монтажных работ путем выдачи платежного сертификата, подтверждающего финансовые расчеты для оплаты согласно форме, утвержденной </w:t>
+      для "пилотных" проектов, реализуемых в рамках внедрения казначейского сопровождения государственных закупок по строительству, в течение трех рабочих дней заверяет акты приемки выполненных строительно-монтажных работ путем выдачи платежного сертификата, подтверждающего финансовые расчеты для оплаты согласно форме, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 4 декабря 2014 года № 540 "Об утверждении Правил исполнения бюджета и его кассового обслуживания" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 9934);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      производит освидетельствование скрытых работ, промежуточную приемку ответственных конструкций и приемку работ для их оплаты;</w:t>
+      производит освидетельствование скрытых работ, промежуточную приемку ответственных конструкций и приемку работ для их оплаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      обеспечивает подготовку и утверждение технических отчетов и сводок, своевременное документирование хода производства работ;</w:t>
+      обеспечивает подготовку и утверждение технических отчетов и сводок, своевременное документирование хода производства работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проводит периодические и окончательные измерения выполненных объемов работ и выдает заключения об их соответствии отчетам подрядчика;</w:t>
+      проводит периодические и окончательные измерения выполненных объемов работ и выдает заключения об их соответствии отчетам подрядчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      обеспечивает приемку и сохранность всех гарантийных документов и сертификатов на все материалы, конструкции, оборудование и передает их заказчику по окончанию строительства объекта;</w:t>
+      обеспечивает приемку и сохранность всех гарантийных документов и сертификатов на все материалы, конструкции, оборудование и передает их заказчику по окончанию строительства объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществляет контроль за соблюдением проектных решений, сроков строительства и требований государственных нормативов в области архитектуры, градостроительства и строительства;</w:t>
+      осуществляет контроль за соблюдением проектных решений, сроков строительства и требований государственных нормативов в области архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      контролирует целевое и эффективное использование средств, направленных на выполнение строительно-монтажных работ;</w:t>
+      контролирует целевое и эффективное использование средств, направленных на выполнение строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проводит осмотр, обследования и, при необходимости, испытания законченных строительством объектах, предъявляет замечания, обеспечивает их полное устранение подрядчиком и в установленном порядке представляет рекомендации заказчику о приемке объектов в эксплуатацию;</w:t>
+      проводит осмотр, обследования и, при необходимости, испытания законченных строительством объектах, предъявляет замечания, обеспечивает их полное устранение подрядчиком и в установленном порядке представляет рекомендации заказчику о приемке объектов в эксплуатацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      запрашивает у подрядчика и субподрядчиков необходимую исполнительную документацию по объекту; </w:t>
+      запрашивает у подрядчика и субподрядчиков необходимую исполнительную документацию по объекту; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приостанавливает производство работ в случае обнаружения нарушений технологии, отклонений от проекта, применения некачественных строительных материалов до устранения выявленных дефектов и нарушений;</w:t>
+      приостанавливает производство работ в случае обнаружения нарушений технологии, отклонений от проекта, применения некачественных строительных материалов до устранения выявленных дефектов и нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вносит предложения заказчику об отстранении от работ подрядчика, систематически допускающего отклонения от проектной (проектно-сметной) документации, нарушающего технологию производства работ и требования государственных нормативов в области архитектуры, градостроительства и строительства;</w:t>
+      вносит предложения заказчику об отстранении от работ подрядчика, систематически допускающего отклонения от проектной (проектно-сметной) документации, нарушающего технологию производства работ и требования государственных нормативов в области архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вносит предложения заказчику по корректировке предъявленных для оплаты документов или исключению из актов приемки выполненных работ, предъявленных к оплате, стоимости объемов работ, которые не соответствуют государственным нормативам и проектной документации;</w:t>
+      вносит предложения заказчику по корректировке предъявленных для оплаты документов или исключению из актов приемки выполненных работ, предъявленных к оплате, стоимости объемов работ, которые не соответствуют государственным нормативам и проектной документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      направляет предложения должностным лицам подрядчика об устранении дефектов и причин их возникновения;</w:t>
+      направляет предложения должностным лицам подрядчика об устранении дефектов и причин их возникновения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      создает систему учета, использования и хранения документов, включая корреспонденцию, данные исследований и испытаний, протоколов заседаний, финансовые записи, дневник строительной площадки.";</w:t>
+      создает систему учета, использования и хранения документов, включая корреспонденцию, данные исследований и испытаний, протоколов заседаний, финансовые записи, дневник строительной площадки.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дополнить пунктом 35-1 следующего содержания:</w:t>
+      дополнить пунктом 35-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "35-1. В течение трех рабочих дней со дня запроса заказчика о предоставлении заключения о качестве строительно-монтажных работ, организация оказывающая услуги по управлению проектом и лицом, осуществляющим технический надзор состоящий в штате данной организации предоставляют заказчику подписанную форму заключения о качестве строительно-монтажных работ согласно </w:t>
+      "35-1. В течение трех рабочих дней со дня запроса заказчика о предоставлении заключения о качестве строительно-монтажных работ, организация оказывающая услуги по управлению проектом и лицом, осуществляющим технический надзор состоящий в штате данной организации предоставляют заказчику подписанную форму заключения о качестве строительно-монтажных работ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа исполняющего обязанности Министра национальной экономики Республики Казахстан от 24 февраля 2015 года № 121 "Об утверждении форм заключений о качестве строительно-монтажных работ и соответствии выполненных работ проекту, декларации о соответствии, акта приемки объекта в эксплуатацию" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10529).".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. В </w:t>
+      2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 12702, опубликованный 15 января 2016 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 749 "Об утверждении Правил оказания инжиниринговых услуг по управлению проектом строительства объектов и квалификационных требований, предъявляемых организациям, оказывающим услуги по управлению проектом" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 12528, опубликованный 29 февраля 2016 года в эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
+        <w:t xml:space="preserve"> оказания инжиниринговых услуг по управлению проектом строительства объектов и квалификационных требований, предъявляемых организациям, оказывающим услуги по управлению проектом, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 749 "Об утверждении Правил оказания инжиниринговых услуг по управлению проектом строительства объектов и квалификационных требований, предъявляемых организациям, оказывающим услуги по управлению проектом" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 12528, опубликованный 29 февраля 2016 года в эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде) следующие изменения:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 7 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> оказания инжиниринговых услуг по управлению проектом строительства объектов и квалификационных требований, предъявляемых организациям, оказывающим услуги по управлению проектом, утвержденных указанным приказом:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Организациям предъявляются следующие квалификационные требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      пункт 7 изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие не менее трех аттестованных экспертов по осуществлению технического надзора по объектам первого уровня ответственности по следующим специализациям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
-[...15 lines deleted...]
-      "7. Организациям предъявляются следующие квалификационные требования:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части несущих и ограждающих конструкций (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      1) наличие не менее трех аттестованных экспертов по осуществлению технического надзора по объектам первого уровня ответственности по следующим специализациям:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части инженерных сетей (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      в части несущих и ограждающих конструкций (не менее одного эксперта);</w:t>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части технологического оборудования (не менее одного эксперта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...15 lines deleted...]
-      в части инженерных сетей (не менее одного эксперта);</w:t>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие не менее одного аттестованного инженерно-технического работника по специализации "Главный инженер проекта" и/или "Главный инженер";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      в части технологического оборудования (не менее одного эксперта);</w:t>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие не менее одного квалифицированного инженера-сметчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...15 lines deleted...]
-      2) наличие не менее одного аттестованного инженерно-технического работника по специализации "Главный инженер проекта" и/или "Главный инженер";</w:t>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие административно-бытовых помещений на праве собственности или ином законном основании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...15 lines deleted...]
-      3) наличие не менее одного квалифицированного инженера-сметчика;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие материально-технической оснащенности, в частности рабочих станций с установленным программным обеспечением, позволяющим осуществлять выполнение расчетов, составление и оформление графических и иных материалов.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2585,563 +2826,584 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проектами в области архитектуры,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>градостроительства и строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешительные требования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>предъявляемые к организациям по управлению проектами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в области архитектуры, градостроительства и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="979"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="767"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="61"/>
+          <w:bookmarkStart w:name="z74" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разрешительные</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, подтверждающие соответствие разрешительным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="62"/>
+          <w:bookmarkStart w:name="z75" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="63"/>
+          <w:bookmarkStart w:name="z76" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее трех аттестованных экспертов по осуществлению технического надзора по объектам первого уровня ответственности по следующим специализациям:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в части несущих и ограждающих конструкций (не менее одного эксперта);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в части инженерных сетей (не менее одного эксперта);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в части технологического оборудования (не менее одного эксперта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3153,169 +3415,162 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="64"/>
+          <w:bookmarkStart w:name="z77" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее одного аттестованного инженерно-технического работника по специализации "Главный инженер проекта" и/или "Главный инженер"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3327,169 +3582,162 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="65"/>
+          <w:bookmarkStart w:name="z78" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее одного квалифицированного инженера-сметчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3501,169 +3749,162 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="66"/>
+          <w:bookmarkStart w:name="z79" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административно-бытовых помещений на праве собственности или ином законном основании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3675,169 +3916,162 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="67"/>
+          <w:bookmarkStart w:name="z80" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие материально-технической оснащенности, в частности рабочих станций с установленным программным обеспечением, позволяющим осуществлять выполнение расчетов, составление и оформление графических и иных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3849,85 +4083,78 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -3958,55 +4185,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>