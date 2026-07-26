--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81e004e" w14:textId="81e004e">
+    <w:p w14:paraId="b3dbc84" w14:textId="b3dbc84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2007,617 +2007,141 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...515 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2708,1476 +2232,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения и дополнение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
-[...1306 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска.  Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -4185,55 +2320,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>