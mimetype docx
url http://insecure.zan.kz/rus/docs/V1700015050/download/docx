--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a29b4e1" w14:textId="a29b4e1">
+    <w:p w14:paraId="88a4d55" w14:textId="88a4d55">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,96 +86,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил выдачи банку или банковскому холдингу разрешения на создание или приобретение дочерней организации, на значительное участие в капитале организаций, на создание или приобретение банком дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, а также отзыва и (или) отмены разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 28 января 2017 года № 24. Зарегистрировано в Министерстве юстиции Республики Казахстан 27 апреля 2017 года № 15050.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 28 января 2017 года № 24. Зарегистрировано в Министерстве юстиции Республики Казахстан 27 апреля 2017 года № 15050. Утратил силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 марта 2026 года № 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3929,68 +4007,50 @@
         <w:t>
       Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4276,84 +4336,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7204,68 +7248,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение разрешения на создание или приобретение дочерней организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7350,64 +7394,64 @@
               <w:t>(наименование банка или</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковского холдинга)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z131" w:id="120"/>
+      <w:bookmarkStart w:name="z131" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       просит в соответствии с решением уполномоченного органа банка или банковского</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>холдинга № ____ от "____" _________года,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8343,112 +8387,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(БИН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ года №_______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение разрешения на создание или приобретение дочерней</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организации, представляемое банковским холдингом и (или) лицом,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>желающим приобрести статус банковского холдинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8520,64 +8564,64 @@
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование банковского холдинга)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z138" w:id="123"/>
+      <w:bookmarkStart w:name="z138" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       просит в соответствии с решением уполномоченного органа банковского холдинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>или лица, желающего приобрести статус банковского холдинга,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9387,80 +9431,80 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о руководящих работниках дочерней организации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(или кандидатах, рекомендуемых для назначения или избрания на должности руководящих работников)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9734,70 +9778,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование дочерней организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9993,645 +10037,67 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
-      </w:r>
-[...576 lines deleted...]
-      3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -10649,195 +10115,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+ №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии)</w:t>
+Наименование учебного заведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Год рождения</w:t>
+Год поступления - год окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Родственные отношения</w:t>
+Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место работы и должность</w:t>
+Реквизиты диплома об образовании (дата и номер при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11149,70 +10615,648 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Родственные отношения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место работы и должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о юридических лицах, по отношению к которым руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) является крупным акционером либо имеет право на соответствующую долю в имуществе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11622,90 +11666,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в графе 4 необходимо указывать долю с учетом доли, находящейся в доверительном управлении руководящего работника дочерней организации (кандидата, рекомендуемого на должность руководящего работника), а также количества акций (долей), в результате владения которыми руководящий работник дочерней организации (кандидат, рекомендуемый на должность руководящего работника) в совокупности с иными лицами является крупным участником.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о трудовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12331,118 +12375,118 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z150" w:id="131"/>
+      <w:bookmarkStart w:name="z150" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в данном пункте указываются сведения о трудовой деятельности руководящего работника дочерней организации (или кандидата, рекомендуемого для назначения или избрания на должность руководящего работника) (также членство в органе управления), в том числе с момента окончания высшего учебного заведения, с указанием должности в дочерней организации или должности, на которую кандидат назначается или избирается в дочерней организации, а также период, в течение которого руководящим работником дочерней организации (или кандидатом, рекомендуемым для назначения или избрания на должность руководящего работника) трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* в финансовых организациях (в том числе финансовых организациях-нерезидентах Республики Казахстан, имеющих полномочия по осуществлению финансовой деятельности в рамках законодательства страны происхождения), банковских или страховых холдингах, в одной из международных финансовых организациях, аудиторских организациях, уполномоченных органах, осуществляющих регулирование финансовых услуг и (или) услуг по проведению аудита финансовых организаций, а также сведения о членстве в органах управления финансовых организаций (в том числе финансовых организаций-нерезидентов Республики Казахстан, имеющих полномочия по осуществлению финансовой деятельности в рамках законодательства страны происхождения), банковских или страховых холдингах указываются дата, месяц, год. В остальных случаях указывается год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>** в случае если финансовая организация, является нерезидентом Республики Казахстан, указывается страна регистрации финансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="132"/>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о членстве в инвестиционных комитетах в дочерней организации и (или) в других организациях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12858,226 +12902,226 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z152" w:id="133"/>
+      <w:bookmarkStart w:name="z152" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения об отсутствии у руководящего работника дочерней организации (или кандидата, рекомендуемого для назначения или избрания на должность руководящего работника) неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), с приложением подтверждающего документа, выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В случае, если руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника), в течение последних 10 (десяти) лет постоянно проживал за пределами страны гражданства, также представляется электронная копия документа об отсутствии неснятой или непогашенной судимости за преступления в стране, где он постоянно проживал последние 10 (десять) лет. Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в предоставляемом документе указан иной срок его действия).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z153" w:id="134"/>
+      <w:bookmarkStart w:name="z153" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сведения о том, являлся ли руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) ранее руководителем, членом органа управления, руководителем исполнительного органа, его заместителем или членом исполнительного органа, главным бухгалтером, заместителем главного бухгалтера финансовой организации, руководителем, заместителем руководителя, главным бухгалтером, заместителем главного бухгалтера филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, крупным участником - физическим лицом, руководителем крупного участника (банковского холдинга) - юридического лица финансовой организации, в том числе финансовой организации – нерезидента Республики Казахстан, в период не более чем за один год до принятия уполномоченным органом или органом финансового надзора государства, резидентом которого является банк-нерезидент Республики Казахстан решения об отнесении банка, филиала банка-нерезидента Республики Казахстан к категории неплатежеспособных банков, филиалов банков-нерезидентов Республики Казахстан либо о принудительном выкупе акций банка, лишении лицензии финансовой организации, в том числе финансовой организации – нерезидента Республики Казахстан, филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, повлекших их ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации, в том числе финансовой организации – нерезидента Республики Казахстан, или признании ее банкротом в установленном законодательством Республики Казахстан или законодательством государства, резидентом которого является финансовая организация-нерезидент Республики Казахстан порядке, либо вступления в законную силу решения суда о принудительном прекращении деятельности филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан в случаях, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(да (нет), указать наименование организации, должность, период работы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z154" w:id="135"/>
+      <w:bookmarkStart w:name="z154" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о том, являлся ли руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) ранее руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником (крупным акционером) - физическим лицом, руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером крупного участника (крупного акционера) - юридического лица-эмитента, допустившего дефолт по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам в течение четырех и более последовательных периодов либо сумма задолженности которого по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам, по которым был допущен дефолт, составляет четырехкратный и (или) более размер купонного вознаграждения, либо размер дефолта по выплате основного долга по выпущенным эмиссионным ценным бумагам составляет сумму, в десять тысяч раз превышающую месячный расчетный показатель, установленный законом о республиканском бюджете на дату выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(да (нет), указать наименование организации, должность, период работы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z155" w:id="136"/>
+      <w:bookmarkStart w:name="z155" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Привлекался ли руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) как руководитель финансовой организации (банковского холдинга, страхового холдинга) в качестве ответчика в судебных разбирательствах по вопросам деятельности финансовой организации (банковского холдинга, страхового холдинга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13108,64 +13152,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разбирательстве, рассматриваемый вопрос и решение суда, вступившее в законную силу (в случае его вынесения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z156" w:id="137"/>
+      <w:bookmarkStart w:name="z156" w:id="138"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Привлекался ли руководящий работник дочерней организации (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) к ответственности за совершение коррупционного преступления либо подвергался административному взысканию за совершение коррупционного правонарушения в течение трех лет до даты назначения (избрания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13230,64 +13274,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> с указанием оснований привлечения к ответственности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z157" w:id="138"/>
+      <w:bookmarkStart w:name="z157" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Имеется ли в отношении руководящего работника дочерней организации (или кандидата, рекомендуемого для назначения или избрания на должность руководящего работника) вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги, или решение суда, на основании которого он лишен специального права, связанного с получением государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14044,80 +14088,80 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="139"/>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение разрешения на создание или приобретение дочерней</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организации, приобретающей сомнительные и безнадежные активы родительского банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14202,64 +14246,64 @@
               <w:t>(наименование банка или</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковского холдинга)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z163" w:id="140"/>
+      <w:bookmarkStart w:name="z163" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       просит в соответствии с решением уполномоченного органа банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ____ от "____" _________года,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15331,88 +15375,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(БИН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="141"/>
+    <w:bookmarkStart w:name="z167" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _______ ___ года №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z168" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z168" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение разрешения на значительное в капитале организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15497,64 +15541,64 @@
               <w:t>(наименование банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или банковского холдинга)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z170" w:id="143"/>
+      <w:bookmarkStart w:name="z170" w:id="144"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       просит в соответствии с решением уполномоченного органа банка или банковского</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>холдинга № ____ от "____" _______________ _____ года,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16490,71 +16534,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(БИН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="144"/>
+    <w:bookmarkStart w:name="z174" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ года №_______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z175" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z175" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение разрешения на значительное участие банковского холдинга</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -16563,51 +16607,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организаций, представляемое банковским холдингом и (или) лицом,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>желающим приобрести статус банковского холдинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16679,64 +16723,64 @@
               <w:t>(наименование банковского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>холдинга)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z177" w:id="146"/>
+      <w:bookmarkStart w:name="z177" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       просит в соответствии с решением уполномоченного органа банковского холдинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>или лица, желающего приобрести статус банковского холдинга, № ____ от "____"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17546,92 +17590,92 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="147"/>
+    <w:bookmarkStart w:name="z181" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о руководящих работниках организации, в которой банк</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>или банковский холдинг имеет значительное участие в капитале (или кандидатах,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>рекомендуемых для назначения или избрания на должности руководящих работников)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18048,70 +18092,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>холдинг имеет значительное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>участие в капитале)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="148"/>
+    <w:bookmarkStart w:name="z183" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18307,645 +18351,67 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="149"/>
+    <w:bookmarkStart w:name="z184" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
-      </w:r>
-[...576 lines deleted...]
-      3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги))</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -18999,159 +18465,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии)</w:t>
+Наименование учебного заведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Год рождения</w:t>
+Год поступления – год окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Родственные отношения</w:t>
+Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место работы и должность</w:t>
+Реквизиты диплома об образовании (дата и номер при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19463,70 +18929,648 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="151"/>
+    <w:bookmarkStart w:name="z185" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Родственные отношения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место работы и должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z186" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о юридических лицах, по отношению к которым руководящий работник организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) является крупным акционером либо имеет право на соответствующую долю в имуществе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19936,90 +19980,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="152"/>
+    <w:bookmarkStart w:name="z187" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в графе 4 необходимо указывать долю с учетом доли, находящейся в доверительном управлении руководящего работника организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидата, рекомендуемого для назначения или избрания на должность руководящего работника), а также количества акций (долей), в результате владения которыми руководящий работник организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника) в совокупности с иными лицами является крупным участником.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z188" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z188" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о трудовой деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20645,118 +20689,118 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z189" w:id="154"/>
+      <w:bookmarkStart w:name="z189" w:id="155"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в данном пункте указываются сведения о трудовой деятельности руководящего работника организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидата, рекомендуемого для назначения или избрания на должность руководящего работника) (также членство в органе управления), в том числе с момента окончания высшего учебного заведения, с указанием должности в организации, в которой банк или банковский холдинг имеет значительное участие в капитале, или должности, на которую кандидат назначается или избирается в организации, а также период, в течение которого руководящим работником организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидатом, рекомендуемым для назначения или избрания на должность руководящего работника) трудовая деятельность не осуществлялась.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* в финансовых организациях (в том числе финансовых организациях-нерезидентах Республики Казахстан, имеющих полномочия по осуществлению финансовой деятельности в рамках законодательства страны происхождения), банковских или страховых холдингах, в одной из международных финансовых организациях, аудиторских организациях, уполномоченных органах, осуществляющих регулирование финансовых услуг и (или) услуг по проведению аудита финансовых организаций, а также сведения о членстве в органах управления финансовых организаций (в том числе финансовых организаций-нерезидентов Республики Казахстан, имеющих полномочия по осуществлению финансовой деятельности в рамках законодательства страны происхождения), банковских или страховых холдингах указываются дата, месяц, год. В остальных случаях указывается год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>** в случае если финансовая организация, является нерезидентом Республики Казахстан, указывается страна регистрации финансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="155"/>
+    <w:bookmarkStart w:name="z190" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о членстве в инвестиционных комитетах организации, в которой банк или банковский холдинг имеет значительное участие в капитале, и (или) в других организациях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21190,118 +21234,118 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z191" w:id="156"/>
+      <w:bookmarkStart w:name="z191" w:id="157"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения об отсутствии у руководящего работника организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидата, рекомендуемого для назначения или избрания на должность руководящего работника) неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), с приложением подтверждающего документа выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В случае, если руководящий работник организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидата, рекомендуемого для назначения или избрания на должность руководящего работника), в течение последних 10 (десяти) лет постоянно проживал за пределами страны гражданства, также представляется электронная копия документа об отсутствии неснятой или непогашенной судимости за преступления в стране, где он постоянно проживал последние 10 (десять) лет. Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в предоставляемом документе указан иной срок его действия).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z192" w:id="157"/>
+      <w:bookmarkStart w:name="z192" w:id="158"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сведения о том, являлся ли руководящий работник организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника), ранее руководителем, членом органа управления, руководителем исполнительного органа, его заместителем или членом исполнительного органа, главным бухгалтером, заместителем главного бухгалтера финансовой организации, руководителем, заместителем руководителя, главным бухгалтером, заместителем главного бухгалтера филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, крупным участником - физическим лицом, руководителем крупного участника (банковского холдинга) - юридического лица финансовой организации, в том числе финансовой организации – нерезидента Республики Казахстан, в период не более чем за один год до принятия уполномоченным органом или органом финансового надзора государства, резидентом которого является банк-нерезидент Республики Казахстан решения об отнесении банка, филиала банка-нерезидента Республики Казахстан к категории неплатежеспособных банков, филиалов банков-нерезидентов Республики Казахстан либо о принудительном выкупе акций банка, лишении лицензии финансовой организации, в том числе финансовой организации – нерезидента Республики Казахстан, филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, повлекших их ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации, в том числе финансовой организации – нерезидента Республики Казахстан, или признании ее банкротом в установленном законодательством Республики Казахстан или законодательством государства, резидентом которого является финансовая организация-нерезидент Республики Казахстан порядке, либо вступления в законную силу решения суда о принудительном прекращении деятельности филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан в случаях, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21315,64 +21359,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(да (нет), указать наименование организации, должность, период работы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z193" w:id="158"/>
+      <w:bookmarkStart w:name="z193" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о том, являлся ли руководящий работник организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника), ранее руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником (крупным акционером) - физическим лицом, руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером крупного участника (крупного акционера) - юридического лица-эмитента, допустившего дефолт по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам в течение четырех и более последовательных периодов либо сумма задолженности которого по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам, по которым был допущен дефолт, составляет четырехкратный и (или) более размер купонного вознаграждения, либо размер дефолта по выплате основного долга по выпущенным эмиссионным ценным бумагам составляет сумму, в десять тысяч раз превышающую месячный расчетный показатель, установленный законом о республиканском бюджете на дату выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21386,64 +21430,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(да (нет), указать наименование организации, должность, период работы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z194" w:id="159"/>
+      <w:bookmarkStart w:name="z194" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Привлекался ли как руководитель финансовой организации (банковского холдинга, страхового холдинга) в качестве ответчика в судебных разбирательствах по вопросам деятельности финансовой организации (банковского холдинга, страхового холдинга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21508,64 +21552,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(в случае его вынесения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z195" w:id="160"/>
+      <w:bookmarkStart w:name="z195" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Привлекался ли руководящий работник организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидат, рекомендуемый для назначения или избрания на должность руководящего работника), к ответственности за совершение коррупционного преступления либо подвергался административному взысканию за совершение коррупционного правонарушения в течение трех лет до даты назначения (избрания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21630,64 +21674,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с указанием оснований привлечения к ответственности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z196" w:id="161"/>
+      <w:bookmarkStart w:name="z196" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Имеется ли в отношении руководящего работника организации, в которой банк или банковский холдинг имеет значительное участие в капитале (или кандидата, рекомендуемого для назначения или избрания на должность руководящего работника) вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги, или решение суда, на основании которого он лишен специального права, связанного с получением государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21923,63 +21967,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22301,35 +22367,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId6"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>