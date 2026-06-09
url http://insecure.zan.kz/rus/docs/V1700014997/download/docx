--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d0a1ea" w14:textId="6d0a1ea">
+    <w:p w14:paraId="446a8c8" w14:textId="446a8c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -328,368 +328,419 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие со дня его первого официального опубликования, за исключением пункта 7 Перечня, который вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Д. Акишев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство информации и коммуникаций</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр ________________________ Д. Абаев</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27 февраля 2017 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экономики Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр _______________________Т. Сулейменов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 марта 2017 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -811,134 +862,138 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">нормативных правовых актов Республики Казахстан по вопросам банковской деятельности, в которые вносятся изменения </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 114</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Утратил силу постановлением Правления Национального Банка РК от 19.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z121" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1071,2914 +1126,1238 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="16"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 67 "Об утверждении Правил выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7552, опубликованное 19 июня 2012 года в газете "Казахстанская правда" № 191-192 (27010-27011)) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z152" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z153" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z154" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия, утвержденных указанных постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z155" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z156" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в преамбулу внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2-1</w:t>
+        <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="17"/>
+    <w:bookmarkStart w:name="z158" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Физическое или юридическое лицо представляет в уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) заявление на приобретение статуса крупного участника финансовой организации, банковского холдинга и (или) страхового холдинга (далее - заявитель), составленное в произвольной форме с указанием сведений о документе, удостоверяющем личность физического лица, о государственной регистрации (перерегистрации) юридического лица, юридического адреса (места нахождения), сведений о количестве приобретаемых акций финансовой организации, их стоимости, процентном соотношении количества акций финансовой организации, предполагаемых к приобретению, соответственно к количеству размещенных (за вычетом привилегированных и выкупленных) акций и (или) к количеству голосующих акций банка, страховой (перестраховочной) организации, управляющего инвестиционным портфелем, а также с представлением согласия на сбор и обработку персональных данных и сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z159" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "2-1. Банки второго уровня для включения в реестр сделок с производными финансовыми инструментами, заключенными на неорганизованном рынке, ведение которого осуществляется центральным депозитарием (далее - реестр), еженедельно не позднее 14-00 часов времени города Астаны первого рабочего дня недели, следующего за отчетным периодом, представляют в центральный депозитарий информацию в соответствии с требованиями </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="18"/>
+      В случае приобретения юридическим лицом статуса банковского холдинга и (или) страхового холдинга, юридическим лицом одновременно подается заявление на получение разрешения на создание (приобретение) банком и (или) банковским холдингом и (или) страховым холдингом дочерней организации или на получение разрешения на значительное участие банка и (или) банковского холдинга и (или) страхового холдинга в уставном капитале организаций в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о банках и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о страховании.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z160" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Внести в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="19"/>
+      часть четвертую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z161" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="20"/>
+      "План рекапитализации финансовой организации в случаях возможного ухудшения финансового положения финансовой организации содержит следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z162" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку текущего состояния финансовой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z163" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расчет предполагаемого ухудшения финансового состояния банка и критерии, влияющие на ухудшение (динамика изменения пруденциальных нормативов, изменение размера собственного капитала финансовой организации, изменение финансовых и иных показателей финансовой организации в сторону ухудшения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z164" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подробное описание мероприятий по финансовому оздоровлению финансовой организации (меры по снижению расходов, дополнительные финансовые вложения (с указанием суммы и источников вложения денег), направленные на восстановление собственного капитала финансовой организации до величины, при которой будут выполняться пруденциальные нормативы и иные обязательные к соблюдению нормы и лимиты мероприятия по получению дополнительных доходов и иные мероприятия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z165" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      календарные сроки выполнения мероприятий по финансовому оздоровлению финансовой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z166" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предполагаемый экономический эффект оздоровительных мероприятий (динамика изменений пруденциальных нормативов, изменение размера собственного капитала финансовой организации, изменение финансовых и иных показателей финансовой организации).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14. Решение по заявлению, поданному для получения статуса крупного участника финансовой организации, банковского холдинга и (или) страхового холдинга принимается уполномоченным органом в течение 3 (трех) месяцев после подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z169" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии замечаний к представленным документам уполномоченный орган направляет физическому или юридическому лицу письмо с указанием замечаний посредством почтовой, факсимильной связи и (или) электронной почты и срока для их устранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z170" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Физическое или юридическое лицо устраняют замечания и представляют доработанные (исправленные) документы, соответствующие требованиям законодательства Республики Казахстан, в срок, установленный уполномоченным органом в направленном письменном уведомлении.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z171" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовок главы 3 внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z172" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
+        <w:t>пункта 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...458 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z146" w:id="36"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 5</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Перечню.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...223 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...283 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...163 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1304 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4083,68 +2462,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковской деятельности, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="87"/>
+    <w:bookmarkStart w:name="z209" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 утратило силу постановлением Правления Национального Банка РК от 19.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4287,80 +2666,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковской деятельности, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="88"/>
+    <w:bookmarkStart w:name="z215" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на участие в конкурсе по выбору банка-агент</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 утратило силу постановлением Правления Национального Банка РК от 19.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4711,666 +3090,810 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="89"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z222" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                             _________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                              (наименование организации, осуществляющей</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                  обязательное гарантирование депозитов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z223" w:id="90"/>
+    <w:bookmarkStart w:name="z223" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата "____" __________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z224" w:id="91"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z224" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z225" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк второго уровня ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (полное наименование банка)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(далее - Банк) в лице ______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (должность, фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>действующего на основании _______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (устава или иного документа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>присоединяется к договору присоединения банка для вступления в систему обязательного</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>гарантирования депозитов.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Лицензия на проведение банковских операций, включающая операцию по приему</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>депозитов, открытию и ведению банковских счетов физических лиц, № _____ от "____"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________ 20____ года, выданная уполномоченным органом по регулированию,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>контролю и надзору финансового рынка и финансовых организаций, получена Банком</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"____" ______________ 20___года.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Банк принимает на себя обязательства банка-участника, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан от 7 июля 2006 года "Об обязательном гарантировании депозитов,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>размещенных в банках второго уровня Республики Казахстан" и договором присоединения.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Реквизиты банка:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование банка на государственном и на русском языках в соответствии со справкой о</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             государственной регистрации (перерегистрации) юридического лица)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (дата выдачи справки о государственной регистрации (перерегистрации)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               юридического лица)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (юридический адрес)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (номер корреспондентского счета в Национальном Банке Республики Казахстан)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (банковский идентификационный код)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z226" w:id="93"/>
+    <w:bookmarkStart w:name="z226" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z227" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      (фамилия, имя и отчество (при его наличии))</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z228" w:id="95"/>
+    <w:bookmarkStart w:name="z228" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5774,559 +4297,612 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="96"/>
+    <w:bookmarkStart w:name="z232" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Краткие данные о заявителе - физическом лице, руководящем работнике заявителя -</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z233" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование финансовой организации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z234" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              1. Фамилия, имя и отчество (при его наличии), индивидуальный идентификационный</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2. Гражданство</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       3. Наименование и реквизиты документа, удостоверяющего личность</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       4. Место (места) работы, должность (должности)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       5. Почтовый адрес и (или) место нахождения работы, контактный телефон</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       11. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>свойственниках (родители, брат, сестра, дети супруга (супруги)):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="373"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="186"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="373" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="99"/>
+          <w:bookmarkStart w:name="z235" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2633" w:type="dxa"/>
+          <w:bookmarkEnd w:id="48"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя и отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Год рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Родственные отношения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место работы и должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5237" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6412,279 +4988,244 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z238" w:id="100"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z238" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
-[...193 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6728,4260 +5269,4192 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="842" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z239" w:id="101"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z239" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
-[...193 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="102"/>
+    <w:bookmarkStart w:name="z240" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1020"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="9234"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="103"/>
+          <w:bookmarkStart w:name="z241" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Соотношение количества акций, принадлежащих данному лицу, к общему количеству голосующих акций юридического лица или доля участия в его уставном капитале (в процентах),</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z242" w:id="104"/>
+          <w:bookmarkStart w:name="z242" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальное владение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Совместное владение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z243" w:id="105"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z243" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прямо</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1020" w:type="dxa"/>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 косвенно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1026" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 процент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9234" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование юридического лица/фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="106"/>
+    <w:bookmarkStart w:name="z246" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Образование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2108"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2695"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z247" w:id="107"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z247" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование учебного заведения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата поступления дата окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3867" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Реквизиты диплома об образовании, квалификация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место нахождения учебного заведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="108"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z251" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.Сведения о прохождении семинаров, курсов по повышению квалификации за</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>последние три года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3262"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3263"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z252" w:id="109"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z252" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование организации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5775" w:type="dxa"/>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата и место проведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3263" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Реквизиты сертификата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z256" w:id="110"/>
+    <w:bookmarkStart w:name="z256" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о трудовой деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1880"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4779"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1880" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z257" w:id="111"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z257" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Период работы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1880" w:type="dxa"/>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наличие дисциплинарных взысканий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4779" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Причины увольнения, освобождения от должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1880" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1880" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1880" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="112"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z261" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения о том, являлся ли заявитель - физическое лицо, или руководящий</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>работник заявителя - юридического лица ранее руководителем, членом органа управления,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителем, членом исполнительного органа (лицом, единолично осуществляющим</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>функции исполнительного органа регистратора трансфер-агента и его заместителем),</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главным бухгалтером финансовой организации (банковского или страхового холдинга),</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>крупным участником – физическим лицом, руководителем крупного участника –</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица и (или) руководящим работником финансовой организации (банковского</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>или страхового холдинга) в период не более чем за 1 (один) год до принятия</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>уполномоченным органом по регулированию, контролю и надзору финансового рынка и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансовых организаций решения о консервации финансовой организации, холдинга,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>принудительном выкупе акций, лишении лицензии финансовой организации, а также</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>принудительной ликвидации финансовой организации, или признании ее банкротом в</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">установленном законодательством Республики Казахстан порядке </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (да (нет), указать наименование организации, должность, период работы)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       11.Сведения о том, являлся ли заявитель - физическое лицо, или руководящий</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>работник заявителя - юридического лица ранее руководителем, членом органа управления,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителем, членом исполнительного органа, главным бухгалтером финансовой</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>организации, крупным участником (крупным акционером) – физическим лицом,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителем, членом органа управления, руководителем, членом исполнительного органа,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главным бухгалтером крупного участника (крупного акционера) – юридического лица-</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>эмитента, допустившего дефолт по выплате купонного вознаграждения по выпущенным</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>эмиссионным ценным бумагам в течение четырех и более последовательных периодов либо</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сумма задолженности которого по выплате купонного вознаграждения по выпущенным</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>эмиссионным ценным бумагам, по которым был допущен дефолт, составляет</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>четырехкратный и (или) более размер купонного вознаграждения, либо размер дефолта по</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выплате основного долга по выпущенным эмиссионным ценным бумагам составляет сумму,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в десять тысяч раз превышающую месячный расчетный показатель, установленный законом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о республиканском бюджете на дату выплаты</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да (нет), указать наименование организации, должность, период работы)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       12. Наличие данных об отзыве согласия на назначение (избрание) на должность</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководящего работника и об отстранении уполномоченным органом по регулированию,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>контролю и надзору финансового рынка и финансовых организаций от выполнения</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>служебных обязанностей руководящего и иного работника в финансовых организациях,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>банковских и страховых холдингах, акционерном обществе "Фонд гарантирования</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>страховых выплат"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (да (нет), указать наименование организации, должность, период работы, основания</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       для отзыва согласия на назначение (избрание) и наименование государственного органа,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               принявшего такое решение)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       13. Привлекался ли к ответственности за совершение коррупционного преступления</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>либо к дисциплинарной ответственности за совершение коррупционного правонарушения в</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>течение 3 (трех) лет до даты назначения (избрания)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (да (нет), краткое описание правонарушения, преступления, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             реквизиты акта о наложении дисциплинарного взыскания или решение суда,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   с указанием оснований привлечения к ответственности).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       14. Имеющиеся публикации, научные разработки и другие достижения:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Подтверждаю, что настоящая информация была проверена и является достоверной и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>полной, а также подтверждаю наличие безупречной деловой репутации. Предоставляю</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>согласие на сбор и обработку персональных данных, необходимых для оказания</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственной услуги и на использование сведений, составляющих охраняемую законом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тайну, содержащихся в информационных системах.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Заявитель - физическое лицо</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя и отчество (при его наличии), заполняется печатными буквами)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">              (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Фамилия, имя и отчество (при его наличии) руководящего работника – юридического</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лица ___________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (заполняется руководящим работником собственноручно печатными буквами)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Первый руководитель исполнительного органа заявителя -юридического лица</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя и отчество (при его наличии), заполняется печатными буквами)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z262" w:id="113"/>
+    <w:bookmarkStart w:name="z262" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место для печати (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z263" w:id="114"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z263" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11320,303 +9793,304 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для получения указанного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="115"/>
+    <w:bookmarkStart w:name="z266" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о безупречной деловой репутации заявителя - физического лица, руководящего работника заявителя - юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z267" w:id="116"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z267" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о наличии неснятой или непогашенной судимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="330"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1158"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z268" w:id="117"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z268" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
-[...3 lines deleted...]
-            <w:tcW w:w="743" w:type="dxa"/>
+          <w:bookmarkEnd w:id="66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование судебного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место нахождения суда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Вид наказания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8790" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11632,1074 +10106,1092 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Статья </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Уголовного кодекса</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республики Казахстан от </w:t>
+              <w:t xml:space="preserve"> Республики Казахстан от 16 июля 1997 года</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>16 июля 1997 года</w:t>
+              <w:t xml:space="preserve">либо </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уголовного кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">либо </w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>Казахстан от 3 июля 2014 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата принятия процессуального решения судом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="118"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z271" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наличие фактов ухудшения финансового положения или банкротства</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица в период, когда заявитель являлся крупным участником либо</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководящим работником:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       3. Наличие (отсутствие) аффилиированности с финансовой организации:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                           (да (нет), указать признаки аффилиированности)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       4. Другая информация, имеющая отношение к данному вопросу:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Подтверждаю, что настоящая информация была проверена и является достоверной и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>полной.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Заявитель - физическое лицо</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя и отчество (при его наличии), заполняется печатными буквами)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Фамилия, имя и отчество (при его наличии) руководящего работника – юридического</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лица ___________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (заполняется руководящим работником собственноручно печатными буквами)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Первый руководитель исполнительного органа заявителя - юридического лица</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя и отчество (при его наличии), заполняется печатными буквами)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z272" w:id="119"/>
+    <w:bookmarkStart w:name="z272" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место для печати (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z273" w:id="120"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z273" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13038,501 +11530,586 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для получения указанного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="121"/>
+    <w:bookmarkStart w:name="z276" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о доходах и имуществе, а также информация об имеющейся задолженности по</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         всем обязательствам заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z277" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2. Наименование и реквизиты документа, удостоверяющего личность</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (серия, номер, кем и когда выдан)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       3. Наименование финансовых организаций, в уставном капитале которых</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчитывающееся лицо является крупным участником</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       4. Юридический адрес и (или) местожительства</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       5.Телефон:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>домашний ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рабочий ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       6.Отчетный период</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       7. Доходы и имущество, а также информация об имеющейся задолженности по всем</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обязательствам заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="808"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1464"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="123"/>
+          <w:bookmarkStart w:name="z278" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="72"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13720,7646 +12297,7090 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма доходов (задолженности) Стоимость актива (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма доходов (задолженности) Стоимость актива (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма доходов (задолженности) Стоимость актива (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z280" w:id="124"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z280" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы, полученные за отчетный период:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z281" w:id="125"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z281" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="74"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заработная плата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z282" w:id="126"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дивиденды и доход от долей участия в уставных капиталах (акций) организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z283" w:id="127"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z283" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вознаграждение по вкладам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z284" w:id="128"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z284" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="77"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доход от сдачи в аренду имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z285" w:id="129"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z285" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доход от предпринимательской деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z286" w:id="130"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z286" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="79"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доход от реализации имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z287" w:id="131"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие виды дохода (с расшифровкой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z288" w:id="132"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z288" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имущество:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z289" w:id="133"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z289" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="82"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Деньги: в национальной валюте, в том числе: наличными на банковских счетах в иностранной валюте, в том числе: наличными на банковских счетах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z290" w:id="134"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z290" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги (с указанием наименования эмитента), в том числе простые акции привилегированные акции облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z291" w:id="135"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z291" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соотношение количества акций, принадлежащих крупному участнику финансовой организации, к общему количеству голосующих акций организаций (указать наименование) или доли участия в их уставных капиталах, в том числе нерезидентов Республики Казахстан (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z292" w:id="136"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z292" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="85"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Недвижимость (с указанием наименования и место расположения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z293" w:id="137"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z293" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="86"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочее имущество (с расшифровкой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z294" w:id="138"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z294" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2n</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
-[...81 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+          <w:bookmarkEnd w:id="87"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z295" w:id="139"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z295" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Задолженность по всем обязательствам </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z296" w:id="140"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z296" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Непогашенные займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z297" w:id="141"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z297" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="90"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Просроченная задолженность по займам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z298" w:id="142"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z298" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4902" w:type="dxa"/>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочая задолженность по обязательствам (с расшифровкой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z299" w:id="143"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z299" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3n</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
-[...81 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+          <w:bookmarkEnd w:id="92"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1463" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1464" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="144"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z300" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю, что настоящая информация была проверена и является достоверной и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>полной.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Заявитель</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя и отчество (при его наличии))</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Место для печати (при наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21685,31 +19706,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>