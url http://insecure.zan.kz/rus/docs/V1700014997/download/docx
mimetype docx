--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="446a8c8" w14:textId="446a8c8">
+    <w:p w14:paraId="c78962a" w14:textId="c78962a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1305,865 +1305,93 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...813 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2462,68 +1690,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковской деятельности, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="36"/>
+    <w:bookmarkStart w:name="z209" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 утратило силу постановлением Правления Национального Банка РК от 19.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2666,80 +1894,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковской деятельности, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="37"/>
+    <w:bookmarkStart w:name="z215" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на участие в конкурсе по выбору банка-агент</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 утратило силу постановлением Правления Национального Банка РК от 19.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3096,156 +2324,156 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z222" w:id="38"/>
+      <w:bookmarkStart w:name="z222" w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                             _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                              (наименование организации, осуществляющей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                  обязательное гарантирование депозитов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="39"/>
+    <w:bookmarkStart w:name="z223" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата "____" __________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z224" w:id="40"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z224" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z225" w:id="41"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z225" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк второго уровня ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3756,144 +2984,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (банковский идентификационный код)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="42"/>
+    <w:bookmarkStart w:name="z226" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z227" w:id="43"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z227" w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      (фамилия, имя и отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="44"/>
+    <w:bookmarkStart w:name="z228" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3997,5464 +3225,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковской деятельности, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...297 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="45"/>
-[...1181 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...3926 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9558,1640 +3411,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковской деятельности, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...232 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="64"/>
-[...1353 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11295,8036 +3597,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковской деятельности, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...232 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="70"/>
-[...7749 lines deleted...]
-        <w:t xml:space="preserve">       Дата</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -19332,55 +3685,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>