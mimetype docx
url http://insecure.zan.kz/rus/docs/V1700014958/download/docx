--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6dcfb1a" w14:textId="6dcfb1a">
+    <w:p w14:paraId="db31b2d" w14:textId="db31b2d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,64 +132,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 10 февраля 2017 года "О судебно-экспертной деятельности" </w:t>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О судебно-экспертной деятельности" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра юстиции РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 740 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -378,98 +450,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -487,51 +560,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -807,126 +880,328 @@
         <w:t>
       2. Объектами судебной экспертизы являются вещественные доказательства, документы, тело человека, состояние психики человека, трупы, животные, образцы, а также относящиеся к предмету судебной экспертизы сведения (далее – объекты судебной экспертизы), содержащиеся в материалах дела, по которому производится судебная экспертиза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Образцами являются материальные объекты, отображающие свойства живого человека, трупа, животного, растения, предмета, материала или вещества, необходимые для производства судебной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусмотрен в новой редакции в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Порядок обращения с объектами судебной экспертизы осуществляется сотрудниками органов судебной экспертизы, физическими лицами, занимающимися судебно-экспертной деятельностью на основании лицензии, и иными лицами, осуществляющими производство судебной экспертизы в разовом порядке, в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 19 Закона Республики Казахстан от 10 февраля 2017 года "О судебно-экспертной деятельности".</w:t>
+        <w:t xml:space="preserve"> статьи 19 Закона Республики Казахстан "О судебно-экспертной деятельности".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра юстиции РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 740 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок обращения с объектами судебной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок приема объектов судебной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 5 предусмотрены изменения в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орган (лицо), назначивший судебную экспертизу, представляет руководителю органа судебной экспертизы либо физическим лицам, занимающимся судебно-экспертной деятельностью на основании лицензии или иному лицу, осуществляющему производство судебной экспертизы в разовом порядке, объекты исследований и иные материалы, необходимые для проведения судебно-экспертных исследований и дачи заключения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1163,1462 +1438,2265 @@
         <w:t>
       При наличии однородных предметов в журналах регистрации экспертиз указывается их количество, для веществ –количество упаковок, для документов одинакового содержания – количество листов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении материалов уголовного, гражданского дела или дела об административных правонарушениях дополнительно указывается его номер, фамилия, имя, отчество (при его наличии) подозреваемого (подозреваемых), обвиняемого (обвиняемых) или сторон в гражданском деле, количество томов и листов дела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за своевременность, полноту и достоверность внесения сведений в журналы регистрации экспертиз несет лицо, осуществляющее регистрацию материалов экспертизы (далее – работник канцелярии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусмотрен в новой редакции в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При предоставлении материалов для производства экспертизы органом (лицом), назначившим экспертизу или его уполномоченным представителем эксперт проверяет соответствие перечня объектов, их количества, указанных в постановлении (определении) о назначении экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении несоответствия перечня объектов, их количества, указанных в постановлении, определении о назначении судебной экспертизы, нарушений целостности упаковки составляется акт осмотра материалов и объектов, поступающих на исследование (далее – Акт осмотра) в 2 экземплярах по форме, согласно приложению 8 к настоящим Правилам. Акт осмотра подписывают судебный эксперт, который принимал данную экспертизу, орган (лицо), назначивший экспертизу или его уполномоченный представитель и работник канцелярии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Один экземпляр Акта осмотра передается лицу, назначившему судебную экспертизу, другой – подшивается вместе со вторым экземпляром заключения эксперта в наблюдательное производство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае доставки объектов почтовой или специальной почтовой связью Акт осмотра подписывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководителем территориального подразделения либо его заместителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       судебным экспертом, который принимал данную экспертизу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работником канцелярии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После чего один экземпляр акта возвращается органу (лицу), назначившему судебную экспертизу, другой – подшивается вместе со вторым экземпляром заключения эксперта в наблюдательное производство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях недопущения порчи объектов биологического происхождения при выявлении несоответствия перечня и количества объектов орган судебной экспертизы, физические лица, занимающиеся судебно-экспертной деятельностью на основании лицензии или иное лицо, осуществляющее производство судебной экспертизы в разовом порядке, принимают объекты экспертизы для исполнения (при условии пригодности объектов для решения поставленных вопросов). При этом составляется Акт осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Поступившие на исследование наркотические средства, психотропные вещества, их аналоги и прекурсоры в присутствии органа (лица), назначившего судебную экспертизу или его уполномоченного представителя, взвешиваются (измеряется объем жидкости) судебным экспертом.</w:t>
+      10. Поступившие на исследование наркотические средства, психотропные вещества, их аналоги и прекурсоры взвешиваются (измеряется объем жидкости) судебным экспертом в присутствии органа (лица), назначившего судебную экспертизу или его уполномоченного представителя, в момент их принятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkStart w:name="z730" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Результаты осмотра и взвешивания (измерения объема) указанных объектов отражаются в Акте осмотра, который подписывают судебный эксперт, который принимал данную экспертизу, орган (лицо), назначивший судебную экспертизу или его уполномоченный представитель. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Результаты осмотра и взвешивания (измерения объема) указанных объектов отражаются в Акте осмотра, который подписывают судебный эксперт, который принимал данную экспертизу, орган (лицо), назначивший судебную экспертизу или его уполномоченный представитель.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра юстиции РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 740 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случае приема органом судебной экспертизы объектов взрывчатых веществ и пиротехнических составов, взрывных устройств и средств взрывания, легковоспламеняющихся и горючих веществ, сильнодействующих, токсичных и ядовитых веществ, радиоактивных веществ и ядерных материалов, а также при поступлении на судебную экспертизу денежных средств, ценных бумаг, драгоценностей составляется Акт осмотра, который подписывает судебный эксперт и орган (лицо), назначивший судебную экспертизу или его уполномоченный представитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Поступающие для производства судебной экспертизы наркотические средства, психотропные вещества, и их прекурсоры подлежат регистрации в журнале регистрации наркотических средств, психотропных веществ, их аналогов и прекурсоров по форме, согласно приложению 9 кнастоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Поступающие для производства судебной экспертизы оружие, боеприпасы, взрывчатые вещества и взрывные устройства подлежат регистрации в журнале регистрации нарезного оружия, боеприпасов, взрывчатых веществ и устройств по форме, согласно приложению 10 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Изделия из драгоценных металлов (лом этих изделий), драгоценных камней и жемчуга, а также кустарные ювелирные изделия, драгоценные камни, монеты из драгоценных металлов, национальная и иностранная валюта подлежат регистрации в журнале регистрации изделий из драгоценных металлов и камней, ценных бумаг, денежных банкнот Республики Казахстан и других государств по форме, согласно приложению 11 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Биологические образцы от живых лиц, предоставляемые для проведения молекулярно-генетических, судебно-биологических экспертиз регистрируются в журнале регистрации биологических объектов от живых лиц по форме, согласно приложению 12 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за своевременность, полноту и достоверность внесения сведений в журналы регистрации материалов, поступивших на экспертизу, указанных в пунктах 8, 13, 14 настоящих Правил несет работник канцелярии, а в пунктах 12, 15 – судебный эксперт, которому поручено производство экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок хранения объектов судебной экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Объекты судебной экспертизы небиологического происхождения хранятся с учетом специфики хранения отдельных категорий объектов в специально оборудованных помещениях (камерах хранения объектов судебной экспертизы). Объекты, не требующие специальных условий хранения, хранятся в опечатываемых сейфах и металлических шкафах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объекты биологического происхождения хранятся в условиях, обеспечивающих сохранение их первоначальных свойств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К объектам судебной экспертизы прикрепляют бирки с надписями, содержащими номер судебной экспертизы, дату поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Лицо, ответственное за хранение объектов в камерах хранения в органе судебной экспертизы (далее – лицо, ответственное за хранение), назначается приказом (распоряжением) руководителя органа судебной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наряду с этим в приказе (распоряжении) определяется лицо, замещающее лицо, ответственное за хранение, на период его отсутствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При переводе, увольнении или убытии в отпуск лица, ответственного за хранение, руководитель органа судебной экспертизы назначает комиссию по проверке соответствия фактического наличия объектов судебной экспертизы в камере хранения записям в журнале регистрации приема и сдачи объектов судебной экспертизы в камеру хранения по форме, согласно приложению 13 к настоящим Правилам (далее – журнал № 13).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты проверки оформляются актом приема-передачи новому ответственному или замещающему лицу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 18 предусмотрен в новой редакции в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Лицо, ответственное за хранение, осуществляет выдачу судебному эксперту органа судебной экспертизы объектов судебной экспертизы из камеры хранения, а также их прием в камеру хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о приеме и выдаче объектов судебной экспертизы вносятся в журнал № 13.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Если позволяют габариты, размеры и свойства объектов судебной экспертизы, то на период производства судебной экспертизы они хранятся у судебного эксперта в опечатываемых сейфах, металлических шкафах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сохранность объектов судебной экспертизы обеспечивается судебным экспертом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается оставлять объекты судебной экспертизы без обеспечения их сохранности на рабочих местах во время перерывов в работе, а также выносить объекты за пределы органа судебной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Объекты судебной экспертизы, указанные в пунктах 10-14 настоящих Правил, по окончании рабочего дня сдаются судебным экспертом в камеру хранения, в соответствии с пунктом 18 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. По окончании производства судебной экспертизы объекты судебной экспертизы, за исключением объектов биологического происхождения, в упакованном (промаркированном) и опечатанном виде сдаются судебным экспертом в камеру хранения вещественных доказательств. На упаковку наносятся следующие надписи: номер судебной экспертизы, дата окончания, содержимое упаковки, должность, фамилия, имя, отчество (при его наличии) лица, упаковавшего объекты, его подпись. Упаковка опечатывается оттиском круглой печати "Пакеттерүшін".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объекты биологического происхождения упаковываются и опечатываются (кроме трупа) и хранятся в подразделениях с учетом специфики хранения отдельных категорий объектов до момента выдачи органу (лицу), назначившему экспертизу, или его уполномоченному представителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объекты химико-токсикологического и гистологического экспертного исследования хранятся в архиве указанных подразделений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель территориального подразделения регулярно осуществляет проверку организации и условий хранения объектов экспертиз, а также выполнения сотрудниками установленных требований по их хранению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Хранение материалов, образуемых в результате производства экспертиз, организуется в наблюдательное производство, в которое подшиваются постановления, определения о назначении экспертизы, копии сопроводительных писем, вторые экземпляры заключения эксперта, включая приложения, материалы о ходатайствах и результатах их рассмотрения, иные документы, образовавшиеся в результате производства экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> типовых документов, образующихся в деятельности государственных и негосударственных организаций, с указанием срока хранения, утвержденным приказом исполняющего обязанности Министра культуры и спорта Республики Казахстан от 29 сентября 2017 года № 263 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15997).</w:t>
+        <w:t>
+      23. Срок хранения журналов регистрации материалов и объектов, поступивших для производства экспертизы (приложения 1-17 к настоящим Правилам), а также наблюдательных производств определяется в соответствии с Перечнем типовых документов, образующихся в деятельности государственных и негосударственных организаций, с указанием срока хранения, утвержденным приказом Министра культуры и спорта Республики Казахстан от 17 июня 2025 года № 279-НҚ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра юстиции РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 740 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок возврата объектов судебной экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Представленные на судебную экспертизу объекты судебной экспертизы находятся в органах судебной экспертизы, у физических лиц, занимающихся судебно-экспертной деятельностью на основании лицензии или у иного лица, осуществляющего производство судебной экспертизы в разовом порядке, только на время их судебно-экспертного исследования, за исключением объектов биологического происхождения, требующих сохранения их первоначальных свойств, сроком, установленным органом (лицом), назначившим экспертизу.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В исключительных случаях, требующих сохранения первоначальных свойств биологических объектов (неопознанные трупы, обнаружение частей тела человека в случаях техногенных катастроф и стихийных бедствий), они могут храниться в органе судебной экспертизы на срок, установленный органом (лицом), назначившим экспертизу.</w:t>
+        <w:t xml:space="preserve">В пункт 24 предусмотрены изменения в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Объекты судебной экспертизы, за исключением объектов биологического происхождения химико-токсикологического и судебно-гистологического исследования, выдаются непосредственно органу (лицу), назначившему судебную экспертизу, или на основании доверенности его уполномоченному представителю, либо направляются в установленном порядке средствами почтовой связи.</w:t>
+      24. Представленные на судебную экспертизу объекты судебной экспертизы находятся в органах судебной экспертизы, у физических лиц, занимающихся судебно-экспертной деятельностью на основании лицензии или у иного лица, осуществляющего производство судебной экспертизы в разовом порядке, только на время их судебно-экспертного исследования, за исключением объектов биологического происхождения, требующих сохранения их первоначальных свойств, сроком, установленным органом (лицом), назначившим экспертизу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом в журнале № 1 и на втором экземпляре заключения эксперта, хранящегося в наблюдательном производстве органа судебной экспертизы, указывается фамилия, имя, отчество (при его наличии), место работы, должность получателя, наименование, серию и номер документа, удостоверяющего его личность, дата получения и подпись.</w:t>
+      В исключительных случаях, требующих сохранения первоначальных свойств биологических объектов (неопознанные трупы, обнаружение частей тела человека в случаях техногенных катастроф и стихийных бедствий), они могут храниться в органе судебной экспертизы на срок, установленный органом (лицом), назначившим экспертизу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В журнале № 1 при выдаче объектов судебной экспертизы делаются отметки "получено лично", "вручено по доверенности" и дата выдачи материалов.</w:t>
+      25. Объекты судебной экспертизы, за исключением объектов биологического происхождения химико-токсикологического и судебно-гистологического исследования, выдаются непосредственно органу (лицу), назначившему судебную экспертизу, или на основании доверенности его уполномоченному представителю, либо направляются в установленном порядке средствами почтовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Возврат оружия, боеприпасов, взрывчатых веществ и пиротехнических составов, взрывных устройств и средств взрывания, легковоспламеняющихся и горючих веществ, наркотических средств, психотропных веществ и прекурсоров, сильнодействующих, токсичных и ядовитых веществ, радиоактивных веществ и ядерных материалов, драгоценностей, ценных бумаг, громоздких и хрупких объектов</w:t>
+      При этом в журнале № 1 и на втором экземпляре заключения эксперта, хранящегося в наблюдательном производстве органа судебной экспертизы, указывается фамилия, имя, отчество (при его наличии), место работы, должность получателя, наименование, серию и номер документа, удостоверяющего его личность, дата получения и подпись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пересылка, которых не допускается почтовой связью, производится непосредственно органу (лицу), назначившему судебную экспертизу либо его уполномоченному представителю, вместе с заключением эксперта (сообщением о невозможности дать заключение).</w:t>
+      В журнале № 1 при выдаче объектов судебной экспертизы делаются отметки "получено лично", "вручено по доверенности" и дата выдачи материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Отправка заключения судебного эксперта почтовой связью, передача его органу (лицу), назначившему судебную экспертизу без объектов судебной экспертизы не допускается, за исключением объектов биологического происхождения в их естественном состоянии, требующих сохранения их первоначальных свойств.</w:t>
+      26. Возврат оружия, боеприпасов, взрывчатых веществ и пиротехнических составов, взрывных устройств и средств взрывания, легковоспламеняющихся и горючих веществ, наркотических средств, психотропных веществ и прекурсоров, сильнодействующих, токсичных и ядовитых веществ, радиоактивных веществ и ядерных материалов, драгоценностей, ценных бумаг, громоздких и хрупких объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      После выполнения экспертизы, материалы которой не могут быть направлены почтовой связью, руководитель в установленном порядке информирует об этом орган (лицо), назначивший экспертизу.</w:t>
+      пересылка, которых не допускается почтовой связью, производится непосредственно органу (лицу), назначившему судебную экспертизу либо его уполномоченному представителю, вместе с заключением эксперта (сообщением о невозможности дать заключение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Транспортировка объектов, которые не могут быть направлены средствами почтовой связи, обеспечивается органом (лицом), назначившим экспертизу.</w:t>
+      27. Отправка заключения судебного эксперта почтовой связью, передача его органу (лицу), назначившему судебную экспертизу без объектов судебной экспертизы не допускается, за исключением объектов биологического происхождения в их естественном состоянии, требующих сохранения их первоначальных свойств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      После выполнения экспертизы, материалы которой не могут быть направлены почтовой связью, руководитель в установленном порядке информирует об этом орган (лицо), назначивший экспертизу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Транспортировка объектов, которые не могут быть направлены средствами почтовой связи, обеспечивается органом (лицом), назначившим экспертизу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       О материалах выполненной экспертизы, невостребованной лицом, назначившим экспертизу, в течение десяти дней с момента направления соответствующего ему уведомления, руководитель органа судебной экспертизы письменно извещает руководителя органа, назначившего экспертизу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Порядок представления, приема и регистрации трупов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. В орган судебной экспертизы, физическим лицам, занимающимся судебно-экспертной деятельностью на основании лицензии или иному лицу, которому поручено производство судебной экспертизы в разовом порядке, труп направляется вместе с постановлением о назначении судебно-медицинской экспертизы трупа, копией протокола осмотра трупа на месте происшествия (или месте его обнаружения), медицинскими документами (при наличии).</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      29. При приеме трупа органом судебной экспертизы, физическими лицами, занимающимися судебно-экспертной деятельностью на основании лицензии или иным лицом, осуществляющим производство судебной экспертизы в разовом порядке, одежда, ценности, документы умершего и другие предметы, доставленные с трупом регистрируются в журнале регистрации предметов одежды, объектов исследований, ценностей и документов в морге по форме, согласно приложению 14 к настоящим Правилам, и к трупу прикрепляется бирка с указанием фамилии, имени, отчества (при его наличии), возраста умершего и регистрационного номера или металлический жетон со штампованным регистрационным номером.</w:t>
+        <w:t xml:space="preserve">      Пункт 28 предусмотрен в новой редакции в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Орган (лицо), назначивший судебно-медицинскую экспертизу, при направлении трупа в орган судебной экспертизы, физическим лицам, занимающимся судебно-экспертной деятельностью на основании лицензии или иному лицу, осуществляющему производство судебной экспертизы в разовом порядке, обеспечивает одновременную доставку подлинника медицинской карты с приложениями и одежды, в которой он поступил в медицинское учреждение. Если одежда была изъята органами дознания или следствия, или с их разрешения выдана законным представителем, в постановлении делается соответствующая запись.</w:t>
+      28. В орган судебной экспертизы, физическим лицам, занимающимся судебно-экспертной деятельностью на основании лицензии или иному лицу, которому поручено производство судебной экспертизы в разовом порядке, труп направляется вместе с постановлением о назначении судебно-медицинской экспертизы трупа, копией протокола осмотра трупа на месте происшествия (или месте его обнаружения), медицинскими документами (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусмотрен в новой редакции в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Регистрируют труп и сопроводительные документы в журнале № 3.</w:t>
+      29. При приеме трупа органом судебной экспертизы, физическими лицами, занимающимися судебно-экспертной деятельностью на основании лицензии или иным лицом, осуществляющим производство судебной экспертизы в разовом порядке, одежда, ценности, документы умершего и другие предметы, доставленные с трупом регистрируются в журнале регистрации предметов одежды, объектов исследований, ценностей и документов в морге по форме, согласно приложению 14 к настоящим Правилам, и к трупу прикрепляется бирка с указанием фамилии, имени, отчества (при его наличии), возраста умершего и регистрационного номера или металлический жетон со штампованным регистрационным номером.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусмотрен в новой редакции в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Изъятие объектов от трупа для производства судебно-биологических (медицинских), судебных химико-токсикологических и гистологических исследований производится судебным экспертом производящим экспертизу трупа. Объекты изымаются, упаковываются, маркируются и направляются на исследование в соответствии с настоящими Правилами.</w:t>
+      30. Орган (лицо), назначивший судебно-медицинскую экспертизу, при направлении трупа в орган судебной экспертизы, физическим лицам, занимающимся судебно-экспертной деятельностью на основании лицензии или иному лицу, осуществляющему производство судебной экспертизы в разовом порядке, обеспечивает одновременную доставку подлинника медицинской карты с приложениями и одежды, в которой он поступил в медицинское учреждение. Если одежда была изъята органами дознания или следствия, или с их разрешения выдана законным представителем, в постановлении делается соответствующая запись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Регистрация материалов и изъятых объектов от трупа в судебно-биологических отделениях производится в журнале регистрации материалов и объектов от трупа для производства судебно-биологических исследований (медицинских) по форме, согласно приложению 15 к настоящим Правилам.</w:t>
+      31. Регистрируют труп и сопроводительные документы в журнале № 3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Регистрация материалов и изъятых объектов от трупа в химико-токсикологических отделениях производится в журнале регистрации материалов и объектов от трупа для производства судебных химико-токсикологических исследований по форме, согласно приложению 16 к настоящим Правилам.</w:t>
+      32. Изъятие объектов от трупа для производства судебно-биологических (медицинских), судебных химико-токсикологических и гистологических исследований производится судебным экспертом производящим экспертизу трупа. Объекты изымаются, упаковываются, маркируются и направляются на исследование в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      33. Регистрация материалов и изъятых объектов от трупа в судебно-биологических отделениях производится в журнале регистрации материалов и объектов от трупа для производства судебно-биологических исследований (медицинских) по форме, согласно приложению 15 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Регистрация материалов и изъятых объектов от трупа в химико-токсикологических отделениях производится в журнале регистрации материалов и объектов от трупа для производства судебных химико-токсикологических исследований по форме, согласно приложению 16 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       35. Регистрация материалов и изъятых объектов от трупа в судебно-гистологических отделениях производится в журнале регистрации материалов и объектов от трупа для производства судебно-гистологических исследований по форме, согласно приложению 17 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Порядок хранения трупов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Одежда трупа и иные, доставленные с ним предметы, сохраняются до начала производства судебно-медицинской экспертизы в том состоянии, в каком они поступили в органы судебной экспертизы, физическим лицам, занимающимся судебно-экспертной деятельностью на основании лицензии или иному лицу, осуществляющему производство судебной экспертизы в разовом порядке.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Влажная одежда и обувь после проведения судебно-медицинского исследования трупа просушиваются в проветриваемом помещении при комнатной температуре, исключающем воздействие прямых солнечных лучей.</w:t>
+        <w:t xml:space="preserve">      Пункт 36 предусмотрен в новой редакции в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Трупы, а также части расчлененных трупов, в органе судебной экспертизы, у физических лиц, занимающихся судебно-экспертной деятельностью на основании лицензии или иного лица, осуществляющего производство судебной экспертизы в разовом порядке, хранятся в условиях, препятствующих изменению их первоначальных свойств.</w:t>
+      36. Одежда трупа и иные, доставленные с ним предметы, сохраняются до начала производства судебно-медицинской экспертизы в том состоянии, в каком они поступили в органы судебной экспертизы, физическим лицам, занимающимся судебно-экспертной деятельностью на основании лицензии или иному лицу, осуществляющему производство судебной экспертизы в разовом порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Трупы лиц, умерших от карантинных и особо опасных инфекций, хранятся изолированно от других трупов.</w:t>
+      Влажная одежда и обувь после проведения судебно-медицинского исследования трупа просушиваются в проветриваемом помещении при комнатной температуре, исключающем воздействие прямых солнечных лучей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 37 предусмотрен в новой редакции в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39.Трупы в органе судебной экспертизы, у физических лиц, занимающихся судебно-экспертной деятельностью на основании лицензии или иного лица, осуществляющего производство судебной экспертизы в разовом порядке, хранятся до оформления и выдачи медицинского свидетельства о смерти, свидетельства о перинатальной смерти родственникам или близким умершего.</w:t>
+      37. Трупы, а также части расчлененных трупов, в органе судебной экспертизы, у физических лиц, занимающихся судебно-экспертной деятельностью на основании лицензии или иного лица, осуществляющего производство судебной экспертизы в разовом порядке, хранятся в условиях, препятствующих изменению их первоначальных свойств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дальнейшее хранение опознанных трупов осуществляется на договорной основе с родственниками умерших.</w:t>
+      38. Трупы лиц, умерших от карантинных и особо опасных инфекций, хранятся изолированно от других трупов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 39 предусмотрен в новой редакции в соответствии с приказом Министра юстиции РК от 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 934</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после внесения соответствующих изменений в Кодекс РК об административных правонарушениях и Уголовно-процессуальный кодекс РК).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Трупы выдаются санитаром для погребения родственникам, близким умершего или уполномоченным общественным организациям, взявшими на себя погребение по письменному разрешению органа (лица), назначившего судебную экспертизу.</w:t>
+      39.Трупы в органе судебной экспертизы, у физических лиц, занимающихся судебно-экспертной деятельностью на основании лицензии или иного лица, осуществляющего производство судебной экспертизы в разовом порядке, хранятся до оформления и выдачи медицинского свидетельства о смерти, свидетельства о перинатальной смерти родственникам или близким умершего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> "Санитарно-эпидемиологические требования к организации и проведению санитарно-противоэпидемических (профилактических) мероприятий по предупреждению инфекционных заболеваний (чума, холера)", утвержденными приказом Министра национальной экономики Республики Казахстан от 25 февраля 2015 года № 131 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10644).</w:t>
+        <w:t>
+      Дальнейшее хранение опознанных трупов осуществляется на договорной основе с родственниками умерших.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      40. Трупы выдаются санитаром для погребения родственникам, близким умершего или уполномоченным общественным организациям, взявшими на себя погребение по письменному разрешению органа (лица), назначившего судебную экспертизу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. Транспортировка и захоронение трупов лиц, умерших от карантинных и особо опасных инфекций, а также последующая дезинфекция производится в соответствии с санитарными правилами "Санитарно-эпидемиологические требования к организации и проведению санитарно-противоэпидемических мероприятий по предупреждению инфекционных заболеваний (чума, холера)", утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 17 ноября 2021 года № ҚР ДСМ-116 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 25254).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 – в редакции приказа Министра юстиции РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 740 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       42. После проведения судебно-медицинского исследования данные по неопознанным и невостребованным трупам, по истечении 10 календарных дней, передаются органу (лицу), назначившему судебно-медицинскую экспертизу для организации захоронения специальными коммунальными службами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2762,1746 +3840,1752 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации материалов, поступающих для производства судебной, судебно-медицинской, судебно-психиатрической и судебно-наркологической экспертиз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z108" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер экспертизы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата поступления материалов в орган судебной экспертизы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шифр* экспертизы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орган (лицо) назначивший экспертизу, фамилия, имя, отчество, должность, звание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z112" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер уголовного, гражданского, административного дела, ЕРДР, фамилия, имя, отчество (при его наличии) подозреваемого, обвиняемого</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+или сторон, количество томов и листов дела</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объекты, поступившие на исследование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отметка о сдаче фамилия, имя, отчество лица, предоставившего материалы, дата сдачи, номер служебного удостоверения, подпись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество судебного эксперта (при его наличии), отметка о получении, подпись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отметка о ходатайствах (дата вынесения, дата удовлетворения, срок приостановки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z119" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z129" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="312"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1495"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="312" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z108" w:id="101"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z130" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Номер экспертизы</w:t>
+              <w:t>Статистические данные</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
-[...297 lines deleted...]
-Отметка о ходатайствах (дата вынесения, дата удовлетворения, срок приостановки)</w:t>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата сдачи заключения экспертизы, подпись судебного эксперта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отметка о получении заключения экспертизы, фамилия, имя, отчество (при его наличии), место работы, должность получателя, номер и дата выдачи служебного удостоверения, доверенности или удостоверения личности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="312" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z119" w:id="103"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z134" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество объектов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество вопросов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество выводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категорические</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вероятные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не представляется возможным</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок экспертизы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сложность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иллюстрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z146" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="481" w:type="dxa"/>
+              <w:t xml:space="preserve"> 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1808" w:type="dxa"/>
+              <w:t xml:space="preserve"> 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2541" w:type="dxa"/>
+              <w:t xml:space="preserve"> 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="586" w:type="dxa"/>
+              <w:t xml:space="preserve"> 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2263" w:type="dxa"/>
+              <w:t xml:space="preserve"> 15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2018" w:type="dxa"/>
+              <w:t xml:space="preserve"> 16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1495" w:type="dxa"/>
+              <w:t xml:space="preserve"> 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9</w:t>
+              <w:t xml:space="preserve"> 18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="104"/>
+    <w:bookmarkStart w:name="z158" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Продолжение таблицы</w:t>
+        <w:t xml:space="preserve">
+      Примечание: *шифр определен в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечнем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> видов судебных экспертиз, проводимых органами судебной экспертизы, и экспертных специальностей, квалификация по которым присваивается Министерством юстиции Республики Казахстан от 27 марта 2017 года № 306 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14992). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:tbl>
-[...951 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4645,785 +5729,787 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="109"/>
+    <w:bookmarkStart w:name="z161" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации материалов и объектов, поступивших для производства судебно-медицинских экспертиз в________________ подразделение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="596"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="578"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="596" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z162" w:id="110"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z162" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№  п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
-[...3 lines deleted...]
-            <w:tcW w:w="479" w:type="dxa"/>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления материалов в орган судебной экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) потерпевшего, подозреваемого, обвиняемого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орган (лицо) назначивший экспертизу, фамилия, имя, отчество, должность, звание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер уголовного, гражданского, административного дела, ЕРДР, количество томов и листов дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень поступивших документов, объектов исследования и сравнительных образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткие обстоятельства дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="596" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z171" w:id="111"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z171" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
-[...3 lines deleted...]
-            <w:tcW w:w="479" w:type="dxa"/>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="112"/>
+    <w:bookmarkStart w:name="z180" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2725"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="4001"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="113"/>
+          <w:bookmarkStart w:name="z181" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество (при его наличии) судебного эксперта, отметка о получении, подпись</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2017" w:type="dxa"/>
+          <w:bookmarkEnd w:id="109"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5453,125 +6539,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сроки производства экспертизы (исследования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сообщение о невозможности дать заключения, возврат без исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория сложности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4001" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5595,87 +6681,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начало</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5711,266 +6797,266 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z196" w:id="114"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z196" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2017" w:type="dxa"/>
+          <w:bookmarkEnd w:id="110"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4001" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -6147,260 +7233,261 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="115"/>
+    <w:bookmarkStart w:name="z206" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации трупов в судебно-медицинском морге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="834"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="3430"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="116"/>
+          <w:bookmarkStart w:name="z207" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
-[...3 lines deleted...]
-            <w:tcW w:w="670" w:type="dxa"/>
+          <w:bookmarkEnd w:id="112"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2753" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) умершего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6430,88 +7517,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Труп доставлен в морг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место постоянного жительства и номер удостоверения личности умершего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6574,87 +7661,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 время</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6677,1043 +7764,1044 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z226" w:id="117"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z226" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
-[...3 lines deleted...]
-            <w:tcW w:w="670" w:type="dxa"/>
+          <w:bookmarkEnd w:id="113"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2753" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="118"/>
+    <w:bookmarkStart w:name="z236" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2729"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z237" w:id="119"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z237" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Орган (лицо) назначивший экспертизу, фамилия, имя, отчество (при его наличии), должность, звание и дата вынесения постановления о назначении экспертизы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1574" w:type="dxa"/>
+          <w:bookmarkEnd w:id="115"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) судебного эксперта и время проведения экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Причина смерти (краткий судебно-медицинский диагноз в соответствии с медицинским свидетельством о смерти, врачебным свидетельством о перинатальной смерти)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Окончательный судебно-медицинский диагноз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень объектов, направленных для лабораторного исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата окончания судебной экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="602" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата сдачи заключения эксперта в канцелярию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи или погребения трупа, номер медицинского свидетельства о смерти</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кому выдан труп (фамилия, имя, отчество (при его наличии), номер документа, удостоверяющего личность, место жительства), место погребения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z247" w:id="120"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z247" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1574" w:type="dxa"/>
+          <w:bookmarkEnd w:id="116"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="602" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -7890,716 +8978,718 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="121"/>
+    <w:bookmarkStart w:name="z259" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации судебно-медицинских экспертиз потерпевших, подозреваемых, обвиняемых и других лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="569"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1472"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z260" w:id="122"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z260" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№  п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1623" w:type="dxa"/>
+          <w:bookmarkEnd w:id="118"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер экспертизы, дата поступления материалов в орган судебной экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3511" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орган (лицо) назначивший экспертизу, фамилия, имя, отчество (при его наличии), должность, звание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер уголовного, гражданского, административного дела, ЕРДР, количество томов и листов дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) свидетельствуемого лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения, пол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документ, удостоверяющий личность, когда и кем выдан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z268" w:id="123"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z268" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1623" w:type="dxa"/>
+          <w:bookmarkEnd w:id="119"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3511" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="124"/>
+    <w:bookmarkStart w:name="z276" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="937"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1106"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="125"/>
+          <w:bookmarkStart w:name="z277" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Домашний адрес, место проживания</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
-[...3 lines deleted...]
-            <w:tcW w:w="770" w:type="dxa"/>
+          <w:bookmarkEnd w:id="121"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8629,199 +9719,199 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сроки производства экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2890" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид экспертизы (освидетельствование, по половым состояниям, по медицинским документам и материалам дела)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1775" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные методы обследования, перечень объектов, изъятых при обследовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результаты экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) судебного эксперта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8845,87 +9935,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начало</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8987,334 +10077,334 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="937" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z296" w:id="126"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z296" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
-[...3 lines deleted...]
-            <w:tcW w:w="770" w:type="dxa"/>
+          <w:bookmarkEnd w:id="122"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2890" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1775" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -9491,373 +10581,374 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z308" w:id="127"/>
+    <w:bookmarkStart w:name="z308" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации производства судебно-наркологической экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="535"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="951"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="128"/>
+          <w:bookmarkStart w:name="z309" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1188" w:type="dxa"/>
+          <w:bookmarkEnd w:id="124"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер экспертизы (процессуальный статус экспертизы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления материалов в орган судебной экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2917" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) потерпевшего, подозреваемого, обвиняемого, пол, возраст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2917" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орган, назначивший экспертизу, фамилия, имя, отчество (при его наличии) лица, назначившего экспертизу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Диагноз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заключение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9887,51 +10978,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сроки производства экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10033,87 +11124,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начало</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10123,402 +11214,402 @@
               <w:t>
 окончание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z332" w:id="129"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z332" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1188" w:type="dxa"/>
+          <w:bookmarkEnd w:id="125"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2917" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2917" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="430" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -10695,1078 +11786,1080 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z346" w:id="130"/>
+    <w:bookmarkStart w:name="z346" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации амбулаторной и стационарной судебно-психиатрической экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="442"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2415"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="442" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z347" w:id="131"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z347" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
-[...3 lines deleted...]
-            <w:tcW w:w="355" w:type="dxa"/>
+          <w:bookmarkEnd w:id="127"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления материалов в орган судебной экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии), пол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения (год, месяц, число)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3445" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орган, назначивший экспертизу, фамилия, имя, отчество (при его наличии) лица, назначившего экспертизу, дата вынесения постановления, (определения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер и категория дела (уголовное, гражданское), количество томов и листов дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статус лица, подлежащего экспертизе (потерпевший, подозреваемый, обвиняемый, осужденный, сторона в гражданском деле)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="442" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z356" w:id="132"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z356" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
-[...3 lines deleted...]
-            <w:tcW w:w="355" w:type="dxa"/>
+          <w:bookmarkEnd w:id="128"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3445" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z365" w:id="133"/>
+    <w:bookmarkStart w:name="z365" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1419"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3138"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z366" w:id="134"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z366" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата проведения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2817" w:type="dxa"/>
+          <w:bookmarkEnd w:id="130"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эксперт-координатор, члены комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Диагноз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рекомендованные медицинские меры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата сдачи заключения эксперта в канцелярию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z372" w:id="135"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z372" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2817" w:type="dxa"/>
+          <w:bookmarkEnd w:id="131"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -11943,821 +13036,823 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z380" w:id="136"/>
+    <w:bookmarkStart w:name="z380" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации комиссионных судебно-медицинских экспертиз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="536"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="664"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z381" w:id="137"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z381" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
-[...3 lines deleted...]
-            <w:tcW w:w="430" w:type="dxa"/>
+          <w:bookmarkEnd w:id="133"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления материалов в орган судебной экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орган (лицо), назначивший экспертизу, фамилия, имя, отчество (при его наличии), должность лица, назначившего экспертизу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер уголовного, гражданского, административного дела, ЕРДР, количество томов и листов дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2923" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) потерпевшего, подозреваемого, обвиняемого, сторон гражданского дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения, пол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень представ ленных документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z390" w:id="138"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z390" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
-[...3 lines deleted...]
-            <w:tcW w:w="430" w:type="dxa"/>
+          <w:bookmarkEnd w:id="134"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2923" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z399" w:id="139"/>
+    <w:bookmarkStart w:name="z399" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1211"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2679"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z400" w:id="140"/>
+          <w:bookmarkStart w:name="z400" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Категория сложности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2102" w:type="dxa"/>
+          <w:bookmarkEnd w:id="136"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состав комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12787,51 +13882,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сроки производства экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2679" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12868,87 +13963,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начало</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12958,232 +14053,232 @@
               <w:t>
 окончание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z413" w:id="141"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z413" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2102" w:type="dxa"/>
+          <w:bookmarkEnd w:id="137"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2679" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -13360,569 +14455,717 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z422" w:id="142"/>
+    <w:bookmarkStart w:name="z422" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Акт осмотра материалов и объектов, поступающих на исследование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z423" w:id="143"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z423" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Время приема: ______________ Дата "____" ___________20____г.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Мы ниже подписавшиеся комиссия в составе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в присутствии лица, назначившего экспертизу (либо его уполномоченного представителя):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>при постановлении (определении)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Краткая фабула:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Для производства:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Состояние общей упаковки и каждого объекта в отдельности:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Перечень материалов и объектов исследования согласно постановления (определения):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Взвешивание (замеры объема, подсчет количества) произведены в присутствии</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лица назначившего экспертизу либо его уполномоченного представителя (при их наличии):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Акт составила комиссия в составе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1. 2. 3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14066,958 +15309,960 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z426" w:id="144"/>
+    <w:bookmarkStart w:name="z426" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации наркотических средств, психотропных веществ, их аналогов и прекурсоров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="581"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1345"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="581" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z427" w:id="145"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z427" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1500" w:type="dxa"/>
+          <w:bookmarkEnd w:id="141"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер экспертизы дата поступления материалов в орган судебной экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орган (лицо), назначивший экспертизу, фамилия, имя, отчество (при его наличии), должность, звание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3636" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер уголовного, административного дела, ЕРДР фамилия, имя, отчество (при его наличии) задержанного, подозреваемого, обвиняемого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество пакетов, вид объектов, масса, объем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1345" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кем доставлены, объекты, дата, подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="581" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z434" w:id="146"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z434" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1500" w:type="dxa"/>
+          <w:bookmarkEnd w:id="142"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3636" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1345" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z441" w:id="147"/>
+    <w:bookmarkStart w:name="z441" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2171"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5112"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2171" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z442" w:id="148"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z442" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество (при его наличии) эксперта, дата получения экспертизы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2855" w:type="dxa"/>
+          <w:bookmarkEnd w:id="144"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид наркотического средства, психотропного вещества и прекурсора, масса (объем) поступившего на исследование, израсходованного/возвращаемого вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1014" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата сдачи, заключения эксперта в канцелярию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество вопросов, ответов, срок производства экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5112" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отметка о получении заключения экспертизы и объектов, фамилия, имя, отчество (при его наличии), место работы, должность получателя, номер и дата выдачи служебного удостоверения, доверенности или удостоверения личности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2171" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z448" w:id="149"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z448" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2855" w:type="dxa"/>
+          <w:bookmarkEnd w:id="145"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1014" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5112" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15196,668 +16441,669 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z456" w:id="150"/>
+    <w:bookmarkStart w:name="z456" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации нарезного оружия, боеприпасов, взрывчатых веществ и устройств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="780"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1597"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z457" w:id="151"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z457" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
-[...3 lines deleted...]
-            <w:tcW w:w="755" w:type="dxa"/>
+          <w:bookmarkEnd w:id="147"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование органа, откуда поступили объекты на исследование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень поступивших объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) судебного эксперта, получившего объекты, подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отметка о сдаче на хранение, подпись судебного эксперта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отметка о получении, подпись ответственного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z466" w:id="152"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z466" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
-[...3 lines deleted...]
-            <w:tcW w:w="755" w:type="dxa"/>
+          <w:bookmarkEnd w:id="148"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16036,668 +17282,669 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z477" w:id="153"/>
+    <w:bookmarkStart w:name="z477" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации изделий из драгоценных металлов и камней, ценных бумаг, денежных банкнот Республики Казахстан и других государств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="767"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1777"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z478" w:id="154"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z478" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№  п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
-[...3 lines deleted...]
-            <w:tcW w:w="742" w:type="dxa"/>
+          <w:bookmarkEnd w:id="150"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1775" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование органа, откуда поступили объекты на исследование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень поступивших объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3771" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) судебного эксперта, получившего объекты, подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отметка о сдаче на хранение, подпись судебного эксперта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отметка о получении, подпись ответствен ного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z487" w:id="155"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z487" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
-[...3 lines deleted...]
-            <w:tcW w:w="742" w:type="dxa"/>
+          <w:bookmarkEnd w:id="151"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1775" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3771" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16876,595 +18123,596 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z498" w:id="156"/>
+    <w:bookmarkStart w:name="z498" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации биологических объектов от живых лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1089"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1349"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z499" w:id="157"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z499" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3592" w:type="dxa"/>
+          <w:bookmarkEnd w:id="153"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) исследуемого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документ, удостоверяющий личность, когда и кем выдан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для проведения экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изъятый объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата забора биологического материала</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z507" w:id="158"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z507" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3592" w:type="dxa"/>
+          <w:bookmarkEnd w:id="154"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17643,668 +18891,669 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z517" w:id="159"/>
+    <w:bookmarkStart w:name="z517" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации приема и сдачи объектов судебной экспертизы в камеру хранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="780"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1597"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z518" w:id="160"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z518" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
-[...3 lines deleted...]
-            <w:tcW w:w="755" w:type="dxa"/>
+          <w:bookmarkEnd w:id="156"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование органа, откуда поступили объекты на исследование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень поступивших объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) судебного эксперта, получившего объекты, подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отметка о сдаче на хранение, подпись судебного эксперта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отметка о получении, подпись ответственного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z527" w:id="161"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z527" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
-[...3 lines deleted...]
-            <w:tcW w:w="755" w:type="dxa"/>
+          <w:bookmarkEnd w:id="157"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="755" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18483,818 +19732,820 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z538" w:id="162"/>
+    <w:bookmarkStart w:name="z538" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации предметов одежды, объектов исследований, ценностей и документов в морге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="907"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2590"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z539" w:id="163"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z539" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
-[...3 lines deleted...]
-            <w:tcW w:w="878" w:type="dxa"/>
+          <w:bookmarkEnd w:id="159"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2993" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) умершего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кем доставлен труп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4054" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень и краткое описание предметов одежды, объектов исследований и других предметов, доставленных с трупом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2590" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень и краткое описание документов и ценностей доставленных с трупом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z546" w:id="164"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z546" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
-[...3 lines deleted...]
-            <w:tcW w:w="878" w:type="dxa"/>
+          <w:bookmarkEnd w:id="160"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2993" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4054" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2590" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z553" w:id="165"/>
+    <w:bookmarkStart w:name="z553" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1165"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z554" w:id="166"/>
+          <w:bookmarkStart w:name="z554" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество (при его наличии), подпись лица</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2384" w:type="dxa"/>
+          <w:bookmarkEnd w:id="162"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание, для выдачи предметов одежды, документов, ценностей, объектов исследований, доставленных с трупом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5743" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень выданных предметов одежды, документов, ценностей, объектов исследований, сведения о получателе: фамилия, имя, отчество (при его наличии), наименование и номер документа, удостоверяющего личность, местожительство, подпись получателя, дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о судьбе невостребованных предметов одежды, документов, ценностей и других предметов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z559" w:id="167"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z559" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>доставившего труп, вещи, документы, ценности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1165" w:type="dxa"/>
+          <w:bookmarkEnd w:id="163"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19330,207 +20581,207 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z565" w:id="168"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z565" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1165" w:type="dxa"/>
+          <w:bookmarkEnd w:id="164"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2384" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5743" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19709,668 +20960,669 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z573" w:id="169"/>
+    <w:bookmarkStart w:name="z573" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации материалов и объектов от трупа для производства судебно-биологического исследования (медицинское)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="719"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1794"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z574" w:id="170"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z574" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2566" w:type="dxa"/>
+          <w:bookmarkEnd w:id="166"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии), возраст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) судебно-медицинского эксперта, направившего объекты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер заключения судебно-медицинского эксперта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата забора объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления в отделение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень, упаковка, количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицо, зарегистриро вавшее объекты (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z583" w:id="171"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z583" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2566" w:type="dxa"/>
+          <w:bookmarkEnd w:id="167"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20549,953 +21801,955 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z594" w:id="172"/>
+    <w:bookmarkStart w:name="z594" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации материалов и объектов от трупа для производства судебных химико-токсикологических исследований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="462"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="463"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z595" w:id="173"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z595" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер исследования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
-[...3 lines deleted...]
-            <w:tcW w:w="719" w:type="dxa"/>
+          <w:bookmarkEnd w:id="169"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления объектов и документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3546" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для проведения исследования (фамилия, имя, отчество судебно-медицинского эксперта, по направлению которого поступили объекты, номер заключения, дата направления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2218" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) умершего, пол, дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень поступивших объектов, документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цель исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткие обстоятельства дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) эксперта, проводившего исследование и лаборанта, проводившего пробоподготовку, подготовку объектов для исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="463" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сложность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z605" w:id="174"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z605" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
-[...3 lines deleted...]
-            <w:tcW w:w="719" w:type="dxa"/>
+          <w:bookmarkEnd w:id="170"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3546" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2218" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="463" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z615" w:id="175"/>
+    <w:bookmarkStart w:name="z615" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="768"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="4672"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z616" w:id="176"/>
+          <w:bookmarkStart w:name="z616" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сроки производства исследования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
-[...3 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
+          <w:bookmarkEnd w:id="172"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое изложение результатов исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="925" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество исследованных объектов/количество проведенных исследований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21525,88 +22779,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество выводов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация об объектах, если таковые оставлены в отделении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4672" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21657,125 +22911,125 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категорические</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вероятные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21799,99 +23053,99 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z634" w:id="177"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z634" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>начало</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
-[...3 lines deleted...]
-            <w:tcW w:w="768" w:type="dxa"/>
+          <w:bookmarkEnd w:id="173"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21992,387 +23246,387 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z645" w:id="178"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z645" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
-[...3 lines deleted...]
-            <w:tcW w:w="768" w:type="dxa"/>
+          <w:bookmarkEnd w:id="174"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="925" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4672" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22551,956 +23805,958 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z658" w:id="179"/>
+    <w:bookmarkStart w:name="z658" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации материалов и объектов от трупа для производства судебно-гистологических исследований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="462"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="463"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z659" w:id="180"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z659" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер исследования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
-[...3 lines deleted...]
-            <w:tcW w:w="719" w:type="dxa"/>
+          <w:bookmarkEnd w:id="176"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления объектов и документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3546" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для проведения исследования (фамилия, имя, отчество судебно-медицинского эксперта, по направлению которого поступили объекты, номер заключения, дата направления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2218" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) умершего, пол, дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень поступивших объектов, документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цель исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткие обстоятельства дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии) эксперта, проводившего исследование и лаборанта, проводившего пробоподготовку, подготовку объектов для исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="463" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сложность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z669" w:id="181"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z669" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
-[...3 lines deleted...]
-            <w:tcW w:w="719" w:type="dxa"/>
+          <w:bookmarkEnd w:id="177"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3546" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2218" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3249" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="463" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z679" w:id="182"/>
+    <w:bookmarkStart w:name="z679" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="649"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z680" w:id="183"/>
+          <w:bookmarkStart w:name="z680" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сроки производства исследования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
-[...3 lines deleted...]
-            <w:tcW w:w="649" w:type="dxa"/>
+          <w:bookmarkEnd w:id="179"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое изложение результатов исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество исследованных объектов/ количество проведенных исследований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23530,51 +24786,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество выводов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3946" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23604,51 +24860,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Данные об израсходовании или остатке объектов (кусочков органов, тканей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23699,249 +24955,249 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категорические</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вероятные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не представляется   возможным</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переданы вместе с заключением эксперта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оставлены в отделении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="728" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23952,99 +25208,99 @@
               <w:t>
 Уничтожены  (дата уничтожения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z702" w:id="184"/>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z702" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>начало</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
-[...3 lines deleted...]
-            <w:tcW w:w="649" w:type="dxa"/>
+          <w:bookmarkEnd w:id="180"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24184,495 +25440,495 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z716" w:id="185"/>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z716" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
-[...3 lines deleted...]
-            <w:tcW w:w="649" w:type="dxa"/>
+          <w:bookmarkEnd w:id="181"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3946" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="728" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25129,31 +26385,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>