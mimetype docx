--- v0 (2025-10-05)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fdd4a04" w14:textId="fdd4a04">
+    <w:p w14:paraId="334e562" w14:textId="334e562">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,70 +93,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 28 января 2016 года № 107 "Об утверждении Перечня интернет-ресурсов государственных органов и объектов информационно-коммуникационной инфраструктуры "электронного правительства", закрепляемых за оператором информационно-коммуникационной инфраструктуры "электронного правительства"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра информации и коммуникаций Республики Казахстан от 18 февраля 2017 года № 61. Зарегистрирован в Министерстве юстиции Республики Казахстан 15 марта 2017 года № 14900</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+        <w:t>Приказ Министра информации и коммуникаций Республики Казахстан от 18 февраля 2017 года № 61. Зарегистрирован в Министерстве юстиции Республики Казахстан 15 марта 2017 года № 14900.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Утрачивает силу приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 5) </w:t>
+      В соответствии с подпунктом 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -172,51 +248,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 28 января 2016 года № 107 "Об утверждении Перечня интернет-ресурсов государственных органов и объектов информационно-коммуникационной инфраструктуры "электронного правительства", закрепляемых за оператором информационно-коммуникационной инфраструктуры "электронного правительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 13263, опубликованный 11 марта 2016 года в информационно-правовой системе "Әділет") следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
@@ -228,52 +304,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> интернет-ресурсов государственных органов и объектов информационно-коммуникационной инфраструктуры "электронного правительства", закрепляемых за оператором информационно-коммуникационной инфраструктуры "электронного правительства", изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -288,302 +364,325 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департаменту информатизации Министерства информации и коммуникаций Республики Казахстан (Жахметова Ж.З.) в установленном законодательством порядке обеспечить:</w:t>
+      2. Департаменту информатизации Министерства информации и коммуникаций Республики Казахстан (Жахметова Ж.З.) в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) направление настоящего приказа на официальное опубликование в Эталонный контрольный банк нормативных правовых актов Республики Казахстан в течение десяти календарных дней со дня его государственной регистрации в Министерстве юстиции Республики Казахстан;</w:t>
+      2) направление настоящего приказа на официальное опубликование в Эталонный контрольный банк нормативных правовых актов Республики Казахстан в течение десяти календарных дней со дня его государственной регистрации в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) размещение настоящего приказа на интернет-ресурсе Министерства информации и коммуникаций Республики Казахстан.</w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства информации и коммуникаций Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра информации и коммуникаций Республики Казахстан.</w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра информации и коммуникаций Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>информации и коммуникаций</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -864,971 +963,971 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень интернет-ресурсов государственных органов и объектов информационно-коммуникационной инфраструктуры "электронного правительства", закрепляемых за оператором информационно-коммуникационной инфраструктуры "электронного правительства"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Интернет-ресурсы государственных органов, закрепляемых за оператором информационно-коммуникационной инфраструктуры "электронного правительства":</w:t>
+      1. Интернет-ресурсы государственных органов, закрепляемых за оператором информационно-коммуникационной инфраструктуры "электронного правительства":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) интернет-ресурс Министерства по инвестициям и развитию Республики Казахстан;</w:t>
+      1) интернет-ресурс Министерства по инвестициям и развитию Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) интернет-ресурс акимата Южно-Казахстанской области;</w:t>
+      2) интернет-ресурс акимата Южно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) интернет-ресурс Министерства информации и коммуникаций Республики Казахстан;</w:t>
+      3) интернет-ресурс Министерства информации и коммуникаций Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) интернет-ресурс Правительства Республики Казахстан;</w:t>
+      4) интернет-ресурс Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) интернет-ресурс Агенства Республики Казахстан по делам государственной службы и противодействию коррупции;</w:t>
+      5) интернет-ресурс Агенства Республики Казахстан по делам государственной службы и противодействию коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) интернет-ресурс Южно-Казахстанский областной маслихат;</w:t>
+      6) интернет-ресурс Южно-Казахстанский областной маслихат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) интернет-ресурс Акимата Кызылординской области;</w:t>
+      7) интернет-ресурс Акимата Кызылординской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) интернет-ресурсы Министерство национальной экономики Республики Казахстан (economy.gov.kz, kds.gov.kz, kremzk.gov.kz, kzpp.gov.kz);</w:t>
+      8) интернет-ресурсы Министерство национальной экономики Республики Казахстан (economy.gov.kz, kds.gov.kz, kremzk.gov.kz, kzpp.gov.kz);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) интернет-ресурс акимата Костанайской области;</w:t>
+      9) интернет-ресурс акимата Костанайской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) интернет-ресурс акимата Казыгуртского района Южно-Казахстанской области. </w:t>
+      10) интернет-ресурс акимата Казыгуртского района Южно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Объекты информационно-коммуникационной инфраструктуры "электронного правительства", закрепляемых за оператором информационно-коммуникационной инфраструктуры "электронного правительства":</w:t>
+      2. Объекты информационно-коммуникационной инфраструктуры "электронного правительства", закрепляемых за оператором информационно-коммуникационной инфраструктуры "электронного правительства":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) веб-портал "электронного правительства";</w:t>
+      1) веб-портал "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шлюз "электронного правительства";</w:t>
+      2) шлюз "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) информационная система "Государственная база данных "Физические лица";</w:t>
+      3) информационная система "Государственная база данных "Физические лица";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) информационная система "Государственная база данных "Юридические лица";</w:t>
+      4) информационная система "Государственная база данных "Юридические лица";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) информационная система "Государственная база данных "Е-лицензирование";</w:t>
+      5) информационная система "Государственная база данных "Е-лицензирование";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) информационная система "Платежный шлюз "электронного правительства";</w:t>
+      6) информационная система "Платежный шлюз "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) информационная система "Адресный регистр";</w:t>
+      7) информационная система "Адресный регистр";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) информационная система "Государственная база данных "Регистр недвижимости";</w:t>
+      8) информационная система "Государственная база данных "Регистр недвижимости";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) информационная система "Интегрированная информационная система центров обслуживания населения";</w:t>
+      9) информационная система "Интегрированная информационная система центров обслуживания населения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) информационная система "Интранет-портал государственных органов Республики Казахстан";</w:t>
+      10) информационная система "Интранет-портал государственных органов Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) единая система электронного документооборота государственных органов Республики Казахстан;</w:t>
+      11) единая система электронного документооборота государственных органов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) таможенная автоматизированная информационная система;</w:t>
+      12) таможенная автоматизированная информационная система;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) селективный контроль и управление рисками;</w:t>
+      13) селективный контроль и управление рисками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) статистика, анализ, организация доступа к данным статистики внешней торговли;</w:t>
+      14) статистика, анализ, организация доступа к данным статистики внешней торговли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) контроль над производством и оборотом алкогольной продукции с использованием учҰтно-контрольных марок с голографическим защитным элементом;</w:t>
+      15) контроль над производством и оборотом алкогольной продукции с использованием учҰтно-контрольных марок с голографическим защитным элементом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) контроль за производством и оборотом подакцизной продукции и отдельных видов нефтепродуктов (Акциз);</w:t>
+      16) контроль за производством и оборотом подакцизной продукции и отдельных видов нефтепродуктов (Акциз);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17) интегрированное хранилище данных; </w:t>
+      17) интегрированное хранилище данных; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18) комплекс электронного декларирования "Web-декларант"; </w:t>
+      18) комплекс электронного декларирования "Web-декларант"; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19) интегрированная информационная система казначейства; </w:t>
+      19) интегрированная информационная система казначейства; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) информационная система "ЗАГС";</w:t>
+      20) информационная система "ЗАГС";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) информационная система "Регистр движимого имущества";</w:t>
+      21) информационная система "Регистр движимого имущества";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) автоматизированную информационную систему "Национальный институт интеллектуальной собственности";</w:t>
+      22) автоматизированную информационную систему "Национальный институт интеллектуальной собственности";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) информационная системе электронного обучения "e-learning";</w:t>
+      23) информационная системе электронного обучения "e-learning";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) информационная система "Web-приложение Кабинет налогоплательщика";</w:t>
+      24) информационная система "Web-приложение Кабинет налогоплательщика";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) информационная система "Система обработки налоговой отчетности";</w:t>
+      25) информационная система "Система обработки налоговой отчетности";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) информационная система "Промышленная платформа интеграции информационных систем налогового администрирования";</w:t>
+      26) информационная система "Промышленная платформа интеграции информационных систем налогового администрирования";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) информационная система "Интегрированная налоговая информационная система";</w:t>
+      27) информационная система "Интегрированная налоговая информационная система";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) информационная система "Единое хранилище данных";</w:t>
+      28) информационная система "Единое хранилище данных";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) информационная система "Централизованный унифицированный лицевой счет";</w:t>
+      29) информационная система "Централизованный унифицированный лицевой счет";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) информационная система "Web-портал КГД МФ РК";</w:t>
+      30) информационная система "Web-портал КГД МФ РК";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) информационная система "Реестр налогоплательщиков и объектов налогообложения";</w:t>
+      31) информационная система "Реестр налогоплательщиков и объектов налогообложения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) информационная система "Электронные счет фактуры";</w:t>
+      32) информационная система "Электронные счет фактуры";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) информационная система "Центр оперативного управления";</w:t>
+      33) информационная система "Центр оперативного управления";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34) информационная система "Интегрированный таможенный тариф";</w:t>
+      34) информационная система "Интегрированный таможенный тариф";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) информационная система "Мобильный офис Правительства Республики Казахстан".</w:t>
+      35) информационная система "Мобильный офис Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
@@ -1837,55 +1936,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>