--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b2c911f" w14:textId="b2c911f">
+    <w:p w14:paraId="0964a76" w14:textId="0964a76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,130 +132,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 5-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан от 29 октября 2015 года и подпунктом 1) </w:t>
+        <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон), </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра индустрии и инфраструктурного развития РК от 29.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 244</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -907,302 +907,262 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие правила субсидирования ставки вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства (далее – Правила) разработаны в соответствии с </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан от 29 октября 2015 года, подпунктом 1) </w:t>
+      1.Настоящие Правила субсидирования ставки вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства (далее – Правила) разработаны в соответствии с подпунктом 5-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан, подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", определяют порядок субсидирования ставки вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства и оказание государственной услуги "Субсидирование ставок вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 14 Бюджетного кодекса Республики Казахстан и определяют порядок субсидирования ставки вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства и оказание государственной услуги "Субсидирование ставок вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 29.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 244</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Субсидирование ставки вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства осуществляется в рамках реализации пункта 2.2 подраздела 5.1.3 Государственной программы жилищно-коммунального развития "Нұрлы жер" на 2020-2025 годы, утвержденной </w:t>
+      2. Субсидирование ставки вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства осуществляется в рамках реализации Концепции развития жилищно-коммунальной инфраструктуры на 2023-2029 годы, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 декабря 2019 года № 1054 (далее – Программа).</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 23 сентября 2022 года № 736 (далее – Концепция).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 29.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 244</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1311,51 +1271,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) заемщик – субъект частного предпринимательства (частный застройщик), осуществляющий реализацию проекта за счет собственных средств и субсидируемого кредита; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) кредит – сумма денежных средств, предоставляемых БВУ на основании договора банковского займа заемщику для реализации проекта на условиях, определенных Программой и настоящих Правил;</w:t>
+      6) ) кредит – сумма денежных средств, предоставляемых БВУ на основании договора банковского займа заемщику для реализации проекта на условиях, определенных Концепцией и настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) субсидии – средства республиканского бюджета, направляемые через финансового агента на безвозмездной и безвозвратной основе для частичного возмещения расходов по ставке вознаграждения по выдаваемым (рефинансируемым) БВУ кредитам заемщиков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
@@ -1375,526 +1335,666 @@
         <w:t>
       8) субсидирование – форма государственной финансовой поддержки заемщика, используемая для частичного возмещения расходов, уплачиваемых заемщиком БВУ в качестве вознаграждения по кредиту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проект – проект строительства жилого дома (жилого здания) с долей коммерческих площадей (при наличии), не превышающих 40% от общей площади, малоэтажного жилья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный орган – центральный государственный орган по делам архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) финансовый агент – Единый оператор жилищного строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13) регистратор – юридическое лицо со стопроцентным участием государства в уставном капитале, определенное центральным уполномоченным органом по исполнению бюджета, обеспечивающее техническое сопровождение мониторинга использования мер государственной поддержки частного предпринимательства и их получателей с использованием системы первого уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) система первого уровня – регистраторская система, интегрированная с отраслевой/ операторской системой МГП, содержащая эталонный электронный реестр заявок получателей мер государственной поддержки частного предпринимательства, где посредством постформатно-логического контроля определяется соответствие получателя меры государственной поддержки частного предпринимательства базовым требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) базовые требования – требования, определяемые уполномоченным органом по исполнению бюджета в рамках правил проведения мониторинга мер государственной поддержки частного предпринимательства и их получателей."</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Министра индустрии и инфраструктурного развития РК от 30.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 503</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); с изменением, внесенным приказом Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Требования при рассмотрении проектов к кредитованию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+        <w:t xml:space="preserve">
+      4.Получателем субсидии являются заемщики, осуществляющие за счет кредитов реализацию проектов на условиях, соответствующих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Концепции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) финансовый агент – Единый оператор жилищного строительства.</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+      5. Субсидированию не подлежат кредиты субъектов частного предпринимательства, учредителями которых являются прямо или косвенно национальные управляющие холдинги, национальные компании, учрежденные в рамках договора о государственно-частном партнерстве (за исключением социально-предпринимательских корпораций), физических лиц, зарегистрированных в качестве индивидуального предпринимателя, некоммерческих организаций, в том числе жилищно-строительных кооперативов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Получателем субсидии являются заемщики, осуществляющие за счет кредитов реализацию проектов на условиях, соответствующих Программе и настоящих Правил.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+      6. Субсидии предоставляются по кредитам заемщиков, осуществляющих свою деятельность в соответствии с общим классификатором видов экономической деятельности согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Субсидированию не подлежат кредиты субъектов частного предпринимательства, учредителями которых являются прямо или косвенно национальные управляющие холдинги, национальные компании, учрежденные в рамках договора о государственно-частном партнерстве (за исключением социально-предпринимательских корпораций), физических лиц, зарегистрированных в качестве индивидуального предпринимателя, некоммерческих организаций, в том числе жилищно-строительных кооперативов.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+      7. БВУ выдают займы по ставке вознаграждения, не превышающей уровень базовой ставки Национального Банка Республики Казахстан более чем на 5%, действующей на день принятия решения о субсидировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Субсидии предоставляются по кредитам заемщиков, осуществляющих свою деятельность в соответствии с общим классификатором видов экономической деятельности согласно настоящим Правилам.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+      8. Субсидия 7% годовых от ставки вознаграждения по кредитам заемщика возмещается БВУ государством через финансового агента за счет средств республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. БВУ выдают займы по ставке вознаграждения, не превышающей уровень базовой ставки Национального Банка Республики Казахстан более чем на 5%, действующей на день принятия решения о субсидировании.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+      9. Несубсидируемую часть ставки вознаграждения по кредиту оплачивает заемщик.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Субсидия 7% годовых от ставки вознаграждения по кредитам заемщика возмещается БВУ государством через финансового агента за счет средств республиканского бюджета.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+      10. Обязательные условия для заемщика:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Несубсидируемую часть ставки вознаграждения по кредиту оплачивает заемщик.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+      целевое назначение – финансирование проекта (рефинансирование кредита);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Обязательные условия для заемщика:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+      валюта кредита – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      целевое назначение – финансирование проекта (рефинансирование кредита);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+      максимальный срок субсидирования до 36 месяцев включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      валюта кредита – тенге;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+      Если по одному проекту заключается несколько договоров субсидирования, то общий срок субсидирования устанавливается с даты подписания финансовым агентом 1 (первого) договора субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      максимальный срок субсидирования до 36 месяцев включительно.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+      Не допускаются расходы, не связанные непосредственно с финансируемым проектом в рамках настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если по одному проекту заключается несколько договоров субсидирования, то общий срок субсидирования устанавливается с даты подписания финансовым агентом 1 (первого) договора субсидирования.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+      К новым кредитам относятся, ранее выданные БВУ в течение 18 месяцев до рассмотрения финансовым агентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Не допускаются расходы, не связанные непосредственно с финансируемым проектом в рамках настоящих Правил.</w:t>
-[...38 lines deleted...]
-        <w:t>
       К рефинансированию в рамках субсидирования допускаются ранее выданные БВУ кредиты со сроком 18 месяцев в день обращения в БВУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Целевое расходование кредита допускается на: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оплату строительно-монтажных работ, затрат по управлению проектом, услуг по авторскому и техническому надзору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оплату иных расходов, связанных с реализацией проекта, в том числе расходы по рекламе, содержанию управленческого персонала, коммунальным и телекоммуникационным услугам, арендные платежи, расходы на изготовление технических паспортов по контролю качества, лабораторные испытания, налоги и другие обязательные платежи в бюджет, обязательные пенсионные взносы и обязательные профессиональные пенсионные взносы, взносы на обязательное социальное медицинское страхование в Фонд социального медицинского страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1923,852 +2023,1060 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. БВУ не взимают какие-либо комиссии, сборы и (или) иные платежи, связанные с получением или обслуживанием займов, заключением договора субсидирования, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       случаев, связанных с изменением условий кредитования, договора банковского займа, договора субсидирования, инициируемым заемщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       комиссий, сборов и (или) иных платежей, взимаемых по причине нарушения заемщиком обязательств по займу, договору субсидирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       случаев, связанных с проведением независимой оценки предмета залога (обеспечения), страхования предмета залога (обеспечения), регистрацией договора залога и снятием обременения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Субсидированию не подлежат ранее полученные заемщиком кредиты на строительство жилья, по которым удешевлена ставка вознаграждения в рамках государственных мер поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания государственной услуги и предоставления субсидии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок рассмотрения предоставления субсидии заемщику</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Заемщик обращается в БВУ с заявлением на предоставление или рефинансирование кредита (по форме, утвержденной внутренними документами БВУ) для реализации проекта на условиях соответствующих Программе и настоящих Правил.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+      15.Заемщик обращается в БВУ с заявлением на предоставление или рефинансирование кредита (по форме, утвержденной внутренними документами БВУ) для реализации проекта на условиях, соответствующих Концепции и настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подача заявки на предоставление меры государственной поддержки частного предпринимательства осуществляется в электронном виде посредством отраслевой/операторской системы МГП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отраслевая/операторская система МГП направляет запрос в систему первого уровня о проверке получателя меры государственной поддержки частного предпринимательства на соответствие базовым требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка получателя меры государственной поддержки частного предпринимательства подлежит дальнейшей обработке в отраслевой/операторской системе МГП и оплате при получении уведомления системы первого уровня о соответствии получателя меры государственной поддержки частного предпринимательства базовым требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, указанные в заявке, и статусы обработки заявки подлежат передаче отраслевой/операторской системой МГП в систему первого уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отраслевая/операторская система МГП обеспечивает получение согласия от получателя меры государственной поддержки частного предпринимательства на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. БВУ проводят оценку финансово-экономической эффективности проекта в соответствии с внутренними документами БВУ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительной оценке БВУ направляет заемщику в течение 3 (трех) рабочих дней письменный ответ о готовности кредитовать проект и необходимости предоставления решения финансового агента о субсидировании кредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Государственная услуга оказывается финансовым агентом согласно настоящим Правилам.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+      17.Государственная услуга оказывается финансовым агентом согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам в (далее – Стандарт государственной услуги).</w:t>
+        <w:t>
+      Перечень основных требований к оказанию государственной услуги (далее – Перечень) приведен в приложении 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Стандарта государственной услуги.</w:t>
+      Перечень документов необходимых для оказания государственной услуги определены пунктом 10 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заемщик для получения государственной услуги обращается с документами, предусмотренными пунктом 8 Стандарта государственной услуги, в канцелярию финансового агента.</w:t>
+      Заемщик для получения государственной услуги обращается с документами, предусмотренными пунктом 10 Перечня, посредством отраслевой/операторской системы МГП.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 29.04.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Структурное подразделение (работник) финансового агента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет регистрацию документов, указанных в пункте 10 Перечня, в день их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения заемщиком после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение 5 (пяти) рабочих дней рассматривает представленные документы заемщика на достоверность и соответствие требованиям настоящих Правил и принимает решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае представления заемщиком неполного пакета документов указанных в пункте 10 Перечня и (или) документов с истекшим сроком действия структурное подразделение (работник) финансового агента отказывает в их приеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Исключен приказом Министра индустрии и инфраструктурного развития РК от 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Структурное подразделение (работник) финансового агента:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+      21.Финансовый агент оформляет и направляет заемщику выписку из протокола о принятом положительном решении либо мотивированный отказ по основаниям, предусмотренным пунктом 11 Перечня государственной услуги в течении – 3 (трех) рабочих дней с даты принятия решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осуществляет регистрацию документов, указанных в пункте 8 Стандарта государственной услуги, в день их поступления.</w:t>
-[...35 lines deleted...]
-      2) в течении 5 (пяти) рабочих дней рассматривает представленные документы заемщика на достоверность и соответствие требованиям настоящих Правил и принимает решение.</w:t>
+      Финансовый агент обеспечивает направление выписки из протокола БВУ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 29.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 244</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 29.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 244</w:t>
+        <w:t xml:space="preserve">      Пункт 21-1 предусматривается в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z610" w:id="57"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21-1. Финансовый агент обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3349,74 +3657,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утвержденной типовой форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z86" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) договора банковского займа условиям Программы и настоящих Правил.</w:t>
+      2) договора банковского займа условиям Концепции и настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z87" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О наличии указанных несоответствий финансовый агент в письменной форме, не позднее срока, предусмотренного подпунктом 2) пункта 25 настоящих Правил, уведомляет БВУ для устранения замечаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 с изменением, внесенным приказом Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z88" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Дата выплаты вознаграждения по кредиту определяется БВУ по согласованию с заемщиком. В случае, если начисление вознаграждения по кредиту начинается со дня, следующего за днем подписания договора субсидирования заемщиком, БВУ, в период субсидирования не включается день подписания договора субсидирования заемщиком, БВУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z89" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4085,94 +4455,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нецелевого использования кредита, по которому осуществляется субсидирование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z117" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) несоответствия проекта и (или) заемщика условиям Программы и настоящих Правил;</w:t>
+      2) несоответствия проекта и (или) заемщика условиям Концепции и настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z118" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неисполнения заемщиком в течение 3 (трех) месяцев подряд обязательств по оплате платежей перед БВУ согласно графику платежей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z119" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ареста денег, находящихся на банковском счете заемщика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 с изменением, внесенным приказом Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z120" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. В целях выявления случая, предусмотренного подпунктом 1) пункта 47 настоящих Правил, БВУ проводит мониторинг целевого использования кредита заемщиком, с выездом на место и составлением отчета, в порядке, установленном внутренними документами БВУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z121" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4623,74 +5055,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мониторинг целевого использования кредита заемщиком;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z144" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мониторинг соответствия заемщика (проекта заемщика) условиям Программы и настоящих Правил;</w:t>
+      4) мониторинг соответствия заемщика (проекта заемщика) условиям Концепции и настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z145" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) установление порядка, срока мониторинга, форм отчетности, в случаях предусмотренных подпунктами 1-4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 с изменением, внесенным приказом Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z146" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. БВУ ежемесячно до 10-го числа месяца, следующего за отчетным месяцем, направляют финансовому агенту, отчет о субсидировании по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5111,50 +5605,208 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 30.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Мониторинг меры государственной поддержки частного предпринимательства и их получателей осуществляется в соответствии с пунктом 4 статьи 93-1 Предпринимательского Кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 68 в соответствии с приказом Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие с 12.07.2026).  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5190,1569 +5842,1880 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам субсидирования</w:t>
+              <w:t xml:space="preserve">к Правилам субсидирования </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ставки вознаграждения по</w:t>
+              <w:t xml:space="preserve">ставки вознаграждения по </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдаваемым кредитам банками</w:t>
+              <w:t xml:space="preserve">выдаваемым кредитам банками </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>второго уровня субъектам</w:t>
+              <w:t xml:space="preserve">второго уровня субъектам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>частного предпринимательства</w:t>
+              <w:t xml:space="preserve">частного предпринимательства </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для целей жилищного</w:t>
+              <w:t xml:space="preserve">для целей жилищного </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">строительства </w:t>
+              <w:t>строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z613" w:id="147"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 29.04.2020 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 244</w:t>
+        <w:t xml:space="preserve">№ 241 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); с изменениями, внесенными приказом Министра индустрии и инфраструктурного развития РК от 30.09.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-финансовый агент (далее – Услугодатель)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Субсидирование ставок вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Канцелярия услугодателя</w:t>
+Субсидирование ставки вознаграждения по выдаваемым кредитам банками второго уровня субъектам частного предпринимательства для целей жилищного строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания - 8 рабочих дней</w:t>
+Финансовый агент (далее – Услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания оказания государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бумажная</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выписка из протокола заседания услугодателя о принятом положительном решении по субсидированию либо мотивированный отказ по основаниям, предусмотренным пунктом 9 Стандарта государственной услуги</w:t>
+Жилищный портал услугодателя https://homeportal.kz/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Срок оказания - 8 рабочих дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-Государственная услуга оказывается по мере поступления документов, без предварительной записи и ускоренного обслуживания.</w:t>
+              <w:t>
+Электронная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 1) заявление-анкета на получение субсидии по форме согласно </w:t>
-[...91 lines deleted...]
-5) информация по объекту (презентации, рекламные материалы, планировка квартир, площадь и количество квартир), в том числе в электронном виде. </w:t>
+Выписка из протокола заседания услугодателя о принятом положительном решении по субсидированию либо мотивированный отказ по основаниям, предусмотренным пунктом 11 Перечня </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+              <w:t xml:space="preserve">
+Размер </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+платы, взимаемой с услугополучателя при оказании государственной услуги и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) представление недостоверных данных (сведений);</w:t>
-[...53 lines deleted...]
-4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+С понедельника по пятницу, с 8.30 до 18.00 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Трудовому кодексу </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан (далее – Трудовой кодекс РК) и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закону</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках). Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление-анкета на получение субсидии по форме согласно приложению 1-1 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) описание реализуемого проекта (формируется в произвольной форме с приложением разрешительной документации на строительство проекта, бизнес-плана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) письмо БВУ с положительным решением о возможности предоставления (рефинансирования) кредита для реализации проекта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) заключение комплексной вневедомственной экспертизы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) информация по объекту (презентации, рекламные материалы, планировка квартир, площадь и количество квартир), в том числе в электронном виде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным в настоящих Правилах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством единого контакт – центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6760,87 +7723,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на интернет-ресурсах:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- услугодателя: info@​kmc.​kz</w:t>
-[...35 lines deleted...]
-Единый контакт – центр по вопросам оказания государственных услуг: 1414.</w:t>
+- услугодателя: info@khc.kz</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- уполномоченного органа по делам архитектуры, градостроительства и строительства: www.kds.mps.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый контакт – центр по вопросам оказания государственных услуг: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6975,369 +7938,141 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для целей жилищного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...200 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z616" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1-1 - в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ-АНКЕТА</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="148"/>
+        <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ-АНКЕТА на получение субсидии __________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с Концепцией развития жилищно-коммунальной инфраструктуры на 2023 – 2029 годы, прошу инициировать вынесение вопроса о субсидировании кредита для реализации проекта с _________________ согласно нижеследующего:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В соответствии с Государственной программой жилищно-коммунального развития "Нұрлы жер", прошу инициировать вынесение вопроса о субсидировании кредита для реализации проекта с ______________________________________________ согласно нижеследующего:</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
+      1. Сведения об участнике</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7971,80 +8706,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z618" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="150"/>
+        <w:t>
+      2. Руководство</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9356,80 +10079,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z619" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
+        <w:t>
+      3. Собственники</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (учредитель, участники, для товарищества с ограниченной ответственностью - соучредители, владеющие 1 % и более процентов акций).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9657,80 +10368,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z620" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
+        <w:t>
+      4. Информация о текущей деятельности</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10364,128 +11063,104 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z621" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
+        <w:t>
+      5. Информация о банковских счетах</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банковские реквизиты (указать все текущие и сберегательные счета во всех обслуживающих банках): _____________________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z622" w:id="154"/>
+      Банковские реквизиты (указать все текущие и сберегательные счета во всех обслуживающих банках):______________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="154"/>
+        <w:t>
+      6. История</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указываются все займы, использовавшиеся в процессе работы СЧП, как погашенные, так и непогашенные в настоящее время.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11208,96 +11883,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z623" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
+        <w:t>
+      7. Информация о действующих кредитах</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дата и курс валюты: _______________/_______________</w:t>
+      Дата и курс валюты: _________/_________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -12198,80 +12861,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z624" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
+        <w:t>
+      8. Информация об участии в других государственных программах и применяемых в отношении СЧП мерах государственной поддержки</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12532,792 +13183,823 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z625" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
+        <w:t>
+      9. Гарантии и согласия</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЧП заявляет и гарантирует финансовому агенту следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z626" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Все данные, информация и документация, переданные (предоставленные) или предоставляемые финансовому агенту совместно с настоящим заявлением, либо по запросу финансового агента, являются достоверными и полностью соответствуют действительности на нижеуказанную дату, в случае изменения указанных данных незамедлительно уведомить финансового агента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z627" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Предоставлять и раскрывать по первому требованию финансового агента любую информацию, содержащие банковскую и коммерческую тайну, затребованные в рамках рассмотрения настоящего заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z628" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. СЧП предупрежден об ответственности за предоставление ложных, неполных и (или) недостоверных сведений, предусмотренной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z629" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. СЧП подтверждает, что уставная компетенция СЧП, позволяет подавать настоящее заявление лицу, которое подписывает настоящее заявление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z630" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Согласен с тем, что в случае выявления недостоверности указанных данных и информации, настоящее заявление может быть отклонено на любом этапе, когда будут выявлены сведения, подтверждающие недостоверность указанных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z631" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      СЧП настоящим предоставляет финансовому агенту согласие с тем, что:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z632" w:id="164"/>
+       СЧП настоящим предоставляет финансовому агенту согласие с тем, что:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Финансовый агент предоставляет указанные в настоящем заявлении сведения, информацию и предоставленные СЧП документы государственным органам (финансовым агентам), с целью проверки и рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z633" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Все сведения, содержащиеся в настоящем заявлении, а также все затребованные финансовым агентом документы предоставлены исключительно для субсидирования в рамках Программы.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z634" w:id="166"/>
+      2. Все сведения, содержащиеся в настоящем заявлении, а также все затребованные финансовым агентом документы предоставлены исключительно для субсидирования в рамках Концепции.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Финансовый агент оставляет за собой возможность проверки любой сообщаемой СЧП о себе информации, а документы, предоставленные СЧП, и оригинал заявления будут храниться у финансового агента, даже если субсидирование не будет предоставлено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z635" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Принятие финансовым агентом данного заявления к рассмотрению, а также возможные расходы СЧП (на оформление необходимых для получения субсидирования документов, и другие расходы) не является обязательством финансового агента предоставить субсидирование или возместить понесенные СЧП издержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z636" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Подтверждаю, что с порядком рассмотрения вопроса о субсидировании ознакомлен и согласен, в последующем претензий к финансовому агенту иметь не буду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z637" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
+        <w:t>
+      6. Даю согласие на использование, составляющих охраняемую законом тайну, а также на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Фамилия, имя, отчество (при его наличии) _________________________</w:t>
+      10. Приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                       (подпись)</w:t>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) _________________________ (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расшифровка аббревиатур:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СЧП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Субъект частного предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГИР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные институты развития</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МГП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меры государственной поддержки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДБЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 договор банковского займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13500,193 +14182,193 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z395" w:id="170"/>
+    <w:bookmarkStart w:name="z395" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z396" w:id="171"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z396" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (полное наименование БВУ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z397" w:id="172"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z397" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о субсидировании</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за период с _____________ по ____________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="173"/>
+          <w:bookmarkStart w:name="z398" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование БВУ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13810,80 +14492,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z404" w:id="174"/>
+          <w:bookmarkStart w:name="z404" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14219,80 +14901,80 @@
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z416" w:id="175"/>
+          <w:bookmarkStart w:name="z416" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер договора банковского займа (дополнительного соглашения)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14419,80 +15101,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z422" w:id="176"/>
+          <w:bookmarkStart w:name="z422" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15092,80 +15774,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z443" w:id="177"/>
+          <w:bookmarkStart w:name="z443" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата договора субсидирования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15289,80 +15971,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z449" w:id="178"/>
+          <w:bookmarkStart w:name="z449" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15486,80 +16168,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="179"/>
+          <w:bookmarkStart w:name="z455" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15653,64 +16335,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z461" w:id="180"/>
+      <w:bookmarkStart w:name="z461" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15724,64 +16406,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z462" w:id="181"/>
+      <w:bookmarkStart w:name="z462" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:* - уникальный код идентификации договора субсидирования,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>генерируемый банковской системой БВУ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -15994,153 +16676,153 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z465" w:id="182"/>
+    <w:bookmarkStart w:name="z465" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о субсидировании </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за период с ____________ по _____________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z466" w:id="183"/>
+          <w:bookmarkStart w:name="z466" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование БВУ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16264,80 +16946,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z472" w:id="184"/>
+          <w:bookmarkStart w:name="z472" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16626,80 +17308,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z484" w:id="185"/>
+          <w:bookmarkStart w:name="z484" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сумма кредита (транша)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16823,80 +17505,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z490" w:id="186"/>
+          <w:bookmarkStart w:name="z490" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17185,80 +17867,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z502" w:id="187"/>
+          <w:bookmarkStart w:name="z502" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Всего предусмотрено субсидий</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17378,80 +18060,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z508" w:id="188"/>
+          <w:bookmarkStart w:name="z508" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17955,142 +18637,142 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z522" w:id="189"/>
+    <w:bookmarkStart w:name="z522" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о проектах на " ___" ___________ _______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z523" w:id="190"/>
+          <w:bookmarkStart w:name="z523" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18250,80 +18932,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z530" w:id="191"/>
+          <w:bookmarkStart w:name="z530" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18728,80 +19410,80 @@
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z544" w:id="192"/>
+          <w:bookmarkStart w:name="z544" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Общая площадь объекта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19162,80 +19844,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z558" w:id="193"/>
+          <w:bookmarkStart w:name="z558" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19947,80 +20629,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z578" w:id="194"/>
+    <w:bookmarkStart w:name="z578" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по принятым обязательствам и прогнозному остатку</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>средств для субсидирования на " ___" ___________ _______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20104,80 +20786,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z580" w:id="195"/>
+          <w:bookmarkStart w:name="z580" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20337,80 +21019,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z587" w:id="196"/>
+          <w:bookmarkStart w:name="z587" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20808,80 +21490,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z601" w:id="197"/>
+          <w:bookmarkStart w:name="z601" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Остаток принятых обязательств за весь период субсидирования без выплаченных субсидий</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20897,80 +21579,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z604" w:id="198"/>
+          <w:bookmarkStart w:name="z604" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21119,55 +21801,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>