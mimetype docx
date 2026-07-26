--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0964a76" w14:textId="0964a76">
+    <w:p w14:paraId="8437601" w14:textId="8437601">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -21801,55 +21801,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22175,31 +22175,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>