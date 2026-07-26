--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="95d5a3a" w14:textId="95d5a3a">
+    <w:p w14:paraId="49839c1" w14:textId="49839c1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,550 +103,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата района имени Габита Мусрепова Северо-Казахстанской области от 2 июня 2016 года № 159. Зарегистрировано Департаментом юстиции Северо-Казахстанской области 29 июня 2016 года № 3797.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 24.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 14 Закона Республики Казахстан от 4 июля 2003 года "Об автомобильном транспорте", акимат района имени Габита Мусрепова Северо-Казахстанской области </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить схемы перевозки в общеобразовательные школы детей, проживающих в отдаленных населенных пунктах района имени Габита Мусрепова Северо-Казахстанской области согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Заголовок в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 24.02.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 24.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...262 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2. Утвердить правила перевозки в общеобразовательные школы детей, проживающих в отдаленных населенных пунктах района имени Габита Мусрепова Северо-Казахстанской области согласно </w:t>
+      2. Утвердить правила перевозки в общеобразовательные школы детей, проживающих в отдаленных населенных пунктах района имени Габита Мусрепова Северо-Казахстанской области согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 24.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...55 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего постановления возложить на заместителя акима района имени Габита Мусрепова Северо-Казахстанской области, курирующего данную сферу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -849,51 +825,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -914,51 +890,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к постановлению акимата района</w:t>
+              <w:t>к постановлению акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -979,51 +955,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>имени Габита Мусрепова</w:t>
+              <w:t>района имени Габита Мусрепова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1115,126 +1091,164 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2016 года № 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 1 редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема перевозки детей в коммунальное государственное учреждение "Урожайная средняя школа" коммунального государственного учреждения "Отдел образования района имени Габита Мусрепова" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", проживающих в селе Степное</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 24.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="2"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3530600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1333,51 +1347,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1598,121 +1612,215 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2016 года № 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="3"/>
+    <w:bookmarkStart w:name="z40" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема перевозки детей в коммунальное государственное учреждение "Салкынкольская средняя школа" коммунального государственного учреждения "Отдел образования района имени Габита Мусрепова" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", проживающих в селах Токты и Литвиновка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z41" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="4902200"/>
+            <wp:extent cx="7810500" cy="5588000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="4902200"/>
+                      <a:ext cx="7810500" cy="5588000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1779,51 +1887,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2045,88 +2153,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2016 года № 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 3 редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема перевозки детей в коммунальное государственное учреждение "Тахтабродская средняя школа" коммунального государственного учреждения "Отдел образования района имени Габита Мусрепова" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", проживающих в селах Рухловка и Литвиновка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z53" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z53" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6438900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -2491,68 +2637,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2016 года № 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема перевозки детей в коммунальное государственное учреждение "Бирликская средняя школа" коммунального государственного учреждения "Отдел образования района имени Габита Мусрепова" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области" проживающих в село Старобелка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 24.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2951,138 +3097,584 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2016 года № 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="8"/>
+    <w:bookmarkStart w:name="z76" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема перевозки детей в коммунальное государственное учреждение "Буденновская средняя школа" коммунального государственного учреждения "Отдел образования района имени Габита Мусрепова" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", проживающих в селе Куприяновка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z77" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z77" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение 5 исключено постановлением акимата района имени Габита Мусрепова Северо-Казахстанской области от 13.03.2026 № 49 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>района имени Габита Мусрепова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 2 июня 2016 года № 159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z60" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Схема перевозки детей в коммунальное государственное учреждение "Калиновская средняя школа" коммунального государственного учреждения "Отдел образования района имени Габита Мусрепова" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области" проживающих в селах Золотоноша, Чернобаевка, Чернозубовка, Сарыадыр</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3937000"/>
+            <wp:extent cx="7810500" cy="8039100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3937000"/>
+                      <a:ext cx="7810500" cy="8039100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -3131,51 +3723,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3196,51 +3788,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к постановлению акимата района</w:t>
+              <w:t>к постановлению акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3261,51 +3853,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>имени Габита Мусрепова</w:t>
+              <w:t>района имени Габита Мусрепова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3397,120 +3989,171 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2016 года № 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="10"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="11"/>
+    <w:bookmarkStart w:name="z73" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Схема перевозки детей в коммунальное государственное учреждение "Новоишимская казахская средняя школа" коммунального государственного учреждения "Отдел образования района имени Габита Мусрепова" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области" проживающих в селах Мукур, 15 лет Казахстана, , Червонное, Токсан би, Ставрополка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="7162800"/>
+            <wp:extent cx="7518400" cy="9144000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="7162800"/>
+                      <a:ext cx="7518400" cy="9144000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3577,51 +4220,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3642,51 +4285,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к постановлению акимата района</w:t>
+              <w:t>к постановлению акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3707,51 +4350,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>имени Габита Мусрепова</w:t>
+              <w:t>района имени Габита Мусрепова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3843,120 +4486,158 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2016 года № 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 8 редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Схема перевозки детей в коммунальное государственное учреждение "Новоишимская казахская средняя школа" коммунального государственного учреждения "Отдел образования района имени Габита Мусрепова" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", проживающих в селах Мукур, Жанасу, 15 лет Казахстана, Карагаш, Буденное, Червонное, Ефимовка, Токсан би, Ставрополка</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="13"/>
+        <w:t xml:space="preserve"> Схема перевозки детей в коммунальное государственное учреждение "Шоптыкольская средняя школа" коммунального государственного учреждения "Отдел образования района имени Габита Мусрепова" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", проживающих в селе Большой Талсай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z113" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="8585200"/>
+            <wp:extent cx="7810500" cy="6997700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="8585200"/>
+                      <a:ext cx="7810500" cy="6997700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4023,51 +4704,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Утвержден</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4088,51 +4769,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к постановлению акимата района</w:t>
+              <w:t>постановлением акимата района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4289,748 +4970,404 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2016 года № 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="14"/>
+    <w:bookmarkStart w:name="z124" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Схема перевозки детей в коммунальное государственное учреждение "Шоптыкольская средняя школа" коммунального государственного учреждения "Отдел образования района имени Габита Мусрепова" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области", проживающих в селе Большой Талсай</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Правила перевозки в общеобразовательные школы детей, проживающих в отдаленных населенных пунктах района имени Габита Мусрепова Северо-Казахстанской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z125" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...46 lines deleted...]
-    </w:p>
+      Сноска. Порядок в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 24.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящие Правила перевозки в общеобразовательные школы детей, проживающих в отдаленных населенных пунктах района имени Габита Мусрепова Северо-Казахстанской области (далее-Правила), разработаны в соответствии с подпунктом 3-1) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об автомобильном транспорте", приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 26 марта 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил перевозок пассажиров и багажа автомобильным транспортом, за исключением городов республиканского значения, столицы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11550).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...343 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила перевозки в общеобразовательные школы детей, проживающих в отдаленных населенных пунктах района имени Габита Мусрепова Северо-Казахстанской области</w:t>
-[...92 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Требования, предъявляемые к перевозчикам и автотранспортным средствам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z128" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z128" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перевозки детей осуществляются автобусами, оборудованными в соответствии с требованиями настоящих Правил и с предоставлением каждому ребенку отдельного места для сидения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z129" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z129" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для перевозки детей допускаются водители:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z130" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z130" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в возрасте не менее двадцати пяти лет, имеющие водительское удостоверение соответствующей категории и стаж работы водителем не менее пяти лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z131" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z131" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имеющие непрерывный стаж работы в качестве водителя автобуса не менее трех последних лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z132" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z132" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не имевшие в течение последнего года грубых нарушений трудовой дисциплины и Правил дорожного движения, утвержденных Приказом Министра внутренних дел Республики Казахстан от 30 июня 2023 года № 534 "Об утверждении Правил дорожного движения, Основных положений по допуску транспортных средств к эксплуатации, перечня оперативных и специальных служб, транспорт которых подлежит оборудованию специальными световыми и звуковыми сигналами и окраске по специальным цветографическим схемам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33003).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z133" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z133" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стаж работы водителя в организации, которая направляет его на перевозку детей, составляет не менее трех лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z134" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z134" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Водители, назначаемые на перевозки детей автобусами вместимостью более 41 места, а также на любые перевозки детей в междугородном сообщении, должны иметь стаж работы на автобусах не менее пяти лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5049,210 +5386,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="27"/>
+    <w:bookmarkStart w:name="z135" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Техническое состояние, объемы и сроки проведения технического обслуживания, оборудование автобусов, выделяемых для перевозки детей, должны отвечать требованиям Правил технической эксплуатации автотранспортных средств, утвержденных приказом Министра по инвестициям и развитию Республики Казахстан от 30 апреля 2015 года № 547 "Об утверждении правил технической эксплуатации автотранспортных средств" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 12221).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z11" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z11" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автобусы, предназначенные для перевозки детей имеют не менее двух дверей и соответствуют пункту 1 приложения 25 к Санитарным правилам "Санитарно-эпидемиологические требования к транспортным средствам для перевозки пассажиров и грузов", утвержденным приказом Министра здравоохранения Республики Казахстан от 11 января 2021 года № ҚР ДСМ-5 "Об утверждении Санитарных правил "Санитарно-эпидемиологические требования к транспортным средствам для перевозки пассажиров и грузов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22066), а также оборудуются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z12" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z12" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) квадратными опознавательными знаками "Перевозка детей", которые устанавливаются спереди и сзади автобуса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z13" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z13" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проблесковым маячком желтого цвета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z14" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z14" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) двумя легкосъемными огнетушителями емкостью не менее двух литров каждый (один – в кабине водителя, другой – в пассажирском салоне автобуса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z15" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z15" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) двумя аптечками первой помощи (автомобильными) с лекарственными средствами и изделиями медицинского назначения согласно перечню лекарственных средств и изделий медицинского назначения автомобильных аптечек первой медицинской помощи, утвержденного приказом Министра здравоохранения Республики Казахстан от 2 июля 2014 года № 368 "Об утверждении перечня лекарственных средств и изделий медицинского назначения автомобильных аптечек первой медицинской помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9649);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z16" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z16" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) двумя противооткатными упорами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z17" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z17" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) знаком аварийной остановки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5271,560 +5608,560 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="35"/>
+    <w:bookmarkStart w:name="z143" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок перевозок детей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z144" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z144" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перевозка детей автобусом в светлое время суток осуществляется с включенным ближним светом фар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z145" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z145" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Площадки, отводимые для ожидающих автобус детей, должны быть достаточно большими, чтобы не допускать выхода детей на проезжую часть.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z146" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z146" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Площадки имеют благоустроенные подходы и располагаются отдельно от остановочных пунктов маршрутов регулярных автомобильных перевозок пассажиров и багажа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z147" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z147" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если перевозки детей осуществляются в темное время суток, то площадки должны иметь искусственное освещение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z148" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z148" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В осеннее-зимний период времени площадки должны очищаться от снега, льда, грязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z149" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z149" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заказчик перевозок детей в учебные заведения регулярно (не реже одного раза в месяц) проверяет состояние мест посадки и высадки детей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z150" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z150" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Водителю автобуса при перевозке детей не позволяется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z151" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z151" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) следовать со скоростью более 60 километров в час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z152" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z152" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изменять маршрут следования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z153" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z153" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) перевозить в салоне автобуса, в котором находятся дети, любой груз, багаж или инвентарь, кроме ручной клади и личных вещей детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z154" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z154" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выходить из салона автобуса при наличии детей в автобусе, в том числе при посадке и высадке детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z155" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z155" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществлять движение автобуса задним ходом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z156" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z156" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) покидать свое место или оставлять транспортное средство, если им не приняты меры, исключающие самопроизвольное движение транспортного средства или использование его в отсутствие водителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z157" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z157" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выполнении перевозки детей водитель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z158" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z158" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не отклоняется от установленного маршрута движения автобуса и не превышает установленные скоростные режимы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z159" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z159" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) во время движения не отвлекается от управления автобусом (разговаривать, принимать пищу, включать в кабине громкую музыку);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z160" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z160" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не провозит в автобусе запрещенные к провозу предметы, вещества и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z161" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z161" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не осуществляет съезд на грунтовые дороги и двигаться по ним (за исключением случаев перевозки детей на сельскохозяйственные работы и в места отдыха, а также во время проведения работ по ремонту и реконструкции дорог).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z162" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z162" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Посадка детей в автобус производится после полной остановки автобуса на посадочной площадке под руководством сопровождающих и под наблюдением водителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z163" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z163" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сопровождающие обеспечивают надлежащий порядок среди детей во время посадки в автобус и высадки из него, при движении автобуса, во время остановок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z164" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z164" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Заключение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z165" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z165" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Отношения, не урегулированные настоящими Правилами, регулируются в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6146,35 +6483,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>