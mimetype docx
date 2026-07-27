--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="43768a6" w14:textId="43768a6">
+    <w:p w14:paraId="62a5922" w14:textId="62a5922">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,78 +85,167 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в постановление акимата Северо-Казахстанской области от 12 апреля 2011 года № 99 "Об установлении мест массового отдыха, туризма и спорта на водных объектах и водохозяйственных сооружениях Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Северо-Казахстанской области от 4 июля 2016 года № 255. Зарегистрировано Департаментом юстиции Северо-Казахстанской области 21 июля 2016 года № 3839</w:t>
+        <w:t>Постановление акимата Северо-Казахстанской области от 4 июля 2016 года № 255. Зарегистрировано Департаментом юстиции Северо-Казахстанской области 21 июля 2016 года № 3839. Утратило силу постановлением акимата Северо-Казахстанской области от 5 марта 2026 года № 61</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратило силу постановлением акимата Северо-Казахстанской области от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -162,107 +253,115 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 06 апреля 2016 года "О правовых актах" акимат Северо-Казахстанской области </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Северо-Казахстанской области "Об установлении мест для массового отдыха, туризма и спорта на водных объектах и водохозяйственных сооружениях Северо-Казахстанской области" от 12 апреля 2011 года № 99 (опубликовано 28 мая 2011 года в газете "Северный Казахстан", зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 1780) следующее изменение:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -270,212 +369,225 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к указанному постановлению, изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Контроль за исполнением настоящего постановления возложить на государственное учреждение "Управление природных ресурсов и регулирования природопользования Северо-Казахстанской области".</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 15 июня 2016 года.</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7797"/>
-        <w:gridCol w:w="4203"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Аким </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -488,256 +600,314 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Султанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"СОГЛАСОВАНО"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Временно исполняющий</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обязанности руководителя</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Департамента экологии по</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Комитета экологического</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">регулирования, контроля и </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">государственной инспекции </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в нефтегазовом комплексе </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерства энергетики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>04 июля 2016 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -750,256 +920,314 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Бекмухаметов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководитель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанского</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>территориального отдела</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комплексного использования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>водных ресурсов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республиканского</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного учреждения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Есильская бассейновая</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инспекция по регулированию</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использования и охране</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>водных ресурсов"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>04 июля 2016 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4203" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1012,289 +1240,314 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Кожанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководитель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Департамента по защите прав</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">потребителей </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Комитета по защите прав</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>потребителей Министерства</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национальной экономики</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>04 июля 2016 года</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Жексембин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1399,10997 +1652,8300 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение к постановлению акимата Северо-Казахстанской области от 12 апреля 2011 года № 99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="0"/>
+    <w:bookmarkStart w:name="z16" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для массового отдыха, туризма и спорта на водных объектах и водохозяйственных сооружениях Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1300"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2427"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="2"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование водного объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место массового отдыха населения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельский округ, ближайший населенный пункт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z18" w:id="3"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Петропавловск</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="3"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z19" w:id="4"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Ишим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+часть водного объекта, используемая для массового отдыха граждан (городской пляж)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в границах города Петропавловска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z20" w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Пестрое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+часть водного объекта, используемая для массового отдыха граждан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в границах города Петропавловска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z21" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айыртауский район</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Имантау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Имантау"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантауский, село Имантау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z23" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Имантау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха товарищества с ограниченной ответственностью "Солнечный ВИП"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арыкбалыкский, село Арыкбалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Имантау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж туристического комплекса "Акбар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арыкбалыкский, село Арыкбалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Имантау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж детского оздоровительного центра "Карлыгаш"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантауский, село Имантау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Имантау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Аршалы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантауский, село Имантау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Имантау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Жемчужина Имантау"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арыкбалыкский, село Арыкбалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Имантау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха индивидуального предпринимателя "Адамова"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантауский, село Имантау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Имантау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Боровушка"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантауский, село Имантау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Сабина"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Тихая гавань"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Черная лагуна"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетыкольский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Горняк"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Улан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Шалкар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z36" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж санатория "Шалкар су"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетыкольский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z37" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж дома отдыха "Родники"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прилегающая часть водного объекта к территории общественного объединения "Казахстанское общество слепых"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Бастау" индивидуального предпринимателя "Казкенов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетыкольский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха товарищества с ограниченной ответственностью "ARDI"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетыкольский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Ардагер"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z42" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Турпан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Жемчужина"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z44" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Дом рыбака" индивидуального предпринимателя "Сулейменовой Б.Т."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z45" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха индивидуального предпринимателя "Байтенова"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха индивидуального предпринимателя "Арлан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z47" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха "Суюн", "Дастур"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха индивидуального предпринимателя "Махметов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z49" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха индивидуального предпринимателя "Орликов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха индивидуального предпринимателя "Сагитов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха товарищества с ограниченной ответственностью "Намыс"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Шалкар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж базы отдыха товарищества с ограниченной ответственностью "Елікті Holidays"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Володарский, село Айыртау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Белое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж зоны отдыха индивидуального предпринимателя "Абилова А.Н."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Айыртавчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж детского оздоровительного центра "Сокол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Айыртавчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж детского оздоровительного центра "Чайка"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z56" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Айыртавчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж детского оздоровительного центра "Салтанат"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Айыртавчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж детского оздоровительного центра "Заря"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобановский, село Шалкар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z58" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район имени Габита Мусрепова</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z59" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Ишим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+часть водного объекта, используемая для массового отдыха граждан "Пески"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нежинский, село Ефимовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z60" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Ишим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+часть водного объекта, используемая для массового отдыха граждан "Станционный"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новоишимский, село Новоишимское</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z61" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есильский район</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z62" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Большой Тарангул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж зоны отдыха "Сосновый бор" индивидуального предпринимателя "Дмитриев Д.М."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корнеевский, село Корнеевка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z63" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылжарский район</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z64" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Ишим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж школы-интерната одаренных детей им. А Досмухамбетова "Балауса"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылжарский, село Ивановка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z65" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Лебяжье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+часть водного объекта, используемая для массового отдыха граждан индивидуального предпринимателя "Чепурной К.Л."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагулинский, село Вагулино; Соколовский, село Соколовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z66" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Ишим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+часть водного объекта, прилегающая к зоне отдыха "Абакшино"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагулинский, село Вагулино</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z67" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Каменное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+часть водного объекта, прилегающая к зоне отдыха "Абакшино"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагулинский, село Желяково</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Соленое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+часть водного объекта, используемая для массового отдыха граждан индивидуального предпринимателя "Пантелеева А.А."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лесной, село Пресновка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Ишим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+часть водного объекта, прилегающая к зоне отдыха "Привал" товарищества с ограниченной ответственностью "Достар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылжарский, село Новокаменка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z70" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамлютский район</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро "Песчаное"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Воскресеновский, село Воскресеновка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z72" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уалихановский район</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Селета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кайратский, село Кайрат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Селета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кулыкольский, село Кулыколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...29 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z75" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Шал акына</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1300" w:type="dxa"/>
-[...189 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сергеевское водохранилище</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+правая сторона водохранилища в границах населенного пункта Каратал и города Сергеевка (городской пляж)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аютасский, село Каратал, город Сергеевка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -12402,63 +9958,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12780,35 +10358,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>