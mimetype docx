--- v0 (2025-11-09)
+++ v1 (2026-07-29)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c31c44" w14:textId="2c31c44">
+    <w:p w14:paraId="3f88174" w14:textId="3f88174">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,368 +93,376 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении классификации видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Павлодарской области от 1 февраля 2016 года № 20/1. Зарегистрировано Департаментом юстиции Павлодарской области 11 марта 2016 года № 4981</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">В соответствии с подпунктом 6-8) </w:t>
+        <w:t>Постановление акимата Павлодарской области от 1 февраля 2016 года № 20/1. Зарегистрировано Департаментом юстиции Павлодарской области 11 марта 2016 года № 4981.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 6-8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан от 17 июля 2001 года "Об автомобильных дорогах" акимат Павлодарской области </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>классификацию видов работ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Государственному учреждению "Управление строительства, пассажирского транспорта и автомобильных дорог Павлодарской области" в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
-      <w:r>
-[...53 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственную регистрацию настоящего постановления в территориальном органе юстиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в течение десяти календарных дней после государственной регистрации настоящего постановления в территориальном органе юстиции направление на официальное опубликование в средствах массовой информации и информационно-правовой системе "Әділет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить размещение настоящего постановления на интернет-ресурсе акимата Павлодарской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Контроль за выполнением настоящего постановления возложить на первого заместителя акима области Турганова Д.Н.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким области</w:t>
+              <w:t>      Аким области</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -462,71 +470,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Бозумбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -618,6860 +605,8452 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "01" февраля 2016 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 20/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Классификация</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>видов работ, выполняемых при содержании, текущем, среднем</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и капитальном ремонтах улиц населенных пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z9" w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>классификация видов работ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов (далее - классификация) определяет виды работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов (далее - улицы) и сооружений на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.1. Дорожные работы улиц населенных пунктов классифицируются на следующие группы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) управление эксплуатацией улиц и дорожных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) содержание, включая зимнее содержание и уход за зелеными насаждениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) текущий ремонт объектов дорожного хозяйства (далее – ОДХ) улично-дорожной сети, включая дорожную разметку ОДХ и аварийный ремонт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) средний и капитальный ремонты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...24 lines deleted...]
-        <w:t>, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов (далее - классификация) определяет виды работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов (далее - улицы) и сооружений на них.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Управление эксплуатацией улиц и дорожных сооружений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Управление эксплуатацией улиц и дорожных сооружений включает в себя следующие виды работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ведение мониторинга состояния ОДХ улиц и дорожных сооружений и технический учет ОДХ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инструментальная диагностика транспортно-эксплуатационного состояния улично-дорожной сети и анализ полученных результатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обоснование стратегии дорожно-ремонтных работ, планирование дорожно-ремонтных работ, сроков их проведения, планирование потребных финансовых ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организация и обеспечение безопасности и удобства движения транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение сохранности городских улиц и дорожных сооружений и предохранение их от преждевременного износа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) совершенствование и актуализация нормативной базы ремонта и содержания улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация, координация, регулирование и контроль над выполнением работ по управлению эксплуатацией улиц и дорожных сооружений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Содержание улиц и дорожных сооружений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. При содержании структурных и конструктивных элементов ОДХ улиц в весенний, летний, осенний периоды выполняют следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и системе водоотвода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка водоотводных канав, придорожно-арычной сети и стоков весной от снега, а летом от наносного мусора и грязи с вывозкой мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      раскопка и засыпка осушительных воронок на обочинах, на пучинистых участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка откосов, разделительных полос, засев травами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окашивание и уборка скошенной травы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вырубка кустарников и корчевка деревьев, дикорастущей поросли на обочинах и откосах земляного полотна с уборкой вырубленного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка обочин, разделительных полос, присыпных берм, без добавления материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по обочинам, резервам и полосе отвода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка для обеспечения стока воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка обочин от пыли и грязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систематическое поддержание полосы отвода, обочин, откосов и газонов в чистоте и порядке; очистка от мусора и посторонних предметов, погрузка и вывоз их на свалку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уход за насаждениями, плановая вырубка и корчевка больных и сухостойных насаждений с уборкой вырубленного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борьба с нежелательной травянистой и древесно-кустарниковой растительностью, дикорастущей порослью, влияющей на безопасность дорожного движения с уборкой вырубленного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борьба с насекомыми-вредителями (в том числе химическая обработка), влияющими на рост и развитие лесонасаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покос травы в резервах, полосе отвода, уборка и вывоз скошенной травы на свалку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по проезжей части с капитальными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание покрытия и зачистка лотков проезжей части улиц с удалением грунтово-песчаных наносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание осевых и резервных полос;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка дорожных покрытий от мусора, мойка от грязи, в том числе мойка проезжей части ОДХ с применением концентрированных моющих средств, содержащих поверхностно-активные вещества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание проезжей части водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по проезжей части с усовершенствованными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уход за участками с избытком вяжущего материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание покрытия и зачистка лотков проезжей части улиц с удалением грунтово-песчаных наносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание осевых и резервных полос;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка дорожных покрытий от мусора, мойка от грязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание проезжей части водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по проезжей части с переходными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка покрытия от грязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание обработанных покрытий и обеспыливание проезжей части водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профилирование и уплотнение покрытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наметание каменной мелочи и высевок на покрытие, уборка катуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по проезжей части с грунтовыми и грунтовыми улучшенными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание проезжей части водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      профилировка покрытия для устранения образовавшихся ям, колей, других неровностей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утюжка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по тротуарам, площадям: подметание, уборка постороннего мусора, мойка и обеспыливание водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по временным стоянкам транспортных средств, подъездным дорогам с переходными, грунтовыми и грунтовыми улучшенными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание водой, уборка постороннего мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профилирование без добавления новых материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утюжка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) по системам поверхностному водоотводу, придорожно-арычной системе и ливневой канализации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грунтово-песчаных наносов и наносного мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      систематическое поддержание в работоспособном состоянии системы водоотвода; прочистка и профилирование кюветов и водоотводных канав, устранение мелких дефектов их укреплений; прочистка и устранение мелких повреждений ливневой канализации, дренажных устройств; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вырубка дикорастущей поросли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) по тротуарам, дорожкам и площадкам парков, скверов, бульваров, набережных и внутридворовым улицам: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка тротуаров, дорожек, площадок и других объектов от пыли и мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      увлажнение проездов, тротуаров и площадок; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярная очистка и помывка с применением моющих средств малых архитектурных форм (ограждений, скамеек и объектов дорожного обустройства);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) по техническим средствам и объектам безопасности, организации и регулирования дорожного движения (далее – ТС ОДД) и обустройству улиц:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содержание в чистоте и порядке пешеходных переходов и элементов их обустройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постоянный осмотр ограждений и сигнальных столбиков, дорожных знаков, информационных указателей, щитов, билбордов, подтягивание их креплений, выпрямление щитков, очистка от пыли и грязи, мойка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      очистка от пыли, грязи и мусора, мойка шумозащитных экранов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      периодический осмотр автобусных остановок, площадок отдыха, автопавильонов, очистка от пыли, грязи и мусора, очистка, мойка и дезинфекция урн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поддержание в чистоте и порядке линий электроосвещения улиц, мостов, путепроводов, тоннелей, транспортных развязок, паромных переправ и дорожных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поддержание в чистоте и порядке, содержание, уход и наблюдение за исправностью средств по организации движения ТС ОДД (освещения, радиосвязи, интеллектуальной транспортной системы (далее – ИТС) и средств технологической и сигнальновызывной связи, кабельной сети, а также светофорных объектов, средств организации движения, диспетчерского и автоматизированного управления движением, включая аренду каналов связи для их функционирования, а также вывоз и утилизация вышедших из строя, в том числе после дорожно-транспортных происшествий (далее – ДТП), элементов ТС ОДД;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена и утилизация вышедших из строя ламп и светильников, проводов, кабелей, трансформаторов и элементов электроосвещения, техническое обслуживание трансформаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) по искусственным инженерным дорожным сооружениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочистка от наносного мусора и посторонних предметов, устранение мелких повреждений подводящих и отводящих русел у мостов и труб, быстротоков, перепадок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вырубка дикорастущей поросли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      очистка проезжей части вдоль тротуаров от грязи и посторонних предметов после прохода уборочной техники; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка проезжей части вдоль тротуаров после прохода снегоуборочной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      очистка водоотводных трубок от грязи, камней; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка водоотводных лотков под деформационными швами от наносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грязи пазов для перемещения листов в деформационных швах открытого типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка и смазка механизмов сложных конструкций деформационных швов открытого типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочистка окон в тротуарных блоках для пропуска воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грязи, снега и льда пространства под криволинейным брусом барьерного ограждения между тротуаром и проезжей частью моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грязи перильного, барьерного ограждения и дорожных знаков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка поверхностей балок от грязи, наносного грунта и растительности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промывка опорных узлов балок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грязи опорных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      смазка рабочих поверхностей опорных частей графитовой композицией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подтяжка болтов крепления металлических опорных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка оголовков опор и подферменных площадок от мусора и грязи и льда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка конусов и укрепления откосов от грязи, травы и кустарника;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка и уборка габионных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация пропуска паводковых вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка смотровых приспособлений (лестниц, тележек);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      текущие и периодические осмотры мостовых сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      удаление из зоны моста кустарниковой растительности на расстоянии 15-25 метров, выше и ниже по течению и вырубка деревьев, санитарная уборка подмостовой зоны; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка отверстий железобетонных труб от ила и грязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      закрытие осенью и открытие весной отверстий малых мостов и труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      содержание и обслуживание паромных переправ, шандорных заслонок регулируемых водопропускных сооружений, наплавных мостов; работы по установке средств навигационного оборудования, содержанию плавучей, судоходной обстановки на примостовом участке и проведение дноуглубительных и дноочистительных работ на подходах к мостовым сооружениям городских дорог на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О внутреннем водном транспорте". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Зимнее содержание улиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К работам по зимнему содержанию относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зимняя уборка улиц, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первоочередные операции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сплошная обработка (посыпка) проезжей части улиц противогололедными материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      механизированное подметание снега на проезжей части улиц и структурных элементов ОДХ и сгребание снега на проезжей части в снежные валы в лотках в режиме "посыпка-подметание";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование снежного вала вдоль в лотков проезжей части улиц и проездов, сдвижка снега, счищаемого с проезжей части и тротуаров в лотковую часть, из снежной массы, счищаемой с проезжей части улиц, проездов, тротуаров и других структурных элементов ОДХ для временного складирования снежной массы и последующего вывоза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сдвигание снега на обочины, откосы и полосы отвода с последующим вывозом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство разрывов в валах снега (раздвижка снежных валов) на пересечениях улиц в одном уровне (на перекрестках) и примыканиях, железнодорожных и трамвайных переездах, у остановок городского пассажирского транспорта, подъездов к административным и общественным зданиям, перед въездами во дворы и внутриквартальные проезды, на пешеходных переходах, на тротуарах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      временное складирование собранного с проезжей части снега на полосе отвода для последующего вывоза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      временное складирование собранного при уборке пешеходных дорог в парках, лесопарках, садах, скверах, бульварах и других зеленых зонах снега, не содержащего химических реагентов, на заранее подготовленные для этих целей площадки, при условии сохранности зеленых насаждений и обеспечении оттока талых вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первоочередной (выборочный) вывоз снега от остановок городского пассажирского транспорта, наземных пешеходных переходов, с мостов и путепроводов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операции второй очереди:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удаление снежных валов со структурных элементов ОДХ с погрузкой и вывозом снежных масс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обработка снежных валов автогрейдером от борта тротуара перед погрузкой в самосвалы либо перекидкой на свободные территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачистка дорожных лотков на проезжей части после удаления снега;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      скалывание льда и удаление снежно-ледяных образований на проезжей части и тротуарах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от снежных образований и льда конструктивных элементов ОДХ и ТС ОДД для обеспечения безопасного движения транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окончательный (сплошной) вывоз снега производится по окончании первоочередного вывоза в соответствии с очередностью и определяемой заказчиком на специально подготовленные площадки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выборочный вывоз снега с ОДХ (от остановок общественного транспорта, на пешеходных переходах, с мостов, путепроводов, эстакад, из тоннелей; в местах массового посещения населения и интенсивного движения пешеходов и социально значимых объектов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сплошной вывоз снежных масс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) завоз, заготовка компонентов, приготовление жидких и твердых реагентов, складирование противогололедных материалов и дальнейшая обработка ими дорожных покрытий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обработка проезжей части фрикционными, химическими противогололедными материалами, с последующей их уборкой через требуемое время с проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регулярная очистка от снега и наледи до бортового камня двухметровых прилотковых зон на магистралях с разделительной полосой, со стороны которых начинается подметание проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) регулярная очистка от снега и наледи до бортового камня прилотковых зон проезжей части городских улиц со стороны притрассовых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) регулярная расчистка от снега и льда на разделительных полосах, тротуарах, остановочных карманах и остановочных павильонах и посадочных площадках наземного пассажирского транспорта, пешеходных дорожек как в период снегопада и гололеда, так и после него;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) регулярная очистка от снега, наледи разделительных бетонных стенок, металлического криволинейного бруса, барьерных ограждений, дорожных знаков и указателей для обеспечения безопасного движения транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уборка от снега и льда с лестничных сходов на мостовых сооружениях, надземных и подземных пешеходных переходах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) очистка от снега и наледи пешеходных дорожек, садовых диванов, урн и элементов ОДХ, а также пространство перед ними, с боков и подходы к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) проведение противолавинных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) борьба с наледями естественных водных источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ликвидация наледей на тротуарах и проезжей части дорог, образовавшихся в результате аварий на инженерных сетях, с последующим вывозом в отведенные места сколотого льда и мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) теплообеспечение стоянок дорожной техники и обогревательных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) установка дорожных знаков кратковременного действия на участках со скользким покрытием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) организация круглосуточного дежурства дорожной техники и механизаторов (плужнощеточных снегоочистителей, машин-распределителей твердых реагентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) при штормовом предупреждении, в сложных погодных условиях, в том числе, в выходные и праздничные дни;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) установка недостающих знаков и ограждений в единичных случаях. Исправление повреждений, полная замена щитков дорожных знаков и ограждений с целью обеспечения безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) зимняя уборка и очистка тротуаров и дворовых пешеходных дорожек и территорий от снега и наледи до асфальта, со складированием в местах, не препятствующих свободному проезду транспорта и движению пешеходов, посыпка противогололедными материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) зимняя уборка (зимнее содержание) внутридворовых улиц, в том числе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание свежевыпавшего снега;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сдвигание свежего снега толщиной свыше 2 см;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обработка противогололедными материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от наледей и льда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      вывозка снега и льда на снегосвалки; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание в дни без снегопада;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка контейнерных площадок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка урн от мусора и их дезинфекция.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Уход за зелеными насаждениями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. К уходу за зелеными насаждениями относятся следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уход за почвой (тракторная культивация, рыхление почвы в рядах, химическая борьба с сорняками);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) противопожарная опашка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение санитарных и профилактических вырубок и корчевок сухостойных лесонасаждений, разрезка упавших деревьев с зачисткой территории, обрезка сучьев и ветвей в охранной зоне (в радиусе 1 м) электрических проводов, а также закрывающих указатели улиц и номерные знаки домов, с вывозом спила и пней на организованные свалки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) побелка и покраска стволов деревьев на отдельных участках с повышенными санитарными требованиями в парках, скверах, на бульварах, улицах и дворовых территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) химическая и механическая борьба с вредителями и болезнями уличных насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) полив и уход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.2. К уходу за клумбами, цветниками, цветочными придорожными газонами и декоративными цветочными насаждениями относятся следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подготовка почвы под посадку, в том числе с формированием клумб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка семян и выращивание рассады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) посадка, полив, удобрение почвы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прополка, уборка и вывоз сорняков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уборка и вывоз на организованную свалку однолетних растений по окончанию срока их вегетации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) завоз и закладка почвенного грунта в цветочные придорожные вазоны, замена его на свежий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) полив, удобрение почвы, покос газонов, уборка и вывоз скошенной травы на свалку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Текущий ремонт ОДХ улично-дорожной сети</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. При текущем ремонте улично-дорожной сети улиц и дорожных сооружений выполняются следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и водоотводу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление отдельных мелких повреждений земляного полотна, водоотводов, резервов, защитных, укрепительных и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка, срезка и планировка обочин с подсыпкой обеспечивающих безопасное движение транспортных средств, объемом до 100 кубических метров на 1 километр на отдельных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка присыпных берм с добавлением материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) по дорожным одеждам, в том числе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) по асфальтобетонным покрытиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение мелких деформаций и повреждений (заделка выбоин, просадок), кромочности, одиночных небольших пучин площадью до 1 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, заливка трещин на покрытиях, ямочный ремонт дорожных покрытий, устранение колей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      устройство защитных слоев из эмульсионно-минеральных смесей на участках шелушения и выкрашивания асфальтобетонных и цементобетонных покрытий; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация колей глубиной до 30 мм путем укладки двух слоев эмульсионно-минеральной смеси или поверхностной обработки по полосам наката шириной до 0,8 м;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      частичное фрезерование или срезка гребней выпора и неровностей по колеям с заполнением колей черным щебнем или асфальтобетоном и устройство защитного слоя из эмульсионно-минеральной смеси на всю ширину покрытия; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      остановка и предупреждение развития трещин и сетки трещин устройством изолирующего слоя мелкозернистой поверхностной обработки локальными картами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление изношенных верхних слоев асфальтобетонных покрытий и укладка их вновь на отдельных небольших по протяженности (до 20 м) участках дороги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      исправление профиля щебеночных и гравийных покрытий с добавлением щебня или гравия; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профилировка грунтовых и грунтовых улучшенных дорог, восстановление профиля и улучшение их проезжей части щебнем, гравием, шлаком и другими материалами с расходом до 15 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на 1000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уход за участками дорог с пучинистыми и слабыми грунтами, временное их ограждение, устройство и засыпка воздушных воронок, обеспечение водоотвода с поверхности дорожных покрытий и земляного полотна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ямочный ремонт покрытия на тротуарах с предварительным фрезерованием или разборкой изношенного с укладкой нового слоя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав ямочного ремонта асфальтобетонного покрытия входит ремонт "картами" размером до 100 кв. м на 1 пог. км улицы, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление изношенного верхнего слоя дорожной одежды с обеспечением требуемой ровности и шероховатости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ямочный ремонт дорожного покрытия, ликвидация колей и неровностей на проезжей части с заменой нестабильных слоев дорожного покрытия с обязательным фрезерованием на ширину одной или нескольких полос движения или на всю ширину покрытия с укладкой нового слоя из сдвигоустойчивого и износостойкого асфальтобетона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) по монолитным цементобетонным покрытиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и заполнение швов в цементобетонных покрытиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление изношенной поверхности сегментов, ремонт сколов и обломов сегментов цементобетонных покрытий, замена не подлежащих восстановлению разрушенных сегментов, защита цементобетонных покрытий от поверхностных разрушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) по сборным железобетонным покрытиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и заполнение швов в железобетонных покрытиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подъемка и выравнивание отдельных плит, ремонт сколов и обломов плит цементобетонных покрытий, замена не подлежащих восстановлению разрушенных плит, защита покрытий от поверхностных разрушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-4) по мостовым покрытиям: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт мостовых покрытий из плитки и брусчатки, с заменой разрушенных плиток и брусчатых камней при необходимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-5) по щебеночным и гравийным покрытиям: россыпь высевок и мелкого гравия, включая покрытия, обработанные битумом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-6) по гравийным и грунтовым улицам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление профиля гравийных и грунтовых улиц на отдельных участках с добавлением новых материалов до 100 кубических метров на 1 километр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание улиц хлористым кальцием, битумом и материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уход за вспученными участками улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) по полосе отвода: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление повреждений и планировка откосов насыпей и выемок (с добавлением при необходимости грунта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подсыпка, срезка, планирование и уплотнение неукрепленных обочин; устранение деформаций и повреждений на укрепленных обочинах; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по искусственным инженерным дорожным сооружениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление небольших повреждений, отдельных элементов сооружений (опорных частей, перил, барьерных ограждений, настилов, стоек, подкосов, заборных стенок, дренажных устройств);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локальная окраска металлических элементов мостов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      торкретирование трещин в конструкциях, ремонт кладки, штукатурки, частичная смена заклепок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена и исправление переездных и переходных мостиков через канавы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление небольших повреждений наплавных мостов, паромных переправ и причальных устройств (конопатка, ремонт обшивки, исправление такелажа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ямочный ремонт покрытия на проезжей части мостов, путепроводов, заделка трещин на покрытии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      герметизация узлов примыкания переходных плит к открылкам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мелкий ремонт деформационных швов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение протекания деформационных швов подтяжкой болтов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заливка мастикой деформационных швов с предварительной их очисткой от старой мастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приварка в деформационных швах скользящих листов (в случае их отрыва), установка недостающих пружин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мелкий ремонт механизмов и конструкций деформационных швов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена покрытия в зоне деформационных швов или над швом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заливка трещин и выбоин в асфальтобетонном покрытии тротуаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка трещин и выбоин в цементобетонном покрытии тротуаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локальное восстановление окрасочного слоя (подкраска) перильного ограждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение разметки на бордюрное ограждение проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение вертикальной разметки на низ фасадных балок путепроводов над автодорогами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение вертикальной разметки на опорах путепроводов над автодорогами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расшивка цементным раствором швов между бетонными плитами укрепления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена и ремонт отдельных поврежденных звеньев труб, оголовков, откосных крыльев, входных и выходных укреплений русел и выравнивание лотков труб, восстановление каменной наброски;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт гидроизоляции труб с конопаткой и заделкой швов между их звеньями и секциями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение локальных мест размыва насыпи и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      засыпка промоин на сопряжении моста с насыпью, с одновременным устранением воды в этих местах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка воронок размыва у опор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка элементов от гнили, замена досок, настила на деревянных мостах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена отдельных заклепок, исправление незначительных деформаций элементов металлических пролетных строений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по обстановке и обустройству улиц, объектам организации движения, связи, освещения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      удаление отслужившей, восстановление изношенной и нанесение вновь вертикальной и горизонтальной разметок, в том числе, на элементах дорожных искусственных инженерных сооружений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление и замена поврежденных и морально устаревших, а также установка вновь недостающих дорожных ограждений, дорожных знаков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окраска обстановки и элементов обустройства улиц, в том числе: окраска и побелка павильонов городского общественного пассажирского транспорта, беседок, ограждений и других элементов обустройства городских улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение повреждений и покраска металлических направляющих пешеходных ограждений и тротуарных столбиков; поврежденные столбики подлежат замене, а отсутствующие восстановлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установка недостающих знаков, ограждений в единичных случаях, исправление повреждений, полная замена щитов дорожных знаков и ограждений, установка и ремонт панно, реставрация элементов обстановки пути;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление отдельных повреждений, неисправностей и покраска элементов малого архитектурного оформления и благоустройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт облицовки подпорных стенок, в том числе подпорных стенок стационарных цветников, фонтанов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт изношенных частей и окраска беседок, скамеек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление отдельных повреждений и неисправностей объектов организации движения, связи, освещения, плановый ремонт и замена узлов и деталей объектов и оборудования ИТС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ремонт, в том числе после ДТП: металлических опор уличного освещения, кабельной линии освещения, осветительной арматуры с одновременной заменой проводов и растяжек воздушной линии, средств автоматики и телемеханики управления уличного освещения в размерах текущего ремонта, в соответствии с требованиями паспортных данных, в том числе с ревизией и заменой поврежденных и не подлежащих ремонту и восстановлению узлов и агрегатов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покраска опор уличного освещения в межремонтный период;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена устаревших элементов уличного освещения в соответствии со сроком их службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ремонт газона между тротуаром и проезжей частью улицы не более 10% общей его площади; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по конструктивным элементам и элементам обустройства ОДХ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление в плане и профиле (положения в пространстве) просевших или выбитых бортового (бордюрного) камня с устройством нового основания и обоймы, а также замена отдельных разрушенных бортовых (бордюрных) камней с установкой новых (при необходимости) на всех типах покрытий, до 5 % от его общей длины, в том числе после ДТП и размывов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт цементобетонных упоров отдельных бортового (бордюрного) камня до 5 % от его общей длины, в том числе после ДТП и размывов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сезонная покраска бортового камня (бордюров) из искусственных каменных материалов в зонах остановок общественного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выравнивание люков колодцев в уровень с дорожным покрытием, включая недействующие (бесхозные) колодцы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выравнивание решеток водоприемных колодцев в уровень с дорожным покрытием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт дорожного покрытия в местах сопряжений с трамвайными путями, деформационными швами мостовых сооружений, люками колодцев и ливнесточными решетками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка (заливка) трещин в дорожных покрытиях битумом и битумными мастиками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обработка дорожных покрытий пропитывающими герметизирующими составами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка и укрепление обочин (на участках до 100 кв. м);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сезонная покраска бортового (бордюрного) камня в зонах остановок общественного транспорта и на дорожных искусственных сооружениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ремонт, покраска или замена урн на остановках общественного транспорта; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт, покраска контейнеров для хранения аварийного запаса щебня фракции 2-5 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление или ремонт искусственные дорожные неровности (далее – ИДН) с заменой изношенных сегментов, в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение повреждений металлических барьерных ограждений с покраской (с заменой изношенных частей сегментов), в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение повреждений бетонных барьерных ограждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение повреждений шумозащитных экранов (с заменой изношенных сегментов), в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение повреждений после ДТП придорожных малых архитектурных форм и элементов озеленения, в том числе лесонасаждений, клумб, цветников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и покраска лесозащитных металлических заборов (с заменой изношенных сегментов), в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт дорожных знаков и указателей, информационных щитов со стойками и креплениями (с заменой изношенных элементов), в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена буферов безопасности, в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      текущий ремонт габионных сооружений (с восстановлением плетеной металлической сетки и каменного наполнителя либо заменой изношенных секций);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт поверхностей и стыков водопропускных труб; придорожно-арычной сети открытого типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт откосов с засыпкой промоин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и ежегодная покраска малых архитектурных форм без изменения их конструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6.2. Работы по дорожной разметке ОДХ входят в состав текущего ремонта, и в рамках нее выполняются следующие виды работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка и корректировка проектно-сметной документации на разметку дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мониторинг состояния дорожной разметки ОДХ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) визуальный осмотр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лабораторное обследование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) инструментальная диагностика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) демаркировка (перепланировка) дорожной разметки (в объемах до 5 % от общей площади разметки ежегодно);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) нанесение дорожной разметки с применением:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      красок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      термопластиков и холодных пластиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цветных покрытий, в том числе противоскольжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6.3. Перечень работ по аварийному ремонту дорожной одежды и объектов ОДХ, выполняемых в составе текущего ремонта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) временное ограждение аварийных провалов дорожной одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устранение провалов, проломов, просадок и пучин на площади более 1 кв. м.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аварийная заделка выбоин (ям) с применением холодных битумоминеральных смесей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аварийная замена на новые разрушенных металлических люков технологических смотровых и бесхозных колодцев, металлических решеток водоприемных колодцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аварийный ремонт после размывов водопропускных труб и придорожно-арычной сети открытого типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аварийный ремонт после размывов габионных сооружений (с восстановлением плетеной металлической сетки и каменного наполнителя, либо с заменой изношенных секций);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аварийное исправление с покраской или замена на новые сегменты поврежденных при ДТП металлических барьерных ограждений и тротуарных столбиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аварийный (внеплановый, в том числе после ДТП) ремонт элементов ИТС контроля скорости и регулирования движения, и светофорных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аварийный замена, в том числе поврежденных после ДТП металлических опор уличного освещения, светильников, осветительной арматуры, кронштейнов, проводов и растяжек, кабеля, шкафов управления с заменой аппаратов, панели и каркасов, автоматики и телемеханики с заменой деталей воздушной линии наружного освещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Средний ремонт улиц и дорожных сооружений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. При среднем ремонте улиц и дорожных сооружений выполняют следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и водоотводу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подъемка и уширение небольших по протяженности участков земляного полотна на сырых и снегозаносимых местах, ликвидация пучинистых участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочистка существующих водоотводных канав, прокопка новых канав, исправление повреждений и уменьшение крутизны откосов насыпей и выемок, исправление дренажных, защитных и укрепительных устройств, водоотводных сооружений и отводящих русел у мостов и труб, засев травами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка, срезка, планировка и укрепление обочин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по дорожным одеждам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация колей и неровностей на проезжей части капитальных покрытий с заменой нестабильных слоев дорожного покрытия с обязательным фрезерованием на ширину одной или нескольких полос движения или на всю ширину покрытия с укладкой нового слоя из сдвигоустойчивого и износостойкого асфальтобетона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление изношенных верхних слоев усовершенствованных покрытий и устройство дорожной одежды на отдельных и пучинистых участках, с разборкой существующей дорожной одежды и стабилизацией грунта с устройством, с обеспечением требуемой ровности и шероховатости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство шероховатых поверхностных слоев на покрытиях улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кирковка или регенерация усовершенствованного покрытия, имеющего наплывы, колеи, гребенку с добавлением нового материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена не подлежащих восстановлению изношенных сегментов цементобетонных покрытий, нарезка продольных или поперечных бороздок на цементобетонных покрытиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена изношенных плит железобетонных покрытий, подъемка, выравнивание отдельных плит железобетонных покрытий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство защитного слоя, ремонт стыков плит железобетонных и сегментов цементобетонных покрытий на большом протяжении, укладка на отдельных участках слоя асфальтобетона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление профиля щебеночных и гравийных покрытий, а также грунтовых дорог с добавлением необходимого количества новых материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улучшение проезжей части гравийных и грунтовых улиц вяжущими и обеспыливающими материалами;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-[...9 lines deleted...]
-        <w:t>1.1. Дорожные работы улиц населенных пунктов классифицируются на следующие группы:</w:t>
+      устройство виражей и обеспечение видимости на опасных для движения кривых;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) управление эксплуатацией улиц и дорожных сооружений;</w:t>
+      разметка проезжей части на ремонтируемых участках.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) содержание, включая зимнее содержание и уход за зелеными насаждениями;</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перевод щебеночного и гравийного покрытия на асфальтобетонное покрытие без изменения технической категории улицы (с соответствующим расчетом по усилению дорожной одежды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ресайклирование на большую и маленькую глубину усовершенствованного и щебеночного/гравийного покрытия, имеющего дефекты, свидетельствующие о недостаточной прочности, с добавлением необходимого количества нового материала и использованием полученного материала для устройства основания дорожной одежды, с последующей укладкой поверх одного или двух слоев асфальтобетонного покрытия (согласно расчету дорожной одежды), при необходимости защитного слоя, слоя износа, поверхностной обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      устройство переходных дорожных одежд, устройство щебеночных/гравийных покрытий с использованием новых материалов (в том числе укрепленных/обработанных вяжущими материалами), отходов промышленности, малопрочных каменных материалов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по искусственным инженерным дорожным сооружениям:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) текущий ремонт объектов дорожного хозяйства (далее – ОДХ) улично-дорожной сети, включая дорожную разметку ОДХ и аварийный ремонт;</w:t>
+      восстановление водоотводного лотка под деформационными швами;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) средний и капитальный ремонты.</w:t>
+      ремонт водоотводных трубок (наращивание трубок или устройство дополнительных трубок);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      устройство швов в покрытии в месте примыкания гидроизоляции к тротуару и заливка их мастикой;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт изоляции у водоотводных трубок;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт узлов сопряжения моста с насыпью при просадке более 10 сантиметров (выравнивание за счет дополнительного покрытия с досыпкой щебня);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена крайних тротуарных плит сопряжения с насыпью;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение отдельных смещений переходных плит с восстановлением дорожной одежды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      засыпка грунта под переходные плиты при его вымывании со вскрытием плит;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частичная замена деталей деформационных швов, имеющих стальные элементы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена деформационных швов закрытого типа с мастичным и резиновым заполнителем, когда работы выполняются в уровне дорожной одежды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена деформационных швов на тротуарах;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выравнивание покрытия тротуара, устройство нового покрытия;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка выбоин широких щелей в тротуарных блоках, обработка фасада тротуаров защитным покрытием;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение отдельных сколов и трещин в тротуарных блоках;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачеканка и изоляция стыков тротуарных блоков;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление тротуаров, усиление или замена отдельных поврежденных блоков;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение проломов тротуарных плит;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство изоляции или покрытие тротуаров асфальтобетоном;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт отдельных секций, усиление анкеровки отдельных стоек перил;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена перил по всей длине или на части длины мостового сооружения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окраска перил по всей длине;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена узлов крепления стоек перил с новой анкеровкой;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидрофобизация или окраска всех поверхностей бетона конструкций (плит, ребер балок, арок и других элементов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт стыков диафрагм;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частичная перестройка или ремонт мостов и путепроводов, а также полная или частичная перестройка водопропускных труб, с доведением их габаритов и расчетных нагрузок до норм, соответствующих технической категории, установленной для ремонтируемой дороги, утвержденной технической документацией;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выполнение несложных ремонтных работ на мостах (смена настилов, балочных клеток, отдельных узлов и элементов, исправление кладки, сопряжений с земляным полотном);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль строительного подъема в предварительно-напряженных железобетонных и металлических пролетных строениях;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление или замена покрытий на проезжей части мостового сооружения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачеканка щелей в тротуарных блоках, укладка покрытий на тротуарах;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт или реконструкция ограждений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт деформационных швов с заменой материалов и конструкций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт гидроизоляции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и замена тротуаров, перил, бордюров;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улучшение водоотвода на проезжей части моста, замена водоотводных трубок и окон;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидроизоляция фасадных поверхностей железобетонных конструкций, окраска поверхностей главных балок;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поверхностная герметизация трещин, заделка раковин, сколов, восстановление защитного слоя железобетонных элементов моста;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сплошная окраска металлических пролетных строений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление объединения балок между собой;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт дренажа и водоотвода, сопряжений моста с насыпью с заменой переходных плит;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт укреплений откосов земляного полотна и регуляционных сооружений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация промоин у опор и регуляционных сооружений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление отдельных элементов в металлических пролетных строениях, выправка элементов решетки на мостах со сквозными фермами;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена заклепок на высокопрочные болты;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и восстановление проектного положения опорных частей;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и восстановление сливов на опорных площадках;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расшивка швов облицовки, инъекцирование растворов в трещины;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и восстановление смотровых устройств, пролетных строений и опор;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт тела опор;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление опорных частей в местах опирания железобетонных пролетных строений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена или ремонт отдельных звеньев и оголовков труб, исправление изоляции и стыков;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт подпорных стен, укрепительных и регуляционных сооружений, галерей и навесов, а также замена их отдельных элементов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на участках внутри поселковых дорог, в пределах существующего земляного полотна, при отсутствии сформированного водотока и водосборной площади, требующих устройства расчетных водопропускных сооружений, в целях обеспечения отвода дренажных и ливневых вод допускается выполнение работ по устройству и восстановлению упрощенных водопропускных элементов. Указанные элементы предусматриваются на участках с высотой насыпи до 0,8 м и выполняются, в том числе, с применением металлических или железобетонных труб диаметром до 0,5 м и общей длиной до 10,0 м, не относящихся к расчетным водопропускным сооружениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по обстановке улиц, объектам организации движения, связи, освещению:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      устройство новых тротуаров и пешеходных дорожек на участках улиц, проходящих через населенные пункты; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      устройство новых отдельно расположенных от проезжей части улиц велосипедных дорожек; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт тротуаров и пешеходных дорожек с устройством покрытий из асфальтобетонных смесей с предварительным фрезерованием (разборкой) покрытия без изменения конструкции основания;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перенос на новое место подпадающих под уширение инженерных сетей (объектов организации движения, связи, освещению) при уширении небольших по протяженности участков улиц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых отдельных ограждений, установка новых и замена (восстановление) дорожных знаков и направляющих устройств на ремонтируемых участках, ремонт ограждений, включая архитектурное оформление и благоустройство отдельных развязок, площадок отдыха, стоянок автомобилей, достопримечательных мест;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт примыканий (съездов и переездов, летних и тракторных путей);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт сигнализации, объектов организации дорожного движения, средств связи и освещения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление дорожных информационных систем и комплексов, знаков и табло индивидуального проектирования, элементов и систем диспетчерского и автоматизированного управления дорожным движением; автономных и дистанционно управляемых знаков и табло со сменной информацией, светофорных объектов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление дорожной линейной телеграфной или радиосвязи и других средств технологической и сигнально-вызывной связи; восстановление кабельной сети, технических комплексов управления в соответствии с паспортными требованиями ремонта оборудования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт элементов обустройства улиц (автопавильонов, подпорных стен, информационных панно).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установка, ремонт, частичная или полная замена, обновление, объединение аппаратно-программной части оборудования и контрольно-измерительных приборов для мониторинга и контроля за дорожным движением и перевозочной деятельностью, в том числе оплаты за проезд, фиксации нарушений ПДД, системы распознавания и фиксации, осуществляющие мониторинг (учет) движения транспортного потока, автоматизированных станций измерения фиксации весовых и габаритных параметров, осевых нагрузок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7.1 с изменением внесенным постановлением акимата Павлодарской области от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 136/1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Виды работ, обеспечивающие восстановление эксплуатационного состояния улицы и безопасность движения транспортных средств, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт придорожно-арычной открытой системы с частичной заменой, до 10 % от всей длины вышедших из строя лотков;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частичное восстановление, переустановка или замена бортового (бордюрного) камня, вышедшего из строя, до 10 % от всей его длины;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае пропущенного графика очередности ремонта доля заменяемых разрушенных и не подлежащих использованию лотков придорожно - арычной системы и бортового (бордюрного) камня определяется на основе визуальной оценки с составлением ведомости дефектов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      выравнивание люков колодцев в уровень с дорожным покрытием; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выравнивание решеток водоприемных колодцев в уровень с дорожным покрытием;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт поврежденных участков (сегментов) металлических барьерных ограждений, шумозащитных экранов, в том числе с заменой на новые;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт мостовых покрытий из плитки и брусчатки в местах разрушений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка и укрепление обочин (картами свыше 100 кв. м).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Управление эксплуатацией улиц и дорожных сооружений</w:t>
-[...692 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> 8. Капитальный ремонт городских улиц и дорожных сооружений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z26" w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. В состав капитального ремонта ОДХ улиц и дорожных сооружений относятся следующие виды работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предпроектная проработка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка проектно-сметной документации (далее – ПСД);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производство дорожно-ремонтных работ с обустройством ОДХ, организацией и обеспечению безопасности движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль качества и приемка дорожно-ремонтных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      профилировка покрытия для устранения образовавшихся ям, колей, других неровностей; </w:t>
-[...129 lines deleted...]
-      </w:r>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8.2. При капитальном ремонте разрешается производить отдельные спрямления и переустройства городской улицы, как в плане, так и в продольном профиле, протяженностью до 25% от общей длины улицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      систематическое поддержание в работоспособном состоянии системы водоотвода; прочистка и профилирование кюветов и водоотводных канав, устранение мелких дефектов их укреплений; прочистка и устранение мелких повреждений ливневой канализации, дренажных устройств; </w:t>
-[...17 lines deleted...]
-      </w:r>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8.3. Производство дорожно - ремонтных работ (капитальный ремонт конструктивных элементов и элементов обустройства ОДХ), в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и водоотводу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление земляного полотна с доведением его геометрических параметров до норм, соответствующих технической категории, установленной для ремонтируемой дороги, утвержденной технической документацией (уширение, подъемка, замена грунтов, обеспечение видимости, увеличение радиусов закруглений, смягчение продольных уклонов, устройство вертикальных кривых и виражей), спрямление отдельных участков улицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение пучинистых, оползневых и обвальных участков, устройство дренажей, изолирующих прослоек и другие работы, обеспечивающие устойчивость земляного полотна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление и перестройка существующих, а также постройка новых необходимых водоотводных устройств, берегозащитных и противоэрозионных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) по тротуарам, дорожкам и площадкам парков, скверов, бульваров, набережных и внутридворовым улицам: </w:t>
-[...17 lines deleted...]
-      </w:r>
+      устройство земляного полотна и системы водоотвода на пересечениях и примыканиях улиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство площадок для остановки, стоянки автомобилей вне проезжей части улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рекультивация придорожных резервов, ликвидируемых участков улиц, расположенных в зоне работ по капитальному ремонту улиц (в соответствии с ПСД);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация последствий паводковых, селевых, оползневых, ливневых, сейсмических и стихийных разрушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по дорожным одеждам, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С асфальтобетонным покрытием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление (утолщение), уширение дорожных одежд не более чем на одну полосу движения и устройство более совершенных типов дорожной одежды с регенерацией и использованием существующих дорожных одежд в качестве оснований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство дорожных одежд вновь на переустраиваемых (спрямляемых) участках улиц, в том числе на обходах населенных пунктов и подъездах к ним в соответствии с ведомственной принадлежностью ОДХ к улицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      увлажнение проездов, тротуаров и площадок; </w:t>
-[...59 lines deleted...]
-      </w:r>
+      устройство дорожных одежд на транспортных развязках, инженерных устройствах, тротуарах, переходных и велосипедных дорожках, автобусных остановках, площадках отдыха и стоянках автотранспорта; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уширение проезжей части основной улицы для размещения велосипедных дорожек, при обосновании их необходимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена изношенных слоев покрытия дорожной одежды с предварительным фрезерованием и укладкой верхнего слоя, а при необходимости нижнего и выравнивающего слоев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство покрытия дорожной одежды с использованием существующего в качестве основания с предварительным исправлением поперечного профиля и устранением деформаций и разрушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение мероприятий по предотвращению трещинообразования перед укладкой слоев дорожного покрытия (заделка трещин, укладка трещинопрерывающих прослоек и армирующих материалов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С цементобетонным покрытием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство слоев усиления из асфальтобетонных смесей поверх старого цементобетонного покрытия без нарушения его сплошности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      то же, с предварительным дроблением старого цементобетонного покрытия и тщательным уплотнением полученного таким образом материала основания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство слоя усиления из цементобетона, армобетона, фибробетона, модифицированного цементобетона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт по цементобетонным покрытиям осуществляется в соответствии с проектно-сметной документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По другим типам покрытий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление профиля щебеночных и гравийных покрытий, а также грунтовых дорог с добавлением новых материалов, улучшение проезжей части вяжущими материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых и замена изношенных бордюров из искусственных и естественных материалов и укрепительных полос по краям усовершенствованных покрытий, в том числе по типу основной дорожной одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по конструктивным элементам ОДХ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переустановка, замена или устройство вновь бортового (бордюрного) камня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      укрепление горловин люков смотровых колодцев и решеток водоприемных колодцев с установкой на опорные плиты и рамы или с применением других современных технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сплошное мощение мостовых покрытий с полной либо частичной заменой песчаного основания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт обочин, устройство и ремонт велосипедных дорожек, тротуаров, стоянок для автомобилей с заменой дорожной одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      очистка от пыли, грязи и мусора, мойка шумозащитных экранов; </w:t>
-[...5634 lines deleted...]
-</w:t>
+      укрепление и капитальный ремонт береговых набережных; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и восстановление газона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по водоотводу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых дренажей, восстановление существующих систем поверхностного водоотвода открытого типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капитальный ремонт придорожно-арычной открытой системы с полной заменой лотков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по искусственным инженерным дорожным сооружениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постройка, перестройка полностью или частично, с уширением и усилением, мостов, в том числе пешеходных, путепроводов, с доведением их габаритов и несущей способности под расчетные нагрузки, согласно утвержденной технической документации на данный ремонт (ремонт моста с уширением габарита без добавления новых балок; с уширением габарита и добавлением новых балок увеличения и усиления ригеля; с уширением габарита, с добавлением новых балок увеличения опор с одной стороны или с двух сторон);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выправка и усиление элементов главных балок и ферм металлического моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена металлических пролетных строений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена проезжей части мостового сооружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постройка и перестройка водопропускной трубы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена звеньев, оголовков и укрепление труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена поврежденных колец труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наращивание длины трубы за счет новых колец и оголовков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена наплавных мостов, паромных переправ, железнодорожных переездов постоянными мостами и путепроводами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и восстановление подпорных стен, защитных укрепительных и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      испытание перестроенных и вновь построенных мостов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и замена конструктивных элементов тоннелей, защитных галерей и навесов, а также замена временных галерей и навесов на постоянные;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт лестниц, подпорных стенок, в том числе с изменением их конструкций на более совершенные;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по обстановке и благоустройству улиц, обустройству ОДХ, организации и обеспечению безопасности движения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых и переустройство существующих пересечений и примыканий в одном и в разных уровнях, а также отдельных переездов, съездов и виражей на всей дороге или ее участках, подъездов к обслуживающим городские дороги зданиям дорожной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство недостающих тротуаров, устройство остановочных, посадочных площадок и автопавильонов общественного транспорта, островков безопасности, площадок для остановки или стоянки автомобилей, пешеходных переходов (в том числе в разных уровнях), а также тротуаров, пешеходных дорожек на участках дорог, проходящих в пределах населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых или переустройство существующих временных объездных путей, сооружение временных объездных путей, предназначенных на период ремонта или восстановления участков улиц, разрушенных стихийными бедствиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых (монтаж) технических средств организации и регулирования движения на пересечениях улиц между собой и с железными дорогами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт водопроводных сетей и скважин, находящихся в государственной собственности и предназначенных для поливки городских территорий и ОДХ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт электрического оборудования, наружного освещения, фонтанов в соответствии с требованиями их паспортных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и плановая замена оборудования ИТС в соответствии с требованиями его паспортных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и ремонт электроосвещения на мостах и паромных переправах, сооружениях дорожной линейной (телетайпной или радио) связи и других средств технологической связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и ремонт пунктов по учету движения, снегомерных и водомерных постов и других устройств, необходимых для изучения работы улицы, ее отдельных элементов, сооружений и проходящих по ней транспортных потоков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капитальный ремонт металлических барьерных ограждений, капитальный ремонт бетонных барьерных ограждений, с заменой блоков, плит и восстановлением защитно - декоративного покрытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт, замена или установка направляющих устройств и дорожных знаков на участках, где проводится капитальный ремонт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капитальный ремонт и замена шумозащитных экранов (стен);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство ИДН;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обустройство мест под установку контейнеров для хранения аварийного запаса щебня фракции 2-5 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление и (или) устройство зеленых насаждений на разделительных полосах и газонах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение и удаление временной разметки, нанесенной и предназначенной на период капитального ремонта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архитектурное оформление улиц или их отдельных участков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -7479,55 +9058,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7853,31 +9432,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>