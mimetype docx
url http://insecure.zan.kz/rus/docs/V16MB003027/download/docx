--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6600cc" w14:textId="e6600cc">
+    <w:p w14:paraId="4c62c35" w14:textId="4c62c35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,451 +77,573 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об установлении границы (черты) сел Тенге, Рахат, Кызылсай города Жанаозен</w:t>
-[...18 lines deleted...]
-    </w:p>
+        <w:t>Об установлении и изменении границ (черты) сел Тенге, Рахат, Кызылсай, Кендерли города Жанаозен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Жанаозенского городского маслихата Мангистауской области от 17 марта 2016 года № 49/422 и постановление акимата города Жанаозен Мангистауской области от 16 марта 2016 года № 155. Зарегистрировано Департаментом юстиции Мангистауской области от 25 апреля 2016 года № 3027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции совместных постановления акимата города Жанаозен Мангистауской области от 12.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и решения Жанаозенского городского маслихата Мангистауской области от 12.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание РЦПИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В тексте документа сохранена пунктуация и орфография оригинала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z0" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с Земельным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 20 июня 2003 года, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", акимат города Жанаозен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и Жанаозенский городской маслихат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>РЕШИЛ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Установить и изменить границы (черты) сел Тенге, Рахат, Кызылсай, Кендерли города Жанаозен, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему совместному постановлению и решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание РЦПИ.</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции совместных постановления акимата города Жанаозен Мангистауской области от 12.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и решения Жанаозенского городского маслихата Мангистауской области от 12.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...273 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Контроль за исполнением настоящего решения и постановления возложить на постоянную комиссию Жанаозенского городского маслихата по вопросам социально-экономического развития, бюджета, строительства, промышленности, жилищного и коммунального хозяйства, транспорта и предпринимательства (председатель комиссии Байжанов Г.) и заместителю акима города Жанаозен (Сейдалиев С.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Руководителю аппарата Жанаозенского городского маслихата (Ермуханов А.) обеспечить государственную регистрацию настоящего решения и постановления в органах юстиции, его официальное опубликование в средствах массовой информации и в информационно-правовой системе "Әділет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее решение и постановление вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким города</w:t>
+              <w:t>      Аким города</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -534,867 +656,999 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Абилов Е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель сессии,</w:t>
+              <w:t xml:space="preserve">      Председатель сессии, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>секретарь городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      секретарь городского маслихата</w:t>
-[...50 lines deleted...]
-              </w:rPr>
               <w:t>Мынбай С.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАНО"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жанаозенский городской отдел земельных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отношений"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орынбеков И.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17 март 2016 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАНО"</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполняющий обязанности руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственного учреждения "Жанаозенский</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      городской отдел архитектуры и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      градостроительства"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бектегенов С.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17 март 2016 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководитель государственного учреждения</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким села Кызылсай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акбердиев С.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17 март 2016 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Жанаозенский городской отдел земельных</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполняющий обязанности акима села Рахат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нуржауов Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17 март 2016 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      отношений"</w:t>
-[...320 lines deleted...]
-        <w:t>
 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким села Тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Максимов У.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17 март 2016 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7818"/>
-        <w:gridCol w:w="4623"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7818" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4623" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к постановлению акимата города Жанаозен от 16 марта 2016 года № 155 и к решению Жанаозенского городского маслихата от 17 марта 2016 года № 49/422</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким города Жанаозен Абилов Е.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16 март 2016 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Аким города Жанаозен Абилов Е.</w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16 март 2016 год</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Жанаозенского городского маслихата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мынбай С</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17 март 2016 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким села Тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Максимов У.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17 март 2016 год </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Села Тенге площадь – 19199,66 га</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
-      </w:r>
-[...140 lines deleted...]
-        <w:t>      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6997700" cy="4940300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -1415,772 +1669,1196 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-[...46 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: расшифровка аббревиатуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      га-гектар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7818"/>
-        <w:gridCol w:w="4623"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7818" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4623" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к постановлению акимата города Жанаозен от 16 марта 2016 года № 155 и к решению Жанаозенского городского маслихата от 17 марта 2016 года № 49/422</w:t>
+              <w:t xml:space="preserve">Приложение 4 к совместному </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">постановлению и решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акимата города Жанаозен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16 марта 2016 года № 155 и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жанаозенского городского </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата от 17 марта 2016 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 49/422</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      Аким города Жанаозен Абилов Е.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Схематическая карта границы села Рахат города Жанаозен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции совместных постановления акимата города Жанаозен Мангистауской области от 12.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и решения Жанаозенского городского маслихата Мангистауской области от 12.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...182 lines deleted...]
-        <w:t>      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6870700" cy="6527800"/>
+            <wp:extent cx="7810500" cy="6286500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6870700" cy="6527800"/>
+                      <a:ext cx="7810500" cy="6286500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-[...46 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспликация земель села Рахат города Жанаозен</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Предоставляется всего в границах административно-территориальной единицы, гектар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пашня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сенокос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пастбища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2350,5773 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1527,87 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+822,7073 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7818"/>
-        <w:gridCol w:w="4623"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7818" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4623" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3 к постановлению акимата города Жанаозен от 16 марта 2016 года № 155 и к решению Жанаозенского городского маслихата от 17 марта 2016 года № 49/422</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким города Жанаозен Абилов Е.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16 март 2016 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Аким города Жанаозен Абилов Е.</w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16 март 2016 год</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Жанаозенского городского маслихата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мынбай С</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17 март 2016 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-      </w:r>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким села Кызылсай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акбердиев С.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17 март 2016 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Села Кызылсай площадь – 8995,0355 га</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
-      </w:r>
-[...140 lines deleted...]
-        <w:t>      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7048500" cy="6705600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -2201,86 +2879,887 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание: расшифровка аббревиатуры:</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: расшифровка аббревиатуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      га-гектар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 к совместному </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">постановлению и решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акимата города Жанаозен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16 марта 2016 года № 155 и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жанаозенского городского </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата от 17 марта 2016 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 49/422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Схематическая карта границы села Кендерли города Жанаозен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Совместные постановление и решение дополнены приложением 4 в соответствии с совместными постановлением акимата города Жанаозен Мангистауской области от 12.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и решением Жанаозенского городского маслихата Мангистауской области от 12.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="6096000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="6096000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспликация земель села Кендерли города Жанаозен</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставляется всего в границах административно-территориальной единицы, гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пашня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сенокос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пастбища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2427,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+825,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1602,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2301,55 +3780,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2671,35 +4150,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>