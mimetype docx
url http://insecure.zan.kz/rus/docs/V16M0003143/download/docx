--- v0 (2025-10-11)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f2fb22" w14:textId="7f2fb22">
+    <w:p w14:paraId="3f0a800" w14:textId="3f0a800">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1620,51 +1620,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение в редакции постановления акимата Мангистауской области от 29.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования) ; с изменением внесенным постановлением акимата Мангистауской области от 15.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие последня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В области здравоохранения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
@@ -1743,348 +1763,404 @@
         <w:t>
       1) управленческий персонал: руководитель и заместитель руководителя государственного учреждения и государственного казенного предприятия (за исключением заместителей руководителя по административно-хозяйственной работе и по вопросам экономики, финансов), руководитель структурного подразделения (за исключением подразделения по административно-хозяйственной части);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) основной персонал: врачи и учителя всех специальностей, медицинская cестра (медицинский брат), акушер, лаборант, провизор (фармацевт), воспитатель, логопед, психолог, дефектолог, методист, инструктор по плаванию, инструктор по трудотерапии, консультант по социальной работе, консультант по социальной работе Карьерного центра, методист медико-социальных учреждений (организаций), методист курсов повышения квалификации, специалист по социальной работе, специалист структурного подразделения центра трудовой мобильности и Карьерного центра, специалист организации по выплате пособий, эксперт, социальный работник по оценке и определению потребности в специальных социальных услугах, социальный работник по уходу за престарелыми и лицами с инвалидностью, социальный работник по уходу за детьми с инвалидностью и лицами с инвалидностью старше 18 лет с психоневрологическими заболеваниями, культорганизатор (организатор по массовой работе), музыкальный руководитель, инженер-программист (основная служба), инструктор-методист по райттерапии (иппотерапии), ассистент по социальной работе, медицинский регистратор по медико-социальной экспертизе, инженер-технолог, инженер-конструктор (основная служба), инструктор по лечебной физкультуре, фельдшер, лаборант (медицинский), диетическая сестра, фармацевт, специалист по лечебной физической культуре, медицинский регистратор, механик-протезист.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В области образования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
-[...15 lines deleted...]
-      1) управленческий персонал: руководитель и заместитель руководителя государственного учреждения и государственного казенного предприятия (за исключением заместителей руководителя по административно-хозяйственной работе);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководитель и заместитель руководителя государственного учреждения и государственного казенного предприятия (за исключением заместителей руководителя по административно-хозяйственной работе);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учителя всех специальностей организаций дошкольного, начального, основного среднего, общего среднего образования, специальных (коррекционных) и специализированных организаций образования, в том числе учитель-дефектолог (олигофренопедагог, сурдопедагог, тифлопедагог), учитель-логопед, преподаватель-организатор начальной военной подготовки, мастер производственного обучения организаций технического и профессионального, послесреднего образования, педагог-психолог организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования, социальный педагог, педагог-ассистент, психолог, специальный педагог (учитель-дефектолог, дефектолог, учитель-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог), педагог-организатор, учитель начальной военной и технологической подготовки, воспитатель (старший воспитатель, воспитатель в организациях образования и воспитатель общежития), мать-воспитатель, преподаватель, тренер-преподаватель по спорту, старший тренер-преподаватель по спорту, занимающийся непосредственно учебно-преподавательской деятельностью, старший вожатый, вожатый, инспектор по делам молодежи, переводчик-дактилолог (сурдопереводчик в организациях образования), культорганизатор (в организациях образования), инструктор (по труду в организациях образования, по физической культуре, непосредственно занимающийся учебно-воспитательной деятельностью, в том числе в специальных организациях образования), инструктор-методист физкультурно-спортивных организаций, инструктор-методист по плаванию, по туризму, старший мастер, мастер производственного обучения, мастер - преподаватель производственного обучения, методист и старший методист (организаций дошкольного и среднего, дополнительного, технического и профессионального, послесреднего образования, учебно-методического (методического) центра (кабинета), центра по работе с одаренными детьми, специальной организации образования), музыкальный руководитель, аккомпаниатор (основных служб), концертмейстер (основных служб), художественный руководитель, методист (основных служб), инструктор по плаванию (основных служб), инструктор по физкультуре (основных служб), педагог дополнительного образования, лаборант, хореограф (основных служб), тренер-преподаватель, библиотекарь, врачи всех специальностей, медицинская cестра (медицинский брат).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции постановления акимата Мангистауской области от 15.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В области культуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) управленческий персонал: руководитель (директор) и заместитель руководителя (директора) государственного учреждения и государственного казенного предприятия и их филиала (за исключением заместителей руководителя по административно-хозяйственной работе и по вопросам экономики, финансов), художественный руководитель, заведующий (руководитель) труппой, музыкальной частью, художественно-постановочной частью, литературно-драматической частью, библиотекой, архивохранилищем, руководитель отдела (за исключением отдела по административно-хозяйственной части), руководитель и заместитель руководителя службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
-[...15 lines deleted...]
-      2) основной персонал: учителя всех специальностей организаций дошкольного, начального, основного среднего, общего среднего образования, специальных (коррекционных) и специализированных организаций образования, в том числе учитель-дефектолог (олигофренопедагог, сурдопедагог, тифлопедагог), учитель-логопед, преподаватель-организатор начальной военной подготовки, мастер производственного обучения организаций технического и профессионального, послесреднего образования, педагог-психолог организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования, социальный педагог, педагог-ассистент, психолог, специальный педагог (учитель-дефектолог, дефектолог, учитель-логопед, логопед, олигофренопедагог, сурдопедагог, тифлопедагог), педагог-организатор, учитель начальной военной и технологической подготовки, воспитатель (старший воспитатель, воспитатель в организациях образования и воспитатель общежития), мать-воспитатель, преподаватель, тренер-преподаватель по спорту, старший тренер-преподаватель по спорту, занимающийся непосредственно учебно-преподавательской деятельностью, старший вожатый, вожатый, инспектор по делам молодежи, переводчик-дактилолог (сурдопереводчик в организациях образования), культорганизатор (в организациях образования), инструктор (по труду в организациях образования, по физической культуре, непосредственно занимающийся учебно-воспитательной деятельностью, в том числе в специальных организациях образования), инструктор-методист физкультурно-спортивных организаций, инструктор-методист по плаванию, по туризму, старший мастер, мастер производственного обучения, мастер – преподаватель производственного обучения, методист и старший методист (организаций дошкольного и среднего, дополнительного, технического и профессионального, послесреднего образования, учебно-методического (методического) центра (кабинета), центра по работе с одаренными детьми, специальной организации образования), музыкальный руководитель, аккомпаниатор (основных служб), концертмейстер (основных служб), художественный руководитель, методист (основных служб), инструктор по плаванию (основных служб), инструктор по физкультуре (основных служб), педагог дополнительного образования, лаборант, хореограф (основных служб), тренер-преподаватель.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) основной персонал: научный сотрудник (в том числе главный, старший, ведущий, младший), аккомпаниатор, концертмейстр, аккомпаниатор – концертмейстр, артист всех наименований, архивист по учету фондов музеев, архивист, археограф (основных служб), палеограф, балетмейстер, библиограф, библиотекарь, дирижер, звукорежиссер, инженер всех наименований (основных служб), кинорежиссер, кинооператор, культорганизатор (основных служб), музыковед-лектор, мастер (основных служб), методист всех наименований (основных служб), руководитель коллектива (кружка), музыкальный руководитель, режиссер, режиссер-постановщик, репетитор по вокалу, балету сценическому движению, хормейстер, хранитель фондов, художники всех наименований (основных служб), экскурсовод, учителя всех специальностей, социальный педагог, педагог-психолог, педагог-организатор, педагог дополнительного образования, воспитатель (интерната), инженер-программист (основных служб), администратор (основных служб), археолог, архитектор (основных служб), ассистент режиссера, арт-менеджер, историк (основных служб), искусствовед, лаборант (основных служб), музыкальный руководитель (основных служб), музыкальный оформитель, продюсер, редактор (основных служб), таксидермист, хореограф, воспитатель (общежития и интерната), художник – реставратор, воспитатель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
-[...15 lines deleted...]
-      4. В области культуры:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В области спорта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
-[...15 lines deleted...]
-      1) управленческий персонал: руководитель (директор) и заместитель руководителя (директора) государственного учреждения и государственного казенного предприятия и их филиала (за исключением заместителей руководителя по административно-хозяйственной работе и по вопросам экономики, финансов), художественный руководитель, заведующий (руководитель) труппой, музыкальной частью, художественно-постановочной частью, литературно-драматической частью, библиотекой, архивохранилищем, руководитель отдела (за исключением отдела по административно-хозяйственной части), руководитель и заместитель руководителя службы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) управленческий персонал: руководитель и заместитель руководителя государственного учреждения и государственного казенного предприятия и их филиала (за исключением заместителей руководителя по административно-хозяйственной работе и по вопросам экономики, финансов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) основной персонал: врачи и учителя всех специальностей, социальный педагог, педагог-психолог, педагог-организатор, воспитатель, медицинская cестра (медицинский брат) (специализированная(ый), методист, тренер, тренер-преподаватель, психолог, диетическая сестра, инспектор допинг контроля, тренер-смазчик, тренер-массажист, инструктор-спортсмен, хореограф, лаборант (основных служб), техник-судоводитель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
-[...15 lines deleted...]
-      2) основной персонал: научный сотрудник (в том числе главный, старший, ведущий, младший), аккомпаниатор, концертмейстр, аккомпаниатор – концертмейстр, артист всех наименований, архивист по учету фондов музеев, архивист, археограф (основных служб), палеограф, балетмейстер, библиограф, библиотекарь, дирижер, звукорежиссер, инженер всех наименований (основных служб), кинорежиссер, кинооператор, культорганизатор (основных служб), музыковед-лектор, мастер (основных служб), методист всех наименований (основных служб), руководитель коллектива (кружка), музыкальный руководитель, режиссер, режиссер-постановщик, репетитор по вокалу, балету сценическому движению, хормейстер, хранитель фондов, художники всех наименований (основных служб), экскурсовод, учителя всех специальностей, социальный педагог, педагог-психолог, педагог-организатор, педагог дополнительного образования, воспитатель (интерната), инженер-программист (основных служб), администратор (основных служб), археолог, архитектор (основных служб), ассистент режиссера, арт-менеджер, историк (основных служб), искусствовед, лаборант (основных служб), музыкальный руководитель (основных служб), музыкальный оформитель, продюсер, редактор (основных служб), таксидермист, хореограф, воспитатель (общежития и интерната), художник – реставратор, воспитатель.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В области ветеринарии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
-[...15 lines deleted...]
-      5. В области спорта:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) управленческий персонал: руководитель и заместитель руководителя государственного учреждения (за исключением заместителей руководителя по административно-хозяйственной работе и по вопросам экономики, финансов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...33 lines deleted...]
-      2) основной персонал: врачи и учителя всех специальностей, социальный педагог, педагог-психолог, педагог-организатор, воспитатель, медицинская cестра (медицинский брат) (специализированная(ый), методист, тренер, тренер-преподаватель, психолог, диетическая сестра, инспектор допинг контроля, тренер-смазчик, тренер-массажист, инструктор-спортсмен, хореограф, лаборант (основных служб), техник-судоводитель.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) основной персонал: врач ветеринарный, ветеринарный фельдшер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
-[...15 lines deleted...]
-      6. В области ветеринарии:</w:t>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В области лесного хозяйства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...15 lines deleted...]
-      1) управленческий персонал: руководитель и заместитель руководителя государственного учреждения (за исключением заместителей руководителя по административно-хозяйственной работе и по вопросам экономики, финансов);</w:t>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководитель (директор) и заместитель руководителя (директора) государственного учреждения, руководители структурных подразделений по охране лесов и животного мира, начальник лесной пожарной станции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...15 lines deleted...]
-      2) основной персонал: врач ветеринарный, ветеринарный фельдшер.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специалисты, ведающие вопросами охраны, защиты, пользования лесным фондом, воспроизводства лесов и лесоразведения, инженеры лесного хозяйства всех категорий, охотоведы, лесничие, помощники лесничих, мастера леса, лесники, государственные инспектора (егери).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2097,55 +2173,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>