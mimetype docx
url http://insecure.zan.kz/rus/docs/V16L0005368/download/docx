--- v0 (2025-12-27)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d1b6110" w14:textId="d1b6110">
+    <w:p w14:paraId="f3e091b" w14:textId="f3e091b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении классификации видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Кызылординской области от 20 января 2016 года № 307. Зарегистрировано Департаментом юстиции Кызылординской области 23 февраля 2016 года № 5368. Утратило силу постановлением акимата Кызылординской области от 7 июля 2026 года № 130</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Кызылординской области от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,183 +239,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 17 июля 2001 года "Об автомобильных дорогах" акимат Кызылординской области </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>классификацию видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...115 lines deleted...]
-    </w:p>
+      2. Государственному учреждению "Управление пассажирского транспорта и автомобильных дорог Кызылординской области" принять меры, вытекающие из настоящего постановления. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего постановления возложить на заместителя акима Кызылординской области Сулейменова С.Ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее постановление вводится в действие со дня первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -548,9781 +599,7375 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "20" января 2016 года № 307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="1"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Классификация видов работ, выполняемых при содержании, текущем, среднем</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> и капитальном ремонтах улиц населенных пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z13" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящая классификация видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенного пункта (далее - классификация) определяет виды работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенного пункта (далее - улицы) и сооружений на них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Классификация применяется для обоснования объемов дорожно-ремонтных работ и расчета финансовых средств, выделяемых из республиканского и местных бюджетов для их выполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В настоящей Классификации используются следующие определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) управляющие улицами населенного пункта - физические и юридические лица, являющиеся собственниками улиц или осуществляющие деятельность по управлению улицами на праве хозяйственного ведения или оперативного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) управление эксплуатацией улиц и сооружений на них - это комплекс организационных и регламентирующих работ по обеспечению требуемого технического уровня и транспортно-эксплуатационного состояния улиц и сооружений на них, на основе их диагностики и мониторинга, с разработкой экономически обоснованной стратегии дорожно-ремонтных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мониторинг состояния улиц - это система наблюдений и контроля, оценки и прогноза возможных антропогенных изменений их состояния в результате эксплуатации и воздействия окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) маршрутный способ ремонта улиц - это комплекс ремонтных работ, выполняемых по маршруту, включая работы по ликвидации опасных для движения транспорта дефектов и по восстановлению ровности дорожного покрытия на локальных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дорожная одежда улиц - это многослойная конструкция в пределах проезжей части улиц, воспринимающая нагрузку от автотранспортного средства и передающая ее на грунт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) межремонтный срок службы дорожной одежды улиц - это период от момента сдачи дорог улицы в эксплуатацию после строительства, реконструкции или капитального ремонта до очередного капитального ремонта, связанного с повышением несущей способности (усилением) дорожной конструкции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) межремонтный срок службы дорожного покрытия - это период времени от сдачи дороги в эксплуатацию после строительства, реконструкции, капитального или среднего ремонта до возникновения потребности в выполнении очередного среднего ремонта, связанного с возмещением слоя износа и восстановлением ровности и сцепных качеств и устранения дефектов, до требуемых значений по интенсивности движения транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) стратегия дорожно-ремонтных работ - это комплекс наиболее эффективных долговременных технических решений и управляющих воздействий по сохранности и улучшению транспортно-эксплуатационного состояния сети улиц и дорожных сооружений при рациональном использовании выделяемых ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) зимнее содержание улиц - комплекс специфических работ, связанных с защитой уличных дорог и сооружений на них от снежных заносов, их своевременной расчисткой и борьбой с зимней скользкостью дорожных покрытий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В состав уличных дорог входят: полоса отвода, конструктивные элементы дорог, обстановка и обустройство дорог, водоотводные и водопропускные сооружения, мосты, путепроводы, транспортные развязки, виадуки, тоннели, защитные галереи, сооружения и устройства, предназначенные для повышения безопасности дорожного движения, лесополосы, газоны, клумбы, цветники, декоративные насаждения, линейные жилые здания и комплексы дорожно-эксплуатационной службы, оборудования и программные обеспечения для контроля и мониторинга движения автотранспортных средств и воздушное пространство над ними в пределах установленного габарита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Фактически выделенные денежные ресурсы на проведение работ по эксплуатации уличных дорог и сооружений на них распределяются, исходя из видов проводимых ремонтных работ, установленных на основе материалов обследования и диагностики транспортно-эксплуатационного состояния дорог улицы и дорожных сооружений, и выработанной стратегии дорожно-ремонтных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Классифицируемые виды работ, выполняемые при содержании, текущем, среднем и капитальном ремонтах улиц выполняются в соответствии с требованиями действующих в дорожной отрасли нормативно-технических документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление эксплуатацией уличных дорог и сооружений на них включает в себя следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обоснование стратегии дорожно-ремонтных работ и планирование потребных финансовых ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение сохранности дорог улицы и сооружений на них и предохранение их от преждевременного износа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...11 lines deleted...]
-    </w:p>
+      3) совершенствование и актуализация нормативно - технической базы по проектированию, строительству, реконструкции, эксплуатации, включая ремонт и содержание улицы и дорожных сооружений на основе передового опыта и достижений науки и техники; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совершенствование технологии и организация работ по ремонту и содержанию уличных дорог и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация, координация, регулирование и контроль за выполнением работ по управлению эксплуатацией улицы и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) научное, техническое сопровождение и мониторинг опытных участков улицы в рамках работ по текущему, среднему и капитальному ремонту улиц с организацией технологического сопровождения и мониторингом устроенных участков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В состав работ по диагностике и мониторингу уличных дорог и сооружений на них входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) систематические (весенние, осенние и месячные) осмотры дорог и сооружений на них с оценкой качества их содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) визуальное и инструментальное обследования с оценкой технического уровня и транспортно-эксплуатационного состояния дорог и сооружений на них, паспортизация улицы и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) учет интенсивности и состава движения транспорта на улицах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирование, постоянное обновление и поддержание в рабочем состоянии базы данных с соответствующим программным обеспечением о техническом уровне и транспортно-эксплуатационном состоянии улиц и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В состав работ по обоснованию стратегии дорожно-ремонтных работ и планирования финансовых ресурсов входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание, администрирование и управление единой информационной базой данных о транспортно-эксплуатационном состоянии уличных дорог и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обоснование работ по содержанию и ремонтам на основе анализа информационного банка данных о транспортно-эксплуатационном состоянии дорог и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выработка стратегии дорожно-ремонтных работ улиц с прогнозированием состояния сети дорог. Составление текущих и перспективных планов дорожно-ремонтных работ, в том числе планов содержания сети дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) планирование потребных финансовых ресурсов для сохранности и поддержания сети дорог в требуемом эксплуатационном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разработка программ по повышению безопасности дорожного движения и ликвидации мест концентрации дорожно-транспортных происшествий (далее – ДТП).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В состав работ по организации и обеспечению безопасности и удобства движения транспорта на улицах входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изучение режимов движения автотранспортных потоков, разработка схем разметки дорог, дислокации дорожных знаков, регулирование скоростей движения, организация автоматизированных систем управления движением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ ДТП, обследование мест совершения ДТП, выявление причин и подготовка предложений по улучшению условий безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявление наиболее опасных, с точки зрения безопасности движения, участков дорог и разработка профилактических мероприятий для предотвращения аварийности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) согласование производства строительных работ в пределах полосы отвода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разработка технических условий и согласований на примыканиях и пересечениях уличных дорог и сооружений на них с коммуникациями и инженерными сетями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заключение договоров с организациями противопожарной службы по надзору и совершенствованию противопожарных мероприятий, проведение плановых проверок и экспертиз противопожарной сигнализации, электроосвещения и так далее, и контроль за их исполнением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) согласование размещения объектов придорожного коммерческого сервиса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В состав работ по обеспечению сохранности уличных дорог и сооружений на них и предохранения их от преждевременного износа входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пропаганда в средствах массовой информации порядка пользования улиц и их охраны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласование проезда крупногабаритных и тяжеловесных транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершенствование рабочих программных продуктов в области ремонта и содержания улиц и сооружений на них и поддержание их в рабочем состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поисковые и инновационные работы по актуальным проблемам в области ремонта и содержания уличных дорог и сооружений на них с целью повышения их долговечности и экономичности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В состав работ по организации, координации, регулированию и контролю за управлением эксплуатацией уличных дорог и сооружений на них входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) координация и регулирование выполнения дорожно-ремонтных работ по содержанию сети улиц и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) периодическая инвентаризация улиц и сооружений на них, составление отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация контроля качества при содержании и текущем ремонте дорог, совершенствование системы контроля и обеспечения качества дорожно-ремонтных работ, инструментальное обеспечение контроля качества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Содержание улиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Работы по содержанию уличных дорог и сооружений на них осуществляются непрерывно в течение всего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В целях своевременного проведения работ по содержанию уличных дорог и сооружений на них, их визуальный осмотр осуществляется ежедневно посредством патрулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Предусматривается выполнение работ по предупреждению и исправлению повреждений уличных дорог и сооружений на них, которые планируются на основе результатов осмотров улиц по ведомостям дефектов, в пределах средств на содержание, согласно утвержденным нормативам финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В результате проведения работ по содержанию уличных дорог должно быть обеспечено бесперебойное, безопасное и удобное движение транспортных средств, в течение всего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Работы по содержанию не требуют составления проектной документации. Их планируют на основе результатов осмотров улиц по ведомостям дефектов, в пределах средств на содержание, согласно действующим нормативам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Работы по содержанию уличных дорог и сооружений на них подразделяются на содержание в весенний, летний и осенний периоды, зимнее содержание, озеленение улиц и прочие работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В состав работ по содержанию уличных дорог входит сбор, обработка и представление ежедневной круглогодичной информации с владельцев имуществ, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о проезжаемости на уличных дорогах, включая информационное обеспечение средств массовой информации о проезжаемости уличных дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о произошедших ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о работах в период пропуска талых и паводковых вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о работе снегоуборочных машин и механизмов в зимнее время;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сбор и обработка информации, администрирование и управление единым информационным банком данных о транспортно-эксплуатационном состоянии уличных дорог и сооружений на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...1328 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="4"/>
+      20. При содержании уличных дорог и сооружений на них в весенний, летний, осенний и зимний периоды, т.е. круглогодично выполняют следующие работы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) патрульный надзор за состоянием уличных дорог и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по земляному полотну и системе водоотвода:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка водоотводных канав весной от снега, а летом от наносного мусора и грязи с погрузкой, вывозкой и передачей в утилизацию мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      раскопка и засыпка осушительных воронок на обочинах, на пучинистых участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка откосов, засев травами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окашивание и уборка скошенной травы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вырубка кустарников и корчевка деревьев, дикорастущей поросли на обочинах и откосах земляного полотна с уборкой, погрузкой, вывозкой и передачей в утилизацию вырубленного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка обочин и присыпных берм, без добавления материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка, срезка и планировка обочин и берм с подсыпкой, обеспечивающей безопасное движение транспортных средств на отдельных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация пучинистых участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расчистка обвалов, оползней и селевых выносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка и укрепление обочин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление отдельных повреждений земляного полотна, водоотводов, резервов, защитных, укрепительных и регуляционных сооружений с заменой отдельных элементов и использованием нового материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      срезка и планировка обочин и берм с добавлением или без добавления материала, обеспечивающих безопасное движение транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по полосе отвода:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка полосы отвода для обеспечения стока воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сбор мусора в полосе отвода, погрузка, вывоз и передача в утилизацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вырубка и корчевка деревьев, кустарников, дикорастущей поросли, влияющих на безопасность дорожного движения, с уборкой погрузкой, вывозкой и передачей в утилизацию вырубленного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окашивание полосы отвода и уборка, погрузка, вывозка и передача в утилизацию скошенной травы, камыша и бурьяна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по проезжей части с капитальными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка и мойка проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использование омолаживающих жидкостей для эффективной изоляции асфальтобетонного покрытия от проникновения влаги, воздуха, от солнечной радиации, восстановления разрушенного под влиянием атмосферных воздействий битума, сохранения и восстановления водостойкости покрытий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заливка трещин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация ямочности, заделка трещин, выбоин, просадок, выравнивание кромок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение пучин на покрытии на локальных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      срезка наплывов и опасных неровностей на покрытии, заделка впадин с последующим устройством шероховатой поверхностной обработки слоя износа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разметка проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и заполнение швов в асфальтобетонных покрытиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт аварийно-опасных участков маршрутным способом (устранение пучин, ремонт оснований и покрытия, ямочный ремонт, заливка трещин, устройство выравнивающего слоя, укрепление обочин, поверхностная обработка покрытий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при выполнении ремонта уличных дорог маршрутным способом, производится комплекс ремонтных работ, включающий работы по содержанию дорог, а также работы по ликвидации опасных для движения дефектов, выявленных по маршруту, в том числе по восстановлению ровности дорожного покрытия на локальных участках, в том числе методом ресайклинга. При маршрутном способе ремонта, ремонтные работы выполняются комбинированно на всем протяжении маршрута, в местах сосредоточения значительных деформаций и разрушений дорожного покрытия на локальных участках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работы выполняются силами дорожной организации, производящей содержание улиц по технологии работ, принятой для устранения соответствующих дефектов и исполнительным сметам, оформленным в соответствии с действующими положениями на основании ведомости дефектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по проезжей части с усовершенствованными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уход за участками с избытком вяжущего материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заливка трещин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация ямочности, заделка трещин, выбоин, просадок, выравнивание кромок участка дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разметка проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт аварийно-опасных участков маршрутным способом (устранение пучин, ремонт оснований и покрытия, ямочный ремонт, заливка трещин, устройство выравнивающего слоя, укрепление обочин, поверхностная обработка покрытий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при выполнении ремонта уличных дорог маршрутным способом, производится комплекс ремонтных работ, включающий работы по содержанию дорог, а также работы по ликвидации опасных для движения дефектов, выявленных по маршруту, в том числе по восстановлению ровности дорожного покрытия на локальных участках, в том числе методом ресайклинга. При маршрутном способе ремонта, ремонтные работы выполняются комбинированно на всем протяжении маршрута, в местах сосредоточения значительных деформаций и разрушений дорожного покрытия на локальных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по проезжей части с переходными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка покрытия от грязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание покрытия водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профилирование и уплотнение покрытия с добавлением материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наметание каменной мелочи и высевок на покрытие, уборка катуна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление профиля щебеночных и гравийных покрытий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по проезжей части с грунтовыми и грунтовыми улучшенными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профилировка покрытия для устранения образовавшихся ям, колей, других неровностей с добавлением материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утюжка - профилактическое мероприятие, проводимое до образований крупных неровностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание уличных дорог хлористым кальцием, битумом и другими материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уход за вспученными участками уличных дорог, временное ограждение, устройство и засыпка воздушных воронок, обеспечение водоотвода с поверхности дорожных покрытий и земляного полотна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по обстановке и обустройству дорог, объектам организации движения, связи, освещению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и ремонт шумовых полос, шумозащитных экранов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установка недостающих знаков, ограждений, исправление повреждений, полная замена щитов дорожных знаков и ограждений, установка и ремонт панно, установка и ремонт бордюрного камня, реставрация элементов обстановки пути;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление отдельных повреждений и неисправностей элементов архитектурного оформления и благоустройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постоянный осмотр ограждений и сигнальных столбиков, знаков, щитков, подтягивание креплений, выпрямление щитков, очистка от пыли и грязи, мойка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      периодический осмотр автобусных остановок, очистка от пыли, грязи и мусора, мойка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содержание, уход и наблюдение за исправностью средств по организации движения, связи и освещению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поддержание в чистоте и порядке линий электроосвещения дорог, мостов, путепроводов, тоннелей, транспортных развязок, паромных переправ и других дорожных сооружений, монтаж новых и замена вышедших из строя ламп и светильников, проводов, кабелей, трансформаторов, опор освещения и других элементов электроосвещения, техническое обслуживание трансформаторов, поддержание в чистоте и порядке радиосвязи и других средств технологической и сигнальновызывной связи, кабельной сети, а также светофорных объектов, средств организации движения, диспетчерского и автоматизированного управления движением, включая аренду каналов связи для их функционирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство, ремонт и содержание измерительных приборов, оборудования и программного обеспечения для контроля и мониторинга движения автотранспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содержание и установка и эксплуатация навигационной системы для контроля движения транспортных средств, осуществляющих содержание и ремонт уличных дорог общего пользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство на проезжей части дорожного маркера "кошачий глаз" (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на существующих уличных дорогах устройство дорожных ограждений, остановочных павильонов, павильонов сервиса, малых архитектурных форм, взлетно-посадочных площадок для вертолетов, площадок отдыха и переходно-скоростных полос с целью обеспечения удобства пользования для водителей и пассажиров, с учетом требований безопасности дорожного движения и при необходимости их освещение и электроснабжение, при этом объемы работ определяются технической документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) по искусственным сооружениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение разметки на бордюрное ограждение проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и исправление повреждений перил и барьерных ограждений, исходя из безопасности проезда по предписанию заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локальное восстановление окрасочного слоя (подкраска) перильного ограждения металлических элементов мостов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение разметки на бордюрное ограждение проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение вертикальной разметки на низ фасадных балок путепроводов над дорогами улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение вертикальной разметки на опорах путепроводов над автодорогами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка проезжей части вдоль тротуаров от грязи и посторонних предметов после прохода уборочной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка проезжей части вдоль тротуаров от снега и льда после прохода снегоуборочной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка водоотводных трубок от грязи, камней и снега;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка водоотводных лотков под деформационными швами от наносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грязи пазов для перемещения листов в деформационных швах открытого типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка и смазка механизмов сложных конструкций деформационных швов открытого типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка тротуаров от грязи, снега и мусора и посторонних предметов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочистка окон в тротуарных блоках для пропуска воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грязи, снега и льда пространства под криволинейным брусом барьерного ограждения между тротуаром и проезжей частью моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грязи и снега перильного, барьерного ограждения, дорожных знаков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка поверхностей балок от грязи, наносного грунта, растительности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промывка опорных узлов балок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от снега, грязи опорных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      смазка рабочих поверхностей опорных частей графитовой композицией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подтяжка болтов крепления металлических опорных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка оголовков опор и подферменных площадок от мусора и грязи, снега и льда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка конусов и укрепления откосов от грязи, травы и кустарника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      скалывание у опор и ледорезов льда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация пропуска ледохода и паводковых вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка смотровых приспособлений (лестниц, тележек);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      текущие и периодические осмотры мостовых сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удаление из зоны моста кустарниковой растительности на расстоянии 15-25 метров, выше и ниже по течению и вырубка деревьев, санитарная уборка подмостовой зоны с погрузкой, вывозкой и передачей в утилизацию мусора и вырубленного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка отверстий железобетонных труб от ила и грязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      закрытие осенью и открытие весной отверстий малых мостов и труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство, замена и ремонт отдельных элементов сооружений (опорных частей, перил, барьерных ограждений, настилов, стоек, подкосов, заборных стенок, дренажных устройств и так далее);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локальная окраска металлических элементов мостов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ямочный ремонт покрытия на проезжей части мостов, путепроводов, заделка трещин на покрытии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мелкий ремонт деформационных швов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заливка мастикой деформационных швов с предварительной их очисткой от старой мастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена покрытия в зоне деформационных швов или над швом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заливка трещин и выбоин в асфальтобетонном покрытии тротуаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка трещин и выбоин в асфальтобетонном покрытии тротуаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение локальных мест размыва насыпи и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      засыпка промоин на сопряжении моста с насыпью, с одновременным устранением воды в этих местах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка воронок размыва у опор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) к дополнительным работам по зимнему содержанию относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заготовка противогололедных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приготовление противогололедных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      патрульная снегоочистка дорог, расчистка дорог от снежных заносов, профилировка снежного покрова проезжей части дорог, удаление снежных валов с обочин, откосов и резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обработка проезжей части фрикционными, химическими и другими противогололедными материалами, с последующей их уборкой через требуемое время с проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярная расчистка от снега и льда автобусных остановок, павильонов, площадок отдыха и объектов дорожного сервиса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борьба с наледями; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установка дорожных знаков кратковременного действия на участках со скользким покрытием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация круглосуточного дежурства из числа работников дорожно-ремонтной службы и дорожной техники, в сложных погодных условиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Озеленение уличных дорог выполняется для защиты от снежных и песчаных заносов, от эрозии и создания архитектурно-художественного оформления. Озеленение включает уход за лесонасаждениями, зелеными насаждениями на производственных базах, клумбами, цветниками, газонами на транспортных развязках, их создание, восстановление и декоративное оформление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. К уходу за лесопосадками относятся следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уход за почвой (тракторная культивация, рыхление почвы в рядах, химическая борьба с сорняками);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борьба с вредителями и болезнями приуличных насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посадка новых, полив и уход за существующими зелеными насаждениями на производственных базах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. К созданию, восстановлению лесопосадок и декоративному оформлению относятся следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка почвы под питомники, лесопосадки и декоративное оформление, выращивание саженцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство лесополос и декоративного оформления, в том числе на производственных базах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнение и посадка лесополос и декоративного оформления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство колодцев, скважин, поливочных водопроводов и дренирующих канав.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. К уходу за клумбами, цветниками, газонами и декоративными насаждениями на развязках относятся следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка почвы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выращивание рассады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посадка, полив и прополка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка сорняков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка осенью однолетних растений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. К прочим работам относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сторожевая, в том числе специализированная, и пожарная охрана уличных дорог и дорожных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      патрулирование уличных дорог с целью определения состояния уличных дорог и проезжаемости, выполнение мелких работ (поправка дорожных знаков, уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности дорожного движения), оказание первой медицинской помощи пострадавшим на уличных дорогах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      химическая и механическая борьба с карантинными растениями и вредителями в придорожной полосе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Содержание улиц</w:t>
-[...4073 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="6"/>
+        <w:t xml:space="preserve"> 3. Текущий ремонт уличных дорог и сооружений на них</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Текущий ремонт уличных дорог предусматривает комплекс работ, выполняемых в порядке предупреждения возникновения аварийных ситуаций, дефектов на уличных дорогах, а также неотложного восстановления и ремонта уличных дорог, проводимых в течение всего года, включая мероприятия по ремонту разрушенных участков, выполняемых маршрутным способом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Он планируется на основе результатов осмотров уличных дорог по ведомостям дефектов, в пределах средств на текущий ремонт, согласно нормативов финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выполнении работ маршрутным способом допускается выполнение работ на основе сметных расчетов. Не допускается недовыполнение работ по ликвидации деформаций и разрушений в рамках текущего ремонта в целях предупреждения возможного нарастания и превращения их в более значительные разрушения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При текущем ремонте уличных дорог и сооружений на них выполняются следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и водоотводу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подъемка и уширение небольших по протяженности участков земляного полотна на сырых и снегозаносимых местах, ликвидация пучинистых участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочистка существующих водоотводных канав, погрузка и вывозка мусора на свалку, прокопка новых канав, исправление повреждений и уменьшение крутизны откосов насыпей и выемок, исправление дренажных, защитных и укрепительных устройств, водоотводных сооружений и отводящих русел у мостов и труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      засев травами откосов земляного полотна и резервов, с проведением необходимых агротехнических мероприятий по созданию устойчивого дернового покрова, расчистка обвалов, оползней и селевых выносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка, срезка, планировка и укрепление обочин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по искусственным сооружениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена деформационных швов на тротуарах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z222" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена крайних тротуарных плит сопряжения с насыпью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z223" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частичная замена деталей деформационных швов, имеющих стальные элементы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z224" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление водоотводного лотка под деформационными швами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z225" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт водоотводных трубок (наращивание трубок или устройство дополнительных трубок);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z226" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство швов в покрытии в месте примыкания гидроизоляции к тротуару и заливка их мастикой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z227" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт изоляции у водоотводных трубок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение отдельных сколов и трещин в тротуарных блоках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z229" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение проломов тротуарных плит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z230" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство изоляции или покрытие тротуаров асфальтобетоном;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z231" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена узлов крепления стоек перил с новой анкеровкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z232" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       выполнение несложных ремонтных работ на мостах (смена настилов, балочных клеток, отдельных узлов и элементов, исправление кладки, сопряжений с земляным полотном и так далее);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z233" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление или замена покрытий на проезжей части моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт гидроизоляции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z235" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и замена тротуаров, перил, бордюров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z236" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поверхностная герметизация трещин, заделка раковин, сколов, восстановление защитного слоя железобетонных элементов моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация промоин у опор и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена заклепок на высокопрочные болты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расшивка швов облицовки, инъекцирование растворов в трещины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      торкретирование трещин в конструкциях, ремонт кладки, штукатурки, частичная смена заклепок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена и исправление переездных и переходных мостиков через канавы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z242" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление небольших повреждений наплавных мостов, паромных переправ и причальных устройств (конопатка, ремонт обшивки, исправление такелажа и тому подобное);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      герметизация узлов примыкания переходных плит к открылкам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение протекания деформационных швов подтяжкой болтов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       приварка в деформационных швах скользящих листов (в случае их отрыва), установка недостающих пружин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z246" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мелкий ремонт механизмов и конструкций деформационных швов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z247" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт гидроизоляции труб с конопаткой и заделкой швов между их звеньями и секциями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z248" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена отдельных заклепок, исправление незначительных деформаций элементов металлических пролетных строений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z249" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по обстановке и обустройству дорог объектам организации движения, связи, освещения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z250" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт существующих и устройство новых тротуаров и пешеходных дорожек, в том числе надземных переходов на участках дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z251" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт съездов и переездов, летних и тракторных путей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z252" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт сигнализации, объектов организации дорожного движения (светофоры, электронные и дорожные знаки, информационные табло), средств связи и освещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z253" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. При ликвидации опасных дефектов и значительных деформаций и разрушений дорожного покрытия на локальных участках выполняется кирковка локальных мест по ширине покрытия, с целью устранения опасных деформаций и неровностей, с последующим использованием полученного материала для слоя основания и укладкой нового слоя покрытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z254" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Текущий ремонт уличных дорог и сооружений на них</w:t>
-[...1199 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="8"/>
+        <w:t xml:space="preserve"> 4. Средний ремонт улиц и сооружений на них</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z255" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Средний ремонт предусматривает периодическое выполнение работ, связанных с восстановлением первоначальных эксплуатационных качеств дороги и сооружений на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z256" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. При среднем ремонте производят периодическое восстановление слоя износа и ровности дорожных покрытий, а также исправление повреждений земляного полотна, водоотвода, искусственных, защитных, укрепительных, регуляционных и других дорожных сооружений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z257" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При среднем ремонте улиц и дорожных сооружений выполняют следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z258" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и водоотводу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z259" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подъемка и уширение небольших по протяженности участков земляного полотна на сырых и снегозаносимых местах, ликвидация пучинистых участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z260" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочистка существующих водоотводных канав, погрузка и вывозка мусора на свалку, прокопка новых канав, исправление повреждений и уменьшение крутизны откосов насыпей и выемок, исправление дренажных, защитных и укрепительных устройств, водоотводных сооружений и отводящих русел у мостов и труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z261" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка, срезка, планировка и укрепление обочин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z274" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по дорожным одеждам, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по автодорогам с цементобетонными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена изношенных плит, подъемка или выравнивание отдельных плит железобетонных покрытий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство защитного слоя, ремонт стыков плит железобетонных и сегментов цементобетонных покрытий на большом протяжении, укладка на отдельных участках слоя асфальтобетона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по автодорогам с асфальтобетонными и переходными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство поверхностных обработок, в том числе с использованием усовершенствованных смесей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление изношенных верхних слоев покрытий и устройство дорожной одежды на отдельных и пучинистых участках, с разборкой существующей дорожной одежды и стабилизацией грунта с устройством, в необходимых случаях, выравнивающего слоя и поверхностной обработки или слоя износа на всем протяжении ремонтируемого участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регенерация усовершенствованного покрытия, имеющего наплывы, колеи, гребенку и другие деформации и дефекты, с добавлением необходимого количества асфальтобетонной смеси;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кирковка или ресайклирование усовершенствованного покрытия, имеющего наплывы, колеи, гребенку и другие деформации и дефекты, с добавлением необходимого количества нового материала и использованием полученного материала для устройства основания дорожной одежды, с последующей укладкой поверх него слоя асфальтобетонного покрытия или слоя износа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство опытных участков с применением новых материалов и технологий производства работ и мониторинг за ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление профиля щебеночных и гравийных покрытий, а также грунтовых дорог с добавлением материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улучшение проезжей части гравийных и грунтовых дорог вяжущими и обеспыливающими материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство виражей и обеспечение видимости на опасных для движения кривых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разметка проезжей части на ремонтируемых участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перевод щебеночного и гравийного покрытия на асфальтобетонное покрытие без изменения технической категории дороги, протяженностью не более 15 километров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по искусственным сооружениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z276" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление водоотводного лотка под деформационными швами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z277" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт водоотводных трубок (наращивание трубок или устройство дополнительных трубок);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z278" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство швов в покрытии в месте примыкания гидроизоляции к тротуару и заливка их мастикой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z279" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт изоляции у водоотводных трубок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z280" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт узлов сопряжения моста с насыпью при просадке более 10 сантиметров (выравнивание за счет дополнительного покрытия с досыпкой щебня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z281" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена крайних тротуарных плит сопряжения с насыпью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z282" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение отдельных смещений переходных плит с восстановлением дорожной одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z283" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      засыпка грунта под переходные плиты при его вымывании со вскрытием плит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z284" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частичная замена деталей деформационных швов, имеющих стальные элементы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z285" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена деформационных швов закрытого типа с мастичным и резиновым заполнителем, когда работы выполняются в уровне дорожной одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z286" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена деформационных швов на тротуарах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z287" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выравнивание покрытия тротуара, устройство нового покрытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z288" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка выбоин широких щелей в тротуарных блоках, обработка фасада тротуаров защитным покрытием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z289" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение отдельных сколов и трещин в тротуарных блоках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z290" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачеканка и изоляция стыков тротуарных блоков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z291" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление тротуаров, усиление или замена отдельных поврежденных блоков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z292" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение проломов тротуарных плит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z293" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство изоляции или покрытие тротуаров асфальтобетоном;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z294" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт отдельных секций, усиление анкеровки отдельных стоек перил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z295" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена перил по всей длине или на части длины мостового сооружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z296" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окраска перил по всей длине;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z297" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена узлов крепления стоек перил с новой анкеровкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z298" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидрофобизация или окраска всех поверхностей бетоноконструкций (плит, балок, арок и других элементов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z299" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт стыков диафрагм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z300" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частичная перестройка или ремонт мостов и путепроводов, а также полная или частичная перестройка водопропускных труб с доведением их габаритов и расчетных нагрузок до норм, соответствующих технической категории, установленной для ремонтируемой дороги, утвержденной технической документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z301" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выполнение несложных ремонтных работ на мостах (смена настилов, балочных клеток, отдельных узлов и элементов, исправление кладки, сопряжений с земляным полотном и так далее);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z302" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль строительного подъема в предварительно-напряженных железобетонных и металлических пролетных строениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z303" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление или замена покрытий на проезжей части моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z304" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачеканка щелей в тротуарных блоках, укладка покрытий на тротуарах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z305" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт или реконструкция ограждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z306" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт деформационных швов с заменой материалов и конструкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z307" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт гидроизоляции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z308" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и замена тротуаров, перил, бордюров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z309" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улучшение водоотвода на проезжей части моста, замена водоотводных трубок и окон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z310" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидроизоляция фасадных поверхностей железобетонных конструкций, окраска поверхностей главных балок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z311" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поверхностная герметизация трещин, заделка раковин, сколов, восстановление защитного слоя железобетонных элементов моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z312" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сплошная окраска металлических пролетных строений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z313" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление объединения балок между собой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z314" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт дренажа и водоотвода, сопряжений моста с насыпью с заменой переходных плит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z315" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт укреплений откосов земляного полотна и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z316" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация промоин у опор и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z317" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление отдельных элементов в металлических пролетных строениях, выправка элементов решетки на мостах со сквозными фермами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z318" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена заклепок на высокопрочные болты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z319" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и восстановление проектного положения опорных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z320" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и восстановление сливов на опорных площадках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z321" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расшивка швов облицовки, инъекцирование растворов в трещины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z322" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и восстановление смотровых устройств пролетных строений и опор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z323" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт тела опор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z324" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление опорных частей в местах опирания железобетонных пролетных строений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z325" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена или ремонт отдельных звеньев и оголовков труб, исправление изоляции и стыков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z326" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт подпорных стен, укрепительных и регуляционных сооружений, галерей и навесов, а также замена их отдельных элементов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z327" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по обстановке и обустройству дорог объектам организации движения, связи, освещению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z328" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых и ремонт существующих тротуаров и пешеходных дорожек на участках дорог, проходящих через населенные пункты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z329" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых отдельных ограждений, установка новых и замена (восстановление) дорожных знаков и направляющих устройств на ремонтируемых участках, ремонт ограждений, включая архитектурное оформление и благоустройство отдельных развязок, площадок отдыха, стоянок автомобилей, достопримечательных мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z330" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт съездов и переездов, летних и тракторных путей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z331" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и ремонт сигнализации, объектов организации дорожного движения (светофоры, электронные и дорожные знаки, информационные табло), средств связи и освещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z332" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление дорожных информационных систем и комплексов, знаков и табло индивидуального проектирования, элементов и систем диспетчерского и автоматизированного управления дорожным движением; автономных и дистанционно управляемых знаков и табло со сменной информацией, светофорных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z333" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт элементов обустройства автодорог (автопавильонов, подпорных стен, информационных панно и других сооружений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z334" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) другие виды работ, обеспечивающие восстановление эксплуатационного состояния дороги и безопасность движения транспортных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 с изменением, внесенным постановлением акимата Кызылординской области от 25.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z335" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Средний ремонт улиц и сооружений на них</w:t>
-[...1974 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5. Капитальный ремонт улиц и сооружений на них</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z336" w:id="12"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z336" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Капитальный ремонт уличных дорог предусматривает периодическое выполнение работ, связанных с повышением транспортно-эксплуатационного состояния дороги и дорожных сооружений, в частности, с увеличением прочности дорожных одежд и сооружений на них без изменения существующей технической категории дороги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...923 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z337" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Участки дорог, подлежащие капитальному ремонту, устанавливаются на основе межремонтных сроков службы и результатов диагностики дороги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z338" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. При капитальном ремонте разрешается производить отдельные спрямления дороги, как в плане, так и в продольном профиле, протяженностью до 25 процентов от общей длины ремонтируемого участка дороги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z339" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Мосты и путепроводы, а также комплексы зданий и сооружений дорожно-эксплуатационной службы могут отдельно направляться на капитальный ремонт на основе межремонтных сроков службы и результатов их диагностики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z340" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При капитальном ремонте выполняют следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z341" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и водоотводу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z342" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление земляного полотна с доведением его геометрических параметров до норм, соответствующих технической категории, установленной для ремонтируемой дороги (уширение, подъемка, замена грунтов, обеспечение видимости, увеличение радиусов закруглений, смягчение продольных уклонов, устройство вертикальных кривых и виражей), спрямление отдельных участков дороги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z343" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение пучинистых, оползневых и обвальных участков, устройство дренажей, изолирующих прослоек и другие работы, обеспечивающие устойчивость земляного полотна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z344" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление и перестройка существующих, а также постройка новых необходимых водоотводных устройств, берегозащитных и противоэрозионных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z345" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство земляного полотна и системы водоотвода на пересечениях и примыканиях улиц, а также выполнение работ по устройству площадок для остановки, стоянок улиц, остановочных павильонов и остановочных карманов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z346" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рекультивация придорожных резервов, ликвидируемых участков дорог, расположенных в зоне работ по капитальному ремонту дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z347" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация последствий паводковых, селевых, ливневых и других стихийных разрушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z348" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по дорожным одеждам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z349" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление (утолщение), уширение дорожных одежд не более чем на одну полосу движения и устройство более совершенных типов дорожной одежды с регенерацией и использованием существующих дорожных одежд в качестве оснований, а также устройство дорожных одежд вновь на переустраиваемых (спрямляемых) участках дорог и на обходах населенных пунктов и подъездах к ним, устройство дорожных одежд на транспортных развязках, инженерных устройствах, тротуарах, переходных и велосипедных дорожках, автобусных остановках и остановочных карманах, а также на переходно-скоростных полосах к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z350" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление профиля щебеночных и гравийных покрытий, а также грунтовых дорог с добавлением новых материалов, улучшение проезжей части вяжущими материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z351" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых и замена изношенных бордюров из искусственных и естественных материалов и укрепительных полос по краям усовершенствованных покрытий, в том числе по типу основной дорожной одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z352" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство опытных участков с применением новых конструкций дорожных одежд, новых материалов и технологий производства работ и мониторинг за ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z353" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по искусственным сооружениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z354" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выправка и усиление элементов главных балок и ферм металлического моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z355" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена металлических пролетных строений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z356" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена проезжей части моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z357" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постройка и перестройка водопропускной трубы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z358" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена звеньев, оголовков и укрепление труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z359" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена поврежденных колец труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z360" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наращивание длины трубы за счет новых колец и оголовков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z361" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена наплавных мостов, паромных переправ, железнодорожных переездов постоянными мостами и путепроводами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z362" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и восстановление подпорных стен, защитных укрепительных и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z363" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      испытание перестроенных и вновь построенных мостов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z364" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и замена конструктивных элементов тоннелей, защитных галерей и навесов на горных дорогах, а также замена временных галерей и навесов на постоянные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z365" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по обстановке и обустройству дорог объектам организации движения, связи и освещению дорог:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z366" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архитектурное оформление и обустройство дорог или их отдельных участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z367" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство остановочных площадок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z368" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и обустройство пунктов пропуска на уличных дорогах общего пользования, включая уширение полос в целях увеличения пропускной способности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z369" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение мероприятий по охране окружающей среды (установка пылеулавливающих устройств на котельных, защита водоисточников от загрязнений и другие работы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10644,35 +8289,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>