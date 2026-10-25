--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="861cbd6" w14:textId="861cbd6">
+    <w:p w14:paraId="ac99a97" w14:textId="ac99a97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,319 +93,329 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении классификации видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Акмолинской области от 31 мая 2016 года № А-7/254. Зарегистрировано Департаментом юстиции Акмолинской области 8 июля 2016 года № 5440</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Постановление акимата Акмолинской области от 31 мая 2016 года № А-7/254. Зарегистрировано Департаментом юстиции Акмолинской области 8 июля 2016 года № 5440.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание РЦПИ.</w:t>
-[...9 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t>      Примечание РЦПИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В тексте документа сохранена пунктуация и орфография оригинала.</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">В соответствии с </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6-8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1-1 статьи 13 Закона Республики Казахстан от 17 июня 2001 года "Об автомобильных дорогах", акимат Акмолинской области </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>классификацию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Контроль за исполнением настоящего постановления возложить на заместителя акима Акмолинской области Балахонцева В.Н.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Настоящее постановление акимата Акмолинской области вступает в силу со дня государственной регистрации в Департаменте юстиции Акмолинской области и вводится в действие со дня официального опубликования.</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-      </w:t>
+              <w:t xml:space="preserve">
+      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аким области</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -413,71 +423,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С.Кулагин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -569,6268 +558,9648 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2016 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ А-7/254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Классификация видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов 1. Общие положения</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve"> Классификация видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов Акмолинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение - в редакции постановления акимата Акмолинской области от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-6/232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...271 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="1"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящая классификация видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов (далее - классификация) определяет виды работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах улиц населенных пунктов (далее - улицы) Акмолинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Классификация применяется для обоснования объемов дорожно-ремонтных работ и расчета финансовых средств, выделяемых из республиканского и местных бюджетов для их выполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В настоящей Классификации используются следующие определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) управляющие улицами населенного пункта - физические и юридические лица, являющиеся собственниками улиц или осуществляющие деятельность по управлению улицами на праве хозяйственного ведения или оперативного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) управление эксплуатацией городских улиц и дорожных сооружений - это комплекс организационных и регламентирующих мероприятий административно-хозяйственных и дорожно-эксплуатационных органов управления городским дорожным хозяйством с разработкой экономически обоснованной стратегии дорожно-ремонтных работ на основе мониторинга состояния, инструментальной диагностики и технического учета ОДХ для обеспечения требуемого технического уровня и транспортно-эксплуатационного состояния городских улиц и дорожных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мониторинг состояния улиц - это система наблюдений и контроля, оценки и прогноза возможных антропогенных изменений их состояния в результате эксплуатации и воздействия окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дорожная одежда - это многослойная конструкция в пределах проезжей части улиц, воспринимающая нагрузку от автотранспортного средства и передающая ее на грунт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) межремонтный срок службы дорожной одежды - это период от момента сдачи улиц в эксплуатацию после строительства, реконструкции или капитального ремонта до очередного капитального ремонта, связанного с повышением несущей способности (усилением) дорожной конструкции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) межремонтный срок службы дорожного покрытия - это период времени от сдачи улиц в эксплуатацию после строительства, реконструкции, капитального или среднего ремонта до возникновения потребности в выполнении очередного среднего ремонта, связанного с возмещением слоя износа и восстановлением ровности и сцепных качеств и устранения дефектов, до требуемых значений по интенсивности движения транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) зимнее содержание улиц – комплекс специфических работ, связанных с защитой улиц и сооружений на них от снежных заносов, их своевременной расчисткой и борьбой с зимней скользкостью дорожных покрытий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) маршрутный способ ремонта улиц - это комплекс ремонтных работ, выполняемых по маршруту, включая работы по ликвидации опасных для дорожного движения дефектов, восстановлению ровности дорожного покрытия на локальных участках, устройство новых и ремонт существующих тротуаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) стратегия дорожно-ремонтных работ - это комплекс наиболее эффективных долговременных технических решений и управляющих воздействий по сохранности и улучшению транспортно-эксплуатационного состояния сети улиц и дорожных сооружений при рациональном использовании выделяемых ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) интеллектуальная транспортная система (далее – ИТС) – комплекс управления движением, объединенный в единую систему, решающую на функциональном и информационном уровне задачи административно-хозяйственного управления улицами и дорожным движением, имеющую в своем составе Центр Управления Системой, обеспечивающий сбор, обработку и хранение интегрированных данных, включающий глобальные функции и процессы, централизованные интегрированные массивы информации, прикладное программное обеспечение интеграции и управления данными, обеспечения ввода, корректировки и доступа к данным по единым бизнес-правилам, систему ведения хозяйственно-производственных учетов, систему управления дорожным движением со своей внутренней архитектурой, функциями, процессами и данными, обеспечивающие повышение пропускной способности и безопасность дорожного движения на улицах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) технические средства организации дорожного движения (далее - ТСОДД)- комплекс устройств, сооружений и изображений, применяемых на дорогах для обеспечения безопасности дорожного движения и повышения пропускной способности дороги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В состав уличных дорог входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полоса отвода, конструктивные элементы дорог, обстановка и обустройство дорог на улицах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) водоотводные и водопропускные сооружения, мосты, путепроводы, транспортные развязки, виадуки, тоннели, защитные галереи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сооружения и устройства, предназначенные для повышения безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лесополосы, газоны, клумбы, цветники, декоративные насаждения, линейные жилые здания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) комплексы дорожно-эксплуатационной службы, программно-аппаратный комплекс взимания платы за проезд, ИТС и его подсистемы, измерительные приборы, оборудования и программные обеспечения для контроля и мониторинга движения автотранспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) воздушное пространство над ними в пределах установленного габарита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Фактически выделенные денежные ресурсы на проведение работ по эксплуатации улиц и сооружений на них распределяются исходя из видов проводимых ремонтных работ, установленных на основе материалов обследования и диагностики транспортно-эксплуатационного состояния улиц и дорожных сооружений, и выработанной стратегии дорожно-ремонтных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Классифицируемые виды работ, выполняемые при содержании, текущем, среднем и капитальном ремонтах улиц выполняются в соответствии с требованиями, действующих в дорожной отрасли нормативно-технических документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление эксплуатацией улиц и сооружений на них включает в себя следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обоснование стратегии дорожно-ремонтных работ и планирование потребных финансовых ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение сохранности улиц и сооружений на них и предохранение их от преждевременного износа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершенствование и актуализация нормативно-технической базы по проектированию, строительству, реконструкции, эксплуатации включая ремонт, содержание улиц и дорожных сооружений на основе передового опыта и достижений науки и техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совершенствование технологии и организации работ по ремонту и содержанию улиц и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация, координация, регулирование и контроль за выполнением работ по управлению эксплуатацией улиц и сооружений на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В состав работ по диагностике и мониторингу уличных дорог и сооружений на них входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) систематические (весенние, осенние и месячные) осмотры дорог и сооружений на них с оценкой качества их содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) визуальное и инструментальное обследования с оценкой технического уровня и транспортно-эксплуатационного состояния дорог и сооружений на них, паспортизация улицы и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) учет интенсивности и состава движения транспорта на улицах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирование, постоянное обновление и поддержание в рабочем состоянии базы данных с соответствующим программным обеспечением о техническом уровне и транспортно-эксплуатационном состоянии улиц и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) научно-техническая экспертиза и инспекция объектов, в том числе: оценка качества материалов и работ, в случаях чрезвычайных и иных ситуаций, требующих принятия неотложных решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В состав работ по обоснованию стратегии дорожно-ремонтных работ и планирования финансовых ресурсов входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание, администрирование и управление единой информационной базой данных о транспортно-эксплуатационном состоянии уличных дорог и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обоснование работ по содержанию и ремонтам на основе анализа информационного банка данных о транспортно-эксплуатационном состоянии улиц и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выработка стратегии дорожно-ремонтных работ с прогнозированием состояния сети улиц. Составление текущих и перспективных планов дорожно-ремонтных работ, в том числе планов содержания сети улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) планирование потребных финансовых ресурсов для сохранности и поддержания сети улиц в требуемом эксплуатационном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разработка программ по повышению безопасности дорожного движения и ликвидации мест концентрации дорожно-транспортных происшествий (далее – ДТП).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В состав работ по организации и обеспечению безопасности и удобства дорожного движения на улицах входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изучение режимов движения автотранспортных, пешеходных потоков, разработка схем разметки улиц, дислокации дорожных знаков, регулирование скоростей движения, организация автоматизированных систем управления движением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ ДТП, обследование мест совершения ДТП, выявление причин и подготовка предложений по улучшению условий безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявление наиболее опасных, с точки зрения безопасности движения, участков улиц и разработка профилактических мероприятий для предотвращения аварийности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) согласование производства строительных работ в пределах полосы отвода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разработка технических условий и согласований на примыканиях и пересечения улиц и сооружений на них с коммуникациями и инженерными сетями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заключение договоров с организациями противопожарной службы по надзору и совершенствованию противопожарных мероприятий, проведение плановых проверок и экспертиз противопожарной сигнализации, электроосвещения и так далее, и контроль за их исполнением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) согласование размещения объектов придорожного коммерческого сервиса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проведение и внедрение новых технологий по обеспечению активной и пассивной безопасности автомобильных дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление иных полномочий, предусмотренных статьей 42 Закона Республики Казахстан "О дорожном движений".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В состав работ по обеспечению сохранности улиц и сооружений на них и предохранения их от преждевременного износа входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пропаганда в средствах массовой информации порядка пользования улицы и их охраны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласование проезда крупногабаритных и тяжеловесных транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ влияния большегрузного транспорта на сохранность дорожных одежд и сооружений на них и разработка предложений по ограничению или обеспечению организации движения большегрузного транспорта в неблагоприятные погодные условия, а также на ослабленных участках с недостаточной прочностью дорожной одежды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В состав работ по совершенствованию и актуализации нормативно-технической базы ремонта и содержания улиц и сооружений на них, включая технологию и организацию их ремонта и содержания, входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование перспективных и текущих планов стандартизации и их реализация, включая ревизию, обновление и совершенствование нормативно-технической базы и нормативно-технических документов по проектированию, строительству, реконструкции, эксплуатации, включая ремонт и содержание улиц и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработка норм и расценок, с проведением хронометражных работ, на новые технологии, машины и оборудование по строительству, ремонту и содержанию улиц и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) изучение мирового опыта и достижений науки и техники по технологиям, материалам, машинам и оборудованию с разработкой рекомендаций и заключений по их внедрению в практику ремонта и содержания улиц и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) опытно-экспериментальные, опытно-конструкторские работы и научно-техническое сопровождение по внедрению новых материалов, конструкций, технологий, машин и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совершенствование рабочих программных продуктов в области ремонта и содержания улиц и сооружений на них и поддержание их в рабочем состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) поисковые и инновационные работы по актуальным проблемам в области ремонта и содержания улиц и сооружений на них с целью повышения их долговечности и экономичности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) научно-техническое сопровождение и мониторинг опытных участков улиц в рамках работ по текущему, среднему и капитальному ремонту улиц, с организацией технологического сопровождения и мониторингом устроенных участков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В состав работ по организации, координации, регулированию и контролю за управлением эксплуатацией улиц и сооружений на них входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) координация и регулирование выполнения дорожно-ремонтных работ по содержанию сети улиц и сооружений на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) периодическая инвентаризация улиц и сооружений на них, составление титула, отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация контроля качества при содержании и текущем ремонте улиц, совершенствование системы контроля и обеспечения качества дорожно-ремонтных работ, инструментальное обеспечение контроля качества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) постоянное совершенствование структуры и методов управления эксплуатацией улиц и сооружений на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Управление эксплуатацией улиц и дорожных сооружений</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+        <w:t xml:space="preserve"> Глава 2. Содержание улиц, включая зимнее содержание и уход за зелеными насаждениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Работы по содержанию улиц и сооружений на них осуществляется непрерывно в течение всего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Предусматривается выполнение работ по предупреждению и исправлению повреждений улиц и сооружений на них, которые планируются на основе результатов осмотров улиц по ведомостям дефектов, в пределах средств на содержание, согласно утвержденным нормативам финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В целях своевременного проведения работ по содержанию улиц и сооружений на них, их визуальный осмотр осуществляется ежедневно посредством патрулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В результате проведения работ по содержанию улиц должно быть обеспечено бесперебойное, безопасное и удобное движение транспортных средств, в течение всего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Работы по содержанию не требуют составления проектной документации. Их планируют на основе результатов осмотров улиц по ведомостям дефектов, в пределах средств на содержание, согласно действующим нормативам финансирования утвержденные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 17 июня 2015 года № 711 "Об утверждении нормативов финансирования на ремонт и содержание улиц столицы, городов республиканского значения, автомобильных дорог областного и районного значения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 11875).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Работы по содержанию улиц и сооружений на них подразделяются на содержание в весенний, летний, осенний периоды и зимнее содержание, озеленение улиц, управление эксплуатацией улиц и сооружений на них, а также прочие работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В состав работ по содержанию уличных дорог входит сбор, обработка и представление ежедневной круглогодичной информации с владельцев имуществ, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о проезжаемости на уличных дорогах, включая информационное обеспечение средств массовой информации о проезжаемости уличных дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о произошедших ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о работах в период пропуска талых и паводковых вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о работе снегоуборочных машин и механизмов в зимнее время;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сбор и обработка информации, администрирование и управление единым информационным банком данных о транспортно-эксплуатационном состоянии уличных дорог и сооружений на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При содержании структурных и конструктивных элементов улиц в весенний, летний, осенний периоды выполняются следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и системе водоотвода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка водоотводных канав придорожно-арычной сети и стоков весной от снега, а летом от наносного мусора и грязи с вывозкой мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      раскопка и засыпка осушительных воронок на обочинах, на пучинистых участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка откосов, разделительных полос, засев травами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      скашивание и уборка скошенной травы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вырубка кустарников и корчевка деревьев, дикорастущей поросли на обочинах и откосах земляного полотна с уборкой вырубленного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка обочин, разделительных полос, присыпных берм, с добавлением материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт аварийно-опасных участков маршрутным способом с устранением пучин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по обочинам, резервам и полосе отвода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка полосы отвода для обеспечения стока воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка обочин от грязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постоянное поддержание полосы отвода, обочин, откосов и газонов в чистоте и порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от мусора и посторонних предметов в полосе отвода,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      погрузка и вывоз на объекты размещения отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уход за насаждениями, плановая вырубка и корчевка больных и сухостойных насаждений с уборкой вырубленного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борьба с древесно-кустарниковой растительностью, дикорастущей порослью, влияющей на безопасность дорожного движения с уборкой вырубленного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      скашивание травы в резервах, полосе отвода, уборка и вывоз скошенной травы на свалку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка полосы отвода с использованием дорожно-строительных материалов для обеспечения пропуска талых и паводковых вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по проезжей части с капитальными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание покрытия и зачистка лотков проезжей части улиц с удалением грунтово-песчаных наносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка дорожных покрытий от мусора, мойка от грязи, в том числе мойка проезжей части улиц с применением концентрированных моющих средств, содержащих поверхностно-активные вещества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание проезжей части водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт аварийно-опасных участков маршрутным способом (устранение пучин, сдвигов на покрытии, ремонт оснований и покрытия, ямочный ремонт, заливка трещин, устройство выравнивающего слоя, укрепление обочин, поверхностная обработка покрытий, выравнивание люков и решеток колодцев);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при выполнении ремонта улиц и сооружений на них маршрутным способом, производится комплекс ремонтных работ, включающий работы по содержанию улиц и сооружений на них, а также работы по ликвидации опасных для движения дефектов, выявленных по маршруту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при маршрутном способе ремонта, ремонтные работы выполняются комбинированно на всем протяжении маршрута, в местах сосредоточения значительных деформаций и разрушений дорожного покрытия на локальных участках площадью до 10% общей площади одного погонного километра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работы выполняются силами дорожной службы, производящей содержание улиц по технологии работ, принятой для устранения соответствующих дефектов и исполнительным сметам, оформленным в соответствии с действующими положениями на основании ведомости дефектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по проезжей части с усовершенствованными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уход за участками с избытком вяжущего материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание покрытия и зачистка лотков проезжей части улиц с удалением грунтово-песчаных наносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание осевых и резервных полос;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка дорожных покрытий от мусора, мойка от грязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание проезжей части водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт аварийно-опасных участков маршрутным способом (устранение пучин, сдвигов на покрытии, ремонт оснований и покрытия, ямочный ремонт, заливка трещин, устройство выравнивающего слоя, укрепление обочин, поверхностная обработка покрытий, выравнивание люков и решеток колодцев);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при выполнении ремонта улиц и сооружений на них маршрутным способом, производится комплекс ремонтных работ, включающий работы по содержанию улиц и сооружений на них, а также работы по ликвидации опасных для движения дефектов, выявленных по маршруту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при маршрутном способе ремонта, ремонтные работы выполняются комбинированно на всем протяжении маршрута, в местах сосредоточения значительных деформаций и разрушений дорожного покрытия на локальных участках площадью до 10% общей площади одного погонного километра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работы выполняются силами дорожной службы, производящей содержание автомобильной дороги и сооружений на них по технологии работ, принятой для устранения соответствующих дефектов и исполнительным сметам, оформленным в соответствии с действующими положениями на основании ведомости дефектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по проезжей части с переходными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка покрытия от грязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подметание обработанных покрытий и обеспыливание проезжей части водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профилирование и уплотнение покрытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наметание каменной мелочи и высевок на покрытие, уборка катуна, уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ямочный ремонт дорожного покрытия, ликвидация колей и неровностей на аварийно-опасных участках проезжей части с заменой нестабильных слоев дорожного покрытия и основания на локальных участках площадью до 10% общей площади одного погонного километра;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление профиля без добавления новых материалов и с добавлением вторично используемых материалов, полученных при фрезеровании покрытия на других участках работ, выполненных в рамках среднего ремонта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по проезжей части с грунтовыми и грунтовыми улучшенными покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание проезжей части водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профилировка покрытия для устранения образовавшихся ям, колей, других неровностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ямочный ремонт дорожного покрытия, ликвидация колей и неровностей на аварийно-опасных участках проезжей части с заменой нестабильных слоев дорожного покрытия и основания на локальных участках площадью до 10% общей площади одного погонного километра;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление профиля без добавления новых материалов и с добавлением вторично используемых материалов, полученных при фрезеровании покрытия на других участках работ, выполненных в рамках среднего ремонта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по тротуарам, площадям, подметание, уборка постороннего мусора, мойка и обеспыливание водой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по временным стоянкам транспортных средств, подъездным дорогам с переходными, грунтовыми покрытиями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание водой, уборка постороннего мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление профиля без добавления новых материалов и с добавлением вторично используемых материалов, полученных при фрезеровании покрытия на других участках работ, выполненных в рамках среднего ремонта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) по системам поверхностному водоотводу, придорожно-арычной системе и ливневой канализации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грунтово-песчаных наносов и наносного мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постоянное поддержание в работоспособном состоянии системы водоотвода, прочистка и профилирование кюветов и водоотводных канав, устранение мелких дефектов их укреплений; прочистка и устранение мелких повреждений ливневой канализации, дренажных устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вырубка дикорастущей поросли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) по тротуарам, дорожкам и площадкам парков, скверов, бульваров, набережных и внутридворовым улицам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка тротуаров, дорожек, площадок и других объектов от мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увлажнение проездов, тротуаров и площадок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка и помывка с применением моющих средств малых архитектурных форм (ограждений, объектов дорожного обустройства);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) по техническим средствам и объектам безопасности, организации и регулирования дорожного движения (далее –ТСОДД) и обустройству улиц:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение разметки на бордюрное ограждение проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окраска и побелка автопавильонов, беседок, дорожных знаков, ограждений и других элементов обустройства улиц, нанесение вертикальной и горизонтальной разметки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление отдельных мелких повреждений и неисправностей элементов архитектурного оформления и благоустройства (автопавильонов, беседок, дорожных знаков, ограждений, пандусов и т. д, в том числе после ДТП);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление отдельных мелких повреждений и неисправностей объектов организации движения, связи, освещения (в том числе после ДТП);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка посторонних предметов с проезжей части и обочин, угрожающих безопасности уличного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых и ремонт, уширение существующих тротуаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содержание измерительных приборов, оборудования и программные обеспечения для контроля и мониторинга движения автотранспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение изменения в режимы светофорного регулирования при необходимости с установкой дополнительного оборудования на светофорных объектах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содержание в чистоте и порядке пешеходных переходов и элементов их обустройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осмотр ограждений и сигнальных столбиков, дорожных знаков, информационных указателей, щитов, билбордов, подтягивание их креплений, выпрямление щитков, очистка от пыли и грязи, мойка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грязи и мусора, мойка шумозащитных экранов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осмотр автобусных остановок, площадок отдыха, автопавильонов, очистка от грязи и мусора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) по искусственным сооружениям (мосты, путепроводы, трубы.):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление отдельных повреждений перил и барьерных ограждений исходя из обеспечения безопасности дорожного движения и пешеходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локальное восстановление окрасочного слоя (подкраска) замена перильного ограждения металлических элементов мостов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение разметки на бордюрное ограждение проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка проезжей части вдоль тротуаров от грязи и посторонних предметов после прохода уборочной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка водоотводных трубок от грязи, камней и снега;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка водоотводных лотков под деформационными швами от наносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грязи пазов для перемещения листов в деформационных швах открытого типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочистка окон в тротуарных блоках для пропуска воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от грязи и снега перильного, барьерного ограждения, дорожных знаков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка поверхностей балок от грязи, наносного грунта, растительности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промывка опорных узлов балок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подтяжка болтов крепления металлических опорных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка оголовков опор и под ферменных площадок от мусора и грязи, снега и льда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка конусов и укрепления откосов от грязи, трав и кустарников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация пропуска паводковых вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка смотровых приспособлений (лестниц, тележек);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      текущие и периодические осмотры мостовых сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удаление из зоны моста кустарниковой растительности на расстоянии 50 метров, выше и ниже по течению и вырубка деревьев, санитарная уборка подмостовой зоны с погрузкой, вывозкой и передача в утилизацию мусора и вырубленного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка отверстий железобетонных труб от ила и грязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      закрытие осенью и открытие весной отверстий малых мостов и труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пропуск паводковых вод, предупредительные работы по защите улиц и сооружений от наводнений, наледей, заторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство, замена и ремонт отдельных элементов сооружений (опорных частей, перил, барьерных ограждений, настилов, стоек, подкосов, заборных стенок, дренажных устройств и так далее);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локальная окраска металлических элементов мостов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ямочный ремонт покрытия на проезжей части мостов, путепроводов, заделка трещин на покрытии для обеспечения безопасного проезда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мелкий ремонт деформационных швов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заливка трещин и выбоин в асфальтобетонном покрытии тротуаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка трещин и выбоин в цементобетонном покрытии тротуаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение локальных мест размыва насыпи и регуляционных сооружений для предотвращения масштабного разрушения и оползней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      засыпка промоин на сопряжении моста с насыпью, с одновременным устранением воды в этих местах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка воронок размыва у опор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и мониторинг за ними, опытных участков с применением инновационных материалов (композиты, геосинтетики, модифицированные смеси и т. д.) и новых технологий, на участках улиц общей площадью до 500 квадратных метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. К работам по зимнему содержанию относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зимняя уборка улиц, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первоочередные операции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сплошная обработка (посыпка) проезжей части улиц противогололҰдными материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      механизированное подметание снега на проезжей части улиц и структурных элементов и сгребание снега на проезжей части в снежные валы в лотках в режиме "посыпка-подметание";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование снежного вала вдоль лотков проезжей части улиц и проездов, сдвижка снега, счищаемого с проезжей части и тротуаров в лотковую часть, из снежной массы, счищаемой с проезжей части улиц, проездов, тротуаров и других структурных элементов улиц для временного складирования снежной массы и последующего вывоза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сдвигание снега на обочины, откосы и полосы отвода с последующим вывозом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      скалывание льда и удаление снежно-ледяных образований на проезжей части и тротуарах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от снежных образований и льда конструктивных элементов улиц и ТСОДД для обеспечения безопасного движения транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство разрывов в валах снега (раздвижка снежных валов) на пересечениях улиц в одном уровне (на перекрестках) и примыканиях, железнодорожных, у остановок городского пассажирского транспорта, подъездов к административным и общественным зданиям, перед въездами во дворы и внутриквартальные проезды, на пешеходных переходах, на тротуарах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      складирование собранного с проезжей части снега на полосе отвода для последующего вывоза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      складирование собранного при уборке пешеходных дорог в парках, лесопарках, садах, скверах, бульварах и других зеленых зонах снега, не содержащего химических реагентов, на заранее подготовленные для этих целей площадки, при условии сохранности зеленых насаждений и обеспечении оттока талых вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первоочередной (выборочный) вывоз снега от остановок городского пассажирского транспорта, наземных пешеходных переходов, с мостов и путепроводов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операции второй очереди:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удаление снежных валов со структурных элементов улиц с погрузкой и вывозом снежных масс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обработка снежных валов автогрейдером от борта тротуара перед погрузкой в самосвалы либо перекидкой на свободные территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачистка дорожных лотков на проезжей части после удаления снега; окончательный (сплошной) вывоз снега производится по окончании первоочередного вывоза в соответствии с очередностью и определяемой заказчиком на специально подготовленные площадки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вывоз снега с улиц (от остановок общественного транспорта, на пешеходных переходах, с мостов, путепроводов, эстакад, из тоннелей; в местах массового посещения населения и интенсивного движения пешеходов и социально значимых объектов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сплошной вывоз снежных масс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      завоз, заготовка компонентов, приготовление жидких и твердых реагентов, складирование противогололедных материалов и дальнейшая обработка ими дорожных покрытий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обработка проезжей части фрикционными, химическими противогололедными материалами, с последующей их уборкой через требуемое время с проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярная очистка от снега и наледи до бортового камня двухметровых прилотковых зон на магистралях с разделительной полосой, со стороны которых начинается подметание проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярная очистка от снега и наледи до бортового камня прилотковых зон проезжей части городских улиц со стороны притрассовых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярная расчистка от снега и льда на разделительных полосах, тротуарах, остановочных карманах и остановочных павильонах и посадочных площадках наземного пассажирского транспорта, пешеходных дорожек как в период снегопада и гололеда, так и после него;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярная очистка от снега, наледи разделительных бетонных стенок, металлического криволинейного бруса, барьерных ограждений, дорожных знаков и указателей для обеспечения безопасного движения транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уборка от снега и льда с лестничных сходов на мостовых сооружениях, надземных и подземных пешеходных переходах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка от снега и наледи пешеходных дорожек, садовых диванов, урн и элементов улиц, а также пространство перед ними, с боков и подходы к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение противолавинных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борьба с наледями естественных водных источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация наледей на тротуарах и проезжей части дорог, образовавшихся в результате аварий на инженерных сетях, с последующим вывозом в отведенные места сколотого льда и мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка проезжей части вдоль тротуаров на мостах и путепроводах от снега и льда после прохода снегоуборочной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка водоотводных трубок на мостах и путепроводах от наледей и снега;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теплообеспечение стоянок дорожной техники и обогревательных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установка дорожных знаков кратковременного действия на участках со скользким покрытием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация круглосуточного дежурства дорожной техники и механизаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установка недостающих знаков и ограждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление повреждений, полная замена щитков дорожных знаков и ограждений с целью обеспечения безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимняя уборка и очистка тротуаров и дворовых пешеходных дорожек и территорий от снега и наледи до асфальта, со складированием в местах, не препятствующих свободному проезду транспорта и движению пешеходов, посыпка противогололедными материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимняя уборка (зимнее содержание) внутридворовых улиц, в том числе: подметание свежевыпавшего снега; сдвигание свежего снега толщиной свыше 2 сантиметров; обработка противогололедными материалами; очистка от наледей и льда; вывозка снега и льда на снегосвалки; подметание в дни без снегопада; уборка контейнерных площадок; очистка урн от мусора и их дезинфекция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. К уходу за зелеными насаждениями относятся следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уход за почвой (тракторная культивация, рыхление почвы в рядах, химическая борьба с сорняками);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) противопожарная опашка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение санитарных и профилактических вырубок и корчевок сухостойных лесонасаждений, разрезка упавших деревьев с зачисткой территории, обрезка сучьев и ветвей в охранной зоне (в радиусе 1 метра) электрических проводов, а также закрывающих указатели улиц и номерные знаки домов, с вывозом спила и пней на организованные свалки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) полив и уход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. К уходу за клумбами, цветниками, цветочными придорожными газонами и декоративными цветочными насаждениями относятся следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подготовка почвы под посадку, в том числе формирование клумб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка семян и выращивание рассады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) посадка, полив, удобрение почвы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прополка, уборка и вывоз сорняков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уборка и вывоз на организованную свалку однолетних растений по окончанию срока их вегетации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) завоз и закладка почвенного грунта в цветочные придорожные вазоны, замена его на свежий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) полив, удобрение почвы, окос газонов, уборка и вывоз скошенной травы на свалку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="2"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Текущий ремонт улиц и сооружений на них</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Текущий ремонт улиц предусматривает комплекс работ, выполняемых в порядке предупреждения возникновения аварийных ситуаций, дефектов на улицах, а также неотложного восстановления и ремонта улиц, проводимых в течение всего года, включая мероприятия по ремонту разрушенных участков, выполняемых маршрутным способом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Он планируется на основе результатов осмотров улиц по ведомостям дефектов, в пределах средств на текущий ремонт, согласно нормативам финансирования. При выполнении работ маршрутным способом допускается выполнение работ на основе сметных расчетов. Не допускается недовыполнение работ по ликвидации деформаций и разрушений в рамках текущего ремонта в целях предупреждения возможного нарастания и превращения их в более значительные разрушения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. При текущем ремонте улично-дорожной сети и дорожных сооружений выполняются следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и водоотводу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление отдельных мелких повреждений земляного полотна, водоотводов, резервов, защитных, укрепительных и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка, срезка, планировка и укрепление обочин с подсыпкой обеспечивающих безопасное движение транспортных средств, объемом до 100 кубических метров на 1 километр на отдельных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочистка существующих водоотводных канав, погрузка и вывозка мусора на свалку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление повреждений и уменьшение крутизны откосов насыпей и выемок на отдельных участках, исправление дренажных, защитных и укрепительных устройств, водоотводных сооружений и отводящих русел у мостов и труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировка присыпных берм с добавлением материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение пучинистых участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по дорожным одеждам, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по асфальтобетонным покрытиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение пучин одиночных площадью до 10% от общей площади одного километра улицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение мелких деформаций и повреждений (выбоин, просадок), кромочности, заливка трещин на покрытиях, ямочный ремонт дорожных покрытий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав ямочного ремонта асфальтобетонного покрытия входит ремонт "картами" размером до 10% площади одного погонного километра улицы (но не более 1000 метров квадратных), в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление изношенного верхнего слоя дорожной одежды с обеспечением требуемой ровности и шероховатости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство защитных слоев из эмульсионно-минеральных смесей на участках шелушения и выкрашивания асфальтобетонных и цементобетонных покрытий протяженностью до 200 погонных метров на 1 километр улицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение колей глубиной до 30 миллиметров путем укладки двух слоев эмульсионно-минеральной смеси или поверхностной обработки по полосам наката;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частичное фрезерование или срезка гребней выпора и неровностей по колеям с заполнением колей асфальтобетоном и устройство защитного слоя из эмульсионно-минеральной смеси на всю ширину покрытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      остановка и предупреждение развития трещин и сетки трещин устройством изолирующего слоя мелкозернистой поверхностной обработки, литой асфальтобетонной смесью (или полимер мастичным асфальтобетоном) локальными картами 200 погонных метров на 1 погонный километр улицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление изношенных верхних слоев асфальтобетонных покрытий на отдельных небольших участках по протяженности до 100 метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выполнение работ маршрутным способом, производится комплекс ремонтных работ, включающий работы по ликвидации опасных для движения дефектов, выявленных по маршруту, по восстановлению ровности дорожного покрытия на локальных участках, в том числе методом ресайклинга. При маршрутном способе ремонта ремонтные работы выполняются комбинированно на всем протяжении маршрута, в местах сосредоточения значительных деформаций и разрушений дорожного покрытия на локальных участках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работы выполняются силами дорожной организации, производящей текущий ремонт по технологии работ, принятой для устранения соответствующих дефектов и исполнительным сметам, оформленным в соответствии с действующими положениями на основании ведомости дефектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по монолитным цементобетонным покрытиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и заполнение швов (деформационных, компенсационных) в цементобетонных покрытиях на локальных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление изношенной поверхности, ремонт сколов и обломов цементобетонных покрытий, замена не подлежащих восстановлению разрушенных плит(элементов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защита цементобетонных покрытий на локальных участках от поверхностных разрушений пропиточными составами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по сборным железобетонным покрытиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и заполнение швов в железобетонных покрытиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подъемка и выравнивание отдельных плит, ремонт сколов и обломов плит цементобетонных покрытий, замена не подлежащих восстановлению разрушенных плит, защита покрытий от поверхностных разрушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по мостовым покрытиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт мостовых покрытий из плитки и брусчатки, с заменой разрушенных плиток и брусчатых камней при необходимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по щебеночным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      россыпь высевок и мелкого гравия, включая покрытия, обработанные битумом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по гравийным и грунтовым улицам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление профиля гравийных и грунтовых улиц на отдельных участках с добавлением новых материалов до 500 кубических метров на 1 километр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспыливание улиц хлористым кальцием, битумом и другими пропиточными составами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уход за вспученными участками улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по полосе отвода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление повреждений и планировка откосов насыпей и выемок (с добавлением при необходимости грунта) на локальных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка, срезка, планирование и уплотнение неукрепленных обочин; устранение деформаций и повреждений на укрепленных обочинах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      химическая и механическая борьба с карантинными растениями и вредителями в придорожной полосе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по искусственным инженерным дорожным сооружениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление небольших повреждений, отдельных элементов сооружений (опорных частей, перил, барьерных ограждений, настилов, стоек, подкосов, заборных стенок, дренажных устройств);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локальная окраска металлических элементов мостов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      торкретирование трещин в конструкциях, ремонт кладки, штукатурки, частичная смена заклепок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена и исправление переездных и переходных мостиков через канавы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление небольших повреждений наплавных мостов, паромных переправ и причальных устройств (конопатка, ремонт обшивки, исправление такелажа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ямочный ремонт покрытия на проезжей части мостов, путепроводов, заделка трещин на покрытии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      герметизация узлов примыкания переходных плит к открылкам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мелкий ремонт деформационных швов с заменой отдельных элементов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение протекания деформационных швов подтяжкой болтов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заливка мастикой деформационных швов с предварительной их очисткой от старой мастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приварка в деформационных швах скользящих листов (в случае их отрыва), установка недостающих пружин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мелкий ремонт механизмов и конструкций деформационных швов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена покрытия в зоне деформационных швов или над швом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заливка трещин и выбоин в асфальтобетонном покрытии тротуаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка трещин и выбоин в цементобетонном покрытии тротуаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локальное восстановление окрасочного слоя (подкраска) перильного ограждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение разметки на бордюрное ограждение проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение вертикальной разметки на низ фасадных балок путепроводов над автодорогами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нанесение вертикальной разметки на опорах путепроводов над автодорогами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расшивка цементным раствором швов между бетонными плитами укрепления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена и ремонт отдельных поврежденных звеньев труб, оголовков, откосных крыльев, входных и выходных укреплений русел и выравнивание лотков труб, восстановление каменной наброски;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт гидроизоляции труб с конопаткой и заделкой швов между их звеньями и секциями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение локальных мест размыва насыпи и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      засыпка промоин на сопряжении моста с насыпью, с одновременным устранением воды в этих местах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка воронок размыва у опор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистка элементов от гнили, замена досок, настила на деревянных мостах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена отдельных заклепок, исправление незначительных деформаций элементов металлических пролетных строений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по обстановке и обустройству улиц, объектам организации движения, связи, освещения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удаление отслужившей, восстановление изношенной и нанесение вновь вертикальной и горизонтальной разметок, в том числе, на элементах дорожных искусственных инженерных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление и замена поврежденных и морально устаревших, а также установка вновь недостающих дорожных ограждений, дорожных знаков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окраска обстановки и элементов обустройства улиц, в том числе: окраска и побелка павильонов городского общественного пассажирского транспорта, ограждений и других элементов обустройства городских улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение повреждений и покраска металлических направляющих пешеходных ограждений и тротуарных столбиков; поврежденные столбики подлежат замене, а отсутствующие установлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установка недостающих знаков, ограждений в единичных случаях, исправление повреждений, полная замена щитов дорожных знаков и ограждений, установка и ремонт панно, реставрация элементов обстановки пути;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт, в том числе после ДТП: установка металлических опор уличного освещения, кабельной линии освещения, осветительной арматуры с одновременной заменой проводов и растяжек воздушной линии, средств автоматики и телемеханики управления уличного освещения в размерах текущего ремонта, в соответствии с требованиями паспортных данных, в том числе с ревизией и заменой поврежденных и не подлежащих ремонту и восстановлению узлов и агрегатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покраска опор уличного освещения в межремонтный период;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена устаревших элементов уличного освещения в соответствии со сроком их службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт газона между тротуаром и проезжей частью улицы не более 20% общей его площади;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по конструктивным элементам обустройства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ямочный ремонт покрытия на тротуарах с предварительным фрезерованием или разборкой изношенного с укладкой нового слоя; исправление в плане и профиле (положения в пространстве) просевших или выбитых бортового (бордюрного) камня с устройством нового основания и обоймы, а также замена отдельных разрушенных бортовых (бордюрных) камней с установкой новых (при необходимости) на всех типах покрытий, до 10 % от его общей длины, в том числе после ДТП и размывов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт цементобетонных упоров отдельных бортового (бордюрного) камня до 10 % от его общей длины, в том числе после ДТП и размывов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сезонная покраска бортового камня (бордюров) из искусственных каменных материалов в зонах остановок общественного транспорта; выравнивание люков колодцев в уровень с дорожным покрытием, включая недействующие колодцы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выравнивание решеток водоприемных колодцев в уровень с дорожным покрытием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт дорожного покрытия в местах сопряжений с трамвайными путями, деформационными швами мостовых сооружений, люками колодцев и ливнесточными решетками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка (заливка) трещин в дорожных покрытиях битумными мастиками или герметиками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обработка дорожных покрытий пропитывающими герметизирующими составами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка и укрепление обочин (на участках до 100 квадратных метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сезонная покраска бортового (бордюрного) камня в зонах остановок общественного транспорта и на дорожных искусственных сооружениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт, покраска или замена урн на остановках общественного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление или ремонт искусственные дорожные неровности (далее – ИДН) с заменой изношенных сегментов, в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение повреждений металлических барьерных ограждений с покраской (с заменой изношенных частей сегментов), в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение повреждений бетонных барьерных ограждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение повреждений шумозащитных экранов (с заменой изношенных сегментов), в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение повреждений после ДТП придорожных малых архитектурных форм и элементов озеленения, в том числе лесонасаждений, клумб, цветников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и покраска лесозащитных металлических заборов (с заменой изношенных сегментов), в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт дорожных знаков и указателей, информационных щитов со стойками и креплениями (с заменой изношенных элементов), в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена буферов безопасности, в том числе после ДТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт поверхностей и стыков водопропускных труб; придорожно-арычной сети открытого типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Содержание улиц, включая зимнее содержание и уход за зелеными насаждениями</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+        <w:t xml:space="preserve"> Глава 4. Средний ремонт улиц и сооружений на них</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Средний ремонт предусматривает периодическое выполнение работ, связанных с восстановлением первоначальных эксплуатационных качеств улиц и сооружений на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объемы работ по среднему ремонту определяются сметным расчетом, составляемым на основании ведомостей дефектов, с прохождением ведомственной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При среднем ремонте производят:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) периодическое восстановление слоя износа и ровности дорожных покрытий, а также исправление повреждений земляного полотна, водоотвода, искусственных, защитных, укрепительных, регуляционных и других дорожных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Усиление дорожных одежд, если проезжая часть существующей дороги находится в таком состоянии, при котором их коэффициенты надежности и прочности настолько малы, что невозможно или неэкономично поддерживать эксплуатационные качества на требуемом уровне только текущими ремонтами (при предоставлении необходимых расчетов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) научно-техническое сопровождение автодорожных объектов(улиц) на этапе принятия решения и проведения соответствующих работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инженерно-технические процедуры безопасности дорожного движения, результаты которых учитываются при проведении среднего ремонта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. При среднем ремонте улиц и дорожных сооружений выполняют следующие работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и водоотводу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подъемка и уширение небольших по протяженности участков земляного полотна на сырых и снегозаносимых местах, ликвидация пучинистых участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочистка существующих водоотводных канав, прокопка новых канав, исправление повреждений и уменьшение крутизны откосов насыпей и выемок, исправление дренажных, защитных и укрепительных устройств, водоотводных сооружений и отводящих русел у мостов и труб, засев травами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка, срезка, планировка и укрепление обочин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установка габионов для укрепления откосов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      укрепления откоса с элементами из геосетки и георешетки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по дорожным одеждам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация колей и неровностей на проезжей части капитальных покрытий с заменой нестабильных слоев дорожного покрытия и основания с фрезерованием на ширину одной или нескольких полос движения или на всю ширину покрытия с укладкой нового слоя из сдвигоустойчивого и износостойкого асфальтобетона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление изношенных верхних слоев усовершенствованных покрытий и устройство дорожной одежды на отдельных и пучинистых участках, с разборкой существующей дорожной одежды и стабилизацией грунта с устройством, с обеспечением требуемой ровности и шероховатости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по цементобетонным покрытиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт сколов и обломов плит;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство деформационных и компенсационных(температурных) швов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена не подлежащих восстановлению изношенных сегментов на цементобетонном покрытий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена изношенных плит железобетонных покрытий, устранение просадок, подъемка, выравнивание отдельных плит железобетонных покрытий, в том числе свайным, инъекционным методом или путем замены отдельных плит с их разломкой на асфальтобетонное покрытие с устройством основания; устройство защитных слоев покрытия, ремонт стыков плит железобетонных и сегментов цементобетонных покрытий на большом протяжении, укладка на отдельных участках слоя асфальтобетона поверх цементобетонного покрытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по асфальтобетонным покрытиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство выравнивающего слоя покрытия улиц, парковок, остановочных площадок и других прилегающих территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ресайклирование дорожной одежды с устройством нового слоя покрытия улиц, парковок, остановочных площадок и других прилегающих территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кирковка или регенерация усовершенствованного покрытия, имеющего наплывы, колеи, гребенку с добавлением нового материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство шероховатых поверхностных слоев на покрытиях улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использование омолаживающих жидкостей для эффективной изоляции асфальтобетонного покрытия от проникновения влаги, воздуха, от солнечной радиации, восстановления разрушенного верхнего слоя покрытия от воздействий битума (выпотевание), сохранения и восстановления водостойкости покрытий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство опытных участков с применением новых материалов и технологий производства работ и мониторинг за ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление профиля щебеночных и гравийных покрытий, а также грунтовых улиц с добавлением материалов в количестве до 500 кубических метров на 1 километр улицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улучшение проезжей части гравийных и грунтовых улиц вяжущими и обеспыливающими материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перевод щебеночного и гравийного покрытия на асфальтобетонное покрытие без изменения технической категории улиц, с применением стабилизаторов грунтов, органических и неорганических вяжущих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уширение проезжей части длиной до 100 м перед перекрестками улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство правоповоротных съездов, разворотных площадок, мест для разворотов с разгонно-тормозными полосами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство виражей и обеспечение видимости на опасных для движения кривых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разметка на проезжей части на ремонтируемых участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по искусственным инженерным дорожным сооружениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление водоотводного лотка под деформационными швами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт водоотводных трубок (наращивание трубок или устройство дополнительных трубок);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство швов в покрытии в месте примыкания гидроизоляции к тротуару и заливка их мастикой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт изоляции у водоотводных трубок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт узлов сопряжения моста с насыпью при просадке более 10 сантиметров (выравнивание за счет дополнительного покрытия с досыпкой щебня);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена крайних тротуарных плит сопряжения с насыпью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение отдельных смещений переходных плит с восстановлением дорожной одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      засыпка грунта под переходные плиты при его вымывании со вскрытием плит;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частичная замена деталей деформационных швов, имеющих стальные элементы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена деформационных швов закрытого типа с мастичным и резиновым заполнителем, когда работы выполняются в уровне дорожной одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена деформационных швов на тротуарах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выравнивание покрытия тротуара, устройство нового покрытия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заделка выбоин широких щелей в тротуарных блоках, обработка фасада тротуаров защитным покрытием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение отдельных сколов и трещин в тротуарных блоках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачеканка и изоляция стыков тротуарных блоков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление тротуаров, усиление или замена отдельных поврежденных блоков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устранение проломов тротуарных плит;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство изоляции или покрытие тротуаров асфальтобетоном;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт отдельных секций, усиление анкеровки отдельных стоек перил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена перил по всей длине или на части длины мостового сооружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окраска перил по всей длине;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена узлов крепления стоек перил с новой анкеровкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидрофобизация или окраска всех поверхностей бетона конструкций (плит, ребер балок, арок и других элементов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт стыков диафрагм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частичная перестройка или ремонт мостов и путепроводов, а также полная или частичная перестройка водопропускных труб, с доведением их габаритов и расчетных нагрузок до норм, соответствующих технической категории, установленной для ремонтируемых улиц, утвержденной технической документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выполнение несложных ремонтных работ на мостах (смена настилов, балочных клеток, отдельных узлов и элементов, исправление кладки, сопряжений с земляным полотном);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль строительного подъема в предварительно-напряженных железобетонных и металлических пролетных строениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление или замена покрытий на проезжей части мостового сооружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачеканка щелей в тротуарных блоках, укладка покрытий на тротуарах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт или реконструкция ограждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт деформационных швов с заменой материалов и конструкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт гидроизоляции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и замена тротуаров, перил, бордюров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улучшение водоотвода на проезжей части моста, замена водоотводных трубок и окон;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидроизоляция фасадных поверхностей железобетонных конструкций, окраска поверхностей главных балок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поверхностная герметизация трещин, заделка раковин, сколов, восстановление защитного слоя железобетонных элементов моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сплошная окраска металлических пролетных строений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление объединения балок между собой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт дренажа и водоотвода, сопряжений моста с насыпью с заменой переходных плит;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт укреплений откосов земляного полотна и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация промоин у опор и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление отдельных элементов в металлических пролетных строениях, выправка элементов решетки на мостах со сквозными фермами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена заклепок на высокопрочные болты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и восстановление проектного положения опорных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и восстановление сливов на опорных площадках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расшивка швов облицовки, инъекцирование растворов в трещины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и восстановление смотровых устройств пролетных строений и опор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт тела опор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление опорных частей в местах опирания железобетонных пролетных строений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена или ремонт отдельных звеньев и оголовков труб, исправление изоляции и стыков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых водопропускных труб для предотвращения подтопления территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт подпорных стен, укрепительных и регуляционных сооружений, галерей и навесов, а также замена их отдельных элементов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по обстановке и обустройству улиц, объектам организации движения, связи, освещению и озеленению:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых тротуаров и пешеходных дорожек на участках дорог, проходящих через населенные пункты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых отдельно расположенных от проезжей части улиц велосипедных дорожек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт, устройство тротуаров и пешеходных дорожек (в целях обеспечения безопасного передвижения пешеходов) с устройством покрытий из асфальтобетонных, цементобетонных смесей, тротуарной плитки или брусчатки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перенос на новое место подпадающих под уширение инженерных сетей (объектов организации движения, связи, освещению) при уширении небольших по протяженности участков улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых отдельных ограждений, установка новых и замена (восстановление) дорожных знаков и направляющих устройств на ремонтируемых участках, ремонт ограждений, включая архитектурное оформление и благоустройство отдельных развязок, площадок отдыха, стоянок автомобилей, достопримечательных мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт съездов и переездов, летних и тракторных путей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт сигнализации, объектов организации дорожного движения, средств связи и освещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление дорожных информационных систем улиц и комплексов, знаков и табло индивидуального проектирования, элементов и систем диспетчерского и автоматизированного управления дорожным движением; автономных и дистанционно-управляемых знаков и табло со сменной информацией, светофорных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление дорожной линейной телеграфной или радиосвязи и других средств технологической и сигнально-вызывной связи; восстановление кабельной сети, технических комплексов управления в соответствии с паспортными требованиями ремонта оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт элементов обустройства улиц (автопавильонов, подпорных стен, информационных панно, туалетов и других сооружений);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство, замена и ремонт поручней, пандусов различных модификаций, подъемники различных модификаций, как вертикального, так и наклонного перемещения, лифтов, лестниц и ступень для маломобильных групп населения и лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Виды работ, обеспечивающие восстановление эксплуатационного состояния улицы и безопасность движения транспортных средств, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт придорожно-арычной открытой системы с частичной заменой, до 30 % от всей длины вышедших из строя лотков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частичное восстановление, переустановка или замена бортового (бордюрного) камня, вышедшего из строя, до 30 % от всей его длины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае несоблюдения установленной очередности выполнения ремонтных работ доля подлежащих замене разрушенных и непригодных к эксплуатации элементов придорожно-арычной системы (лотков) и бортового (бордюрного) камня определяется на основании визуального обследования с оформлением ведомости дефектов. По результатам обследования допускается принятие решения о полной замене указанных элементов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство придорожно-арычной системы, с возможностью сбора поверхностных вод в отдельно расположенный накопитель (с обязательным техническим обоснованием);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выравнивание люков колодцев в уровень с дорожным покрытием с добавлением новых материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выравнивание решеток водоприемных колодцев в уровень с дорожным покрытием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт поврежденных участков (сегментов) металлических барьерных ограждений, в том числе с заменой на новые;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и установка шумозащитных экранов, на улицах расположенных вдоль автомобильных дорог, магистралей, развязок, трамвайных и железнодорожных путей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт мостовых покрытий из плитки и брусчатки в местах разрушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсыпка и укрепление обочин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство уличного освещения протяженностью не более 1 км на одну улицу с подключением к существующей сети;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена существующего уличного освещения на действующей линии без увеличения мощности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      восстановление озеленения - вырубка сухостоя и неконтролируемой поросли, посадка деревьев и кустарников, высадка многолетних трав с целью укрепления откосов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и устройство системы полива насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...178 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Капитальный ремонт улиц и сооружений на них</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Капитальный ремонт уличных дорог предусматривает периодическое выполнение работ, связанных с повышением транспортно-эксплуатационного состояния дороги и дорожных сооружений, в частности, с увеличением прочности дорожных одежд и сооружений на них без изменения существующей технической категории дороги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Участки дорог, подлежащие капитальному ремонту, устанавливаются на основе межремонтных сроков службы и результатов диагностики дороги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      очистка обочин от грязи; </w:t>
-[...5474 lines deleted...]
-</w:t>
+      31. Капитальный ремонт улиц и сооружений на них выполняется в комплексе – на все объекты, находящиеся в составе улиц, направляемой на капитальный ремонт согласно проектной (проектно-сметной) документации, прошедшей государственную экспертизу и утвержденной согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> утверждения проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций, утвержденным приказом Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 304 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10632).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В состав капитального ремонта улиц и дорожных сооружений входят следующие виды работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предпроектная проработка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка проектно-сметной документации (далее – ПСД);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производство дорожно-ремонтных работ с обустройством улично-дорожной сети, организацией и обеспечению безопасности движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль качества и приемка дорожно-ремонтных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При капитальном ремонте разрешается производить отдельные спрямления улиц и переустройства городской улицы, как в плане, так и в продольном профиле, протяженностью до 25 % от общей длины улицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Производство дорожно - ремонтных работ (капитальный ремонт конструктивных элементов и элементов обустройства уличноөдорожной сети) включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по земляному полотну и водоотводу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление земляного полотна с доведением его геометрических параметров до норм, соответствующих технической категории, установленной для ремонтируемой дороги, утвержденной технической документацией (уширение, подъемка, замена грунтов, обеспечение видимости, увеличение радиусов закруглений, смягчение продольных уклонов, устройство вертикальных кривых и виражей), спрямление отдельных участков улицы; устранение пучинистых, оползневых и обвальных участков, устройство дренажей, изолирующих прослоек и другие работы, обеспечивающие устойчивость земляного полотна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство земляного полотна и системы водоотвода на пересечениях и примыканиях улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство площадок для остановки, стоянки автомобилей вне проезжей части улиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рекультивация придорожных резервов, ликвидируемых участков улиц, расположенных в зоне работ по капитальному ремонту улиц (в соответствии с проектно-сметной документацией);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидация последствий паводковых, селевых, ливневых, сейсмических и стихийных разрушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по дорожным одеждам, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с асфальтобетонным покрытием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление (утолщение), уширение дорожных одежд не более чем на одну полосу движения и устройство более совершенных типов дорожной одежды с регенерацией и использованием существующих дорожных одежд в качестве оснований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство дорожных одежд вновь на переустраиваемых (спрямляемых) участках улиц, в том числе на обходах населенных пунктов и подъездах к ним в соответствии с ведомственной принадлежностью к улицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство дорожных одежд на транспортных развязках, инженерных устройствах, тротуарах, переходных и велосипедных дорожках, автобусных остановках, площадках отдыха и стоянках автотранспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уширение проезжей части основной улицы для размещения велосипедных дорожек, при обосновании их необходимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена изношенных слоев покрытия дорожной одежды с предварительным фрезерованием и укладкой верхнего слоя, а при необходимости нижнего и выравнивающего слоев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство покрытия дорожной одежды с использованием существующего в качестве основания с предварительным исправлением поперечного профиля и устранением деформаций и разрушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение мероприятий по предотвращению трещинообразования перед укладкой слоев дорожного покрытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с цементобетонным покрытием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство с предварительным дроблением старого цементобетонного покрытия и тщательным уплотнением полученного таким образом материала основания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство слоя усиления из цементобетона, армобетона, фибробетона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт по цементобетонным покрытиям осуществляется в соответствии с проектно-сметной документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По другим типам покрытий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправление профиля щебеночных и гравийных покрытий, а также грунтовых дорог с добавлением новых материалов, улучшение проезжей части вяжущими материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых и замена изношенных бордюров из искусственных и естественных материалов и укрепительных полос по краям усовершенствованных покрытий, в том числе по типу основной дорожной одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по конструктивным элементам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переустановка, замена или устройство вновь бортового (бордюрного) камня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      укрепление горловин люков смотровых колодцев и решеток водоприемных колодцев с установкой на опорные плиты и рамы или с применением других современных технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сплошное мощение мостовых покрытий с полной либо частичной заменой песчаного основания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт обочин, устройство и ремонт велосипедных дорожек, тротуаров, стоянок для автомобилей с заменой дорожной одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      укрепление и капитальный ремонт береговых набережных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по водоотводу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых дренажей, восстановление существующих систем поверхностного водоотвода открытого типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капитальный ремонт придорожно-арычной открытой системы с полной заменой лотков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по искусственным инженерным дорожным сооружениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постройка, перестройка полностью или частично, с уширением и усилением, мостов, в том числе пешеходных, путепроводов, с доведением их габаритов и несущей способности под расчетные нагрузки, согласно утвержденной технической документации на данный ремонт (ремонт моста с уширением габарита без добавления новых балок; с уширением габарита и добавлением новых балок увеличения и усиления ригеля; с уширением габарита, с добавлением новых балок увеличения опор с одной стороны или с двух сторон);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выправка и усиление элементов главных балок и ферм металлического моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена металлических пролетных строений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена проезжей части мостового сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постройка и перестройка водопропускной трубы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена звеньев, оголовков и укрепление труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена поврежденных колец труб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наращивание длины трубы за счет новых колец и оголовков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена наплавных мостов, паромных переправ, железнодорожных переездов постоянными мостами и путепроводами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и восстановление подпорных стен, защитных укрепительных и регуляционных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      испытание перестроенных и вновь построенных мостов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и замена конструктивных элементов тоннелей, защитных галерей и навесов на горных улицах, а также замена временных галерей и навесов на постоянные;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт лестниц, подпорных стенок, в том числе с изменением их конструкций на более совершенные;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по обстановке и благоустройству улиц, обустройству, организации обеспечению безопасности движения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых и переустройство существующих пересечений и примыканий улиц в одном и в разных уровнях, а также отдельных переездов, съездов и виражей на всей улице или ее участках, подъездов к обслуживающим городские дороги зданиям дорожной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство недостающих тротуаров, устройство остановочных, посадочных площадок и автопавильонов общественного транспорта, островков безопасности, площадок для остановки или стоянки автомобилей, пешеходных переходов (в том числе в разных уровнях), а также тротуаров, пешеходных дорожек на участках дорог, проходящих в пределах населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых или переустройство существующих временных объездных путей, сооружение временных объездных путей, предназначенных на период ремонта или восстановления участков улиц, разрушенных стихийными бедствиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство новых технических средств организации и регулирования движения на пересечениях улиц между собой и с железными дорогами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт водопроводных сетей и скважин, находящихся в государственной собственности и предназначенных для поливки территорий населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт электрического оборудования, наружного освещения, фонтанов в соответствии с требованиями их паспортных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и плановая замена оборудования инженерно-технического состава в соответствии с требованиями его паспортных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и ремонт электроосвещения на мостах и паромных переправах, сооружениях дорожной линейной связи и других средств технологической связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство и ремонт пунктов по учету движения, снегомерных и водомерных постов и других устройств, необходимых для изучения работы улицы, ее отдельных элементов, сооружений и проходящих по ней транспортных потоков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капитальный ремонт металлических барьерных ограждений, капитальный ремонт бетонных барьерных ограждений, с заменой блоков, плит и восстановлением защитно-декоративного покрытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6838,55 +10207,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>