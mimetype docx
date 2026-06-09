--- v0 (2025-11-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88ca17d" w14:textId="88ca17d">
+    <w:p w14:paraId="2fd76c5" w14:textId="2fd76c5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5361,169 +5361,331 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Отношение размера риска Организации на одного заемщика по его обязательствам к собственному капиталу Организации не превышает k2 - 0,25.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="189"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 33 приостановлено с 01.01.2026 до 31.12.2027, в период приостановления данный пункт действует в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Отношение размера риска Организации на одного заемщика по его обязательствам к собственному капиталу Организации не превышает k2 - 0,25, за исключением размера риска на банки второго уровня, имеющих рейтинг не ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отношение размера риска Организации на один банк второго уровня по его обязательствам к собственному капиталу Организации не превышает k2 - 0,5. При условии наличия у банка второго уровня рейтинга не ниже "ВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Максимальный размер займов Организации (ссудный портфель), формируемый в соответствии с Максимальным размером займов организации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Пруденциальным нормативам, не превышает размер собственного капитала Организации более чем в 8 (восемь) раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z211" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В случаях, когда общий объем требований Организации к заемщику на дату их возникновения находился в пределах ограничений, установленных Пруденциальными нормативами, но впоследствии превысил указанные ограничения в связи со снижением уровня собственного капитала Организации не более чем на 5 (пять) процентов в течение последних 3 (трех) месяцев либо в связи с увеличением требований Организации к заемщику из-за увеличения средневзвешенного биржевого курса тенге к иностранным валютам, в которых выражены требования к заемщику более чем на 10 (десять) процентов в течение последних 3 (трех) месяцев, норматив максимального размера риска на одного заемщика считается выполненным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В указанных случаях Организация немедленно информирует уполномоченный орган о факте превышения ограничений и принимает обязательства по устранению превышения в течение текущего и последующего месяцев. Если данное превышение не будет устранено в указанный срок, превышение норматива максимального размера риска на одного заемщика рассматривается как нарушение данного норматива со дня выявления указанного превышения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z914" w:id="191"/>
+    <w:bookmarkStart w:name="z914" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34-1. В случае превышения ограничений, установленных Пруденциальными нормативами, в связи с увеличением требований Организации к заемщику в результате реорганизации дочерних организаций акционерного общества "Национальный управляющий холдинг "Байтерек" путем их присоединения к Единому оператору жилищного строительства, норматив максимального размера риска на одного заемщика считается выполненным. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В указанном случае Организация немедленно информирует уполномоченный орган о факте превышения ограничений и принимает обязательство по устранению превышения в сроки, согласованные с уполномоченным органом. Если данное превышение не будет устранено в согласованные с уполномоченным органом сроки, превышение норматива максимального размера риска на одного заемщика рассматривается как нарушение данного норматива со дня выявления указанного превышения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5560,51 +5722,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="192"/>
+    <w:bookmarkStart w:name="z213" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Если заемщики Организации на момент возникновения обязательства перед Организацией не рассматривались в качестве одного заемщика, но впоследствии стали таковым, то в случае превышения размера риска на таких заемщиков, установленного частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5619,529 +5781,529 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пруденциальных нормативов, указанное превышение не будет рассматриваться как нарушение при условии, если Организация немедленно проинформировала уполномоченный орган о данном превышении с подтверждением способности заемщика представить дополнительное обеспечение согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) пункта 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пруденциальных нормативов, или исполнить часть требований Организации до размера, необходимого для соблюдения размера норматива, и принятием обязательств по устранению данного нарушения в сроки, установленные уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z214" w:id="193"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z214" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Коэффициент ликвидности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z215" w:id="194"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z215" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Ликвидность характеризуется коэффициентом краткосрочной ликвидности Организации k3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z216" w:id="195"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z216" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Минимальное значение коэффициента краткосрочной ликвидности k3 - 0,5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z217" w:id="196"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z217" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Коэффициент краткосрочной ликвидности Организации рассчитывается как отношение размера активов с оставшимся сроком до погашения до 3 (трех) месяцев включительно, включая высоколиквидные активы, к размеру обязательств с оставшимся сроком до погашения не более 3 (трех) месяцев, включая обязательства до востребования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z218" w:id="197"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z218" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные ценные бумаги Республики Казахстан, выпущенные Правительством Республики Казахстан и Национальным Банком Республики Казахстан, а также ценные бумаги, указанные в подпунктах 5), 6) и 7) пункта 38 Пруденциальных нормативов, не включаемые в расчет высоколиквидных активов, включаются в расчет размера активов, если обязательства, по которым указанные ценные бумаги являются обеспечением, включаются в расчет размера обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z219" w:id="198"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z219" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. К высоколиквидным активам относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z922" w:id="199"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z922" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличные деньги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z923" w:id="200"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z923" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аффинированные драгоценные металлы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z924" w:id="201"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z924" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственные ценные бумаги Республики Казахстан, выпущенные Правительством Республики Казахстан и Национальным Банком Республики Казахстан, долговые ценные бумаги, выпущенные акционерным обществом "Казахстанская жилищная компания";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z925" w:id="202"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z925" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) вклады до востребования в Национальном Банке Республики Казахстан, в банках Республики Казахстан и банках-нерезидентах Республики Казахстан, имеющих долгосрочный долговой рейтинг не ниже "ВВВ-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z926" w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z926" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) государственные ценные бумаги стран, имеющих суверенный долгосрочный рейтинг в иностранной валюте не ниже "А-" (по классификации рейтинговых агентств Standard &amp; Poor's (Стандард энд Пурс) и Fitch (Фитч)) или не ниже "А3" (по классификации рейтингового агентства Moody's Investors Service (Мудис Инвесторс Сервис));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z927" w:id="204"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z927" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) облигации следующих международных финансовых организаций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z928" w:id="205"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z928" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азиатский банк развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z929" w:id="206"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z929" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Межамериканский банк развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z930" w:id="207"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z930" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Африканский банк развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z931" w:id="208"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z931" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Европейский инвестиционный банк;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z932" w:id="209"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z932" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Европейский банк реконструкции и развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z933" w:id="210"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z933" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк Развития Европейского Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z934" w:id="211"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z934" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исламский банк развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z935" w:id="212"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z935" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скандинавский инвестиционный банк;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z936" w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z936" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международный банк реконструкции и развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z937" w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z937" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международная финансовая корпорация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z938" w:id="215"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z938" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) облигации иностранных эмитентов, имеющих рейтинг не ниже "А-" (по классификации рейтинговых агентств Standard &amp; Poor's (Стандард энд Пурс) и Fitch (Фитч)) или не ниже "А3" (по классификации рейтингового агентства Moody's Investors Service (Мудис Инвесторс Сервис).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z939" w:id="216"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z939" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, указанные в настоящем пункте, включаются в расчет высоколиквидных активов, за исключением ценных бумаг, проданных Организацией на условиях их обратного выкупа или переданных в залог или обремененных иным образом в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6160,308 +6322,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="217"/>
+    <w:bookmarkStart w:name="z238" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. При расчете коэффициента ликвидности подлежат исключению требования к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории оффшорных зон, или гражданами государств, включенных в установленный уполномоченным органом перечень оффшорных зон либо отнесенных Организацией экономического сотрудничества и развития к перечню оффшорных территорий, не принявших обязательств по информационному обмену, или к организациям, являющимся дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных оффшорных зон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z239" w:id="218"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z239" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. При наличии у Организации в течение отчетного периода просроченных обязательств перед кредиторами, норматив ликвидности считается невыполненным, независимо от расчетного значения коэффициента ликвидности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z240" w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z240" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Капитализация Организации к обязательствам перед нерезидентами Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z241" w:id="220"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z241" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Капитализация Организации к обязательствам перед нерезидентами Республики Казахстан характеризуется коэффициентами k4, k5 и k6.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z242" w:id="221"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z242" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коэффициентом k4 является максимальный лимит краткосрочных обязательств перед нерезидентами Республики Казахстан, который устанавливается в размере 1 (один) и рассчитывается как отношение суммы обязательств перед нерезидентами Республики Казахстан к собственному капиталу Организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z243" w:id="222"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z243" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. В целях расчета данного коэффициента в сумму обязательств перед нерезидентами Республики Казахстан включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z244" w:id="223"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z244" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обязательства перед нерезидентами Республики Казахстан до востребования, в том числе обязательства, по которым не установлен срок осуществления расчетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z245" w:id="224"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z245" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) срочные обязательства перед нерезидентами Республики Казахстан с первоначальным сроком погашения до 1 (одного) года включительно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z246" w:id="225"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z246" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) срочные обязательства перед нерезидентами Республики Казахстан с безусловным правом кредитора требовать досрочного погашения обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z247" w:id="226"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z247" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. В целях расчета коэффициента k4 из суммы обязательств перед нерезидентами Республики Казахстан исключаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z940" w:id="227"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z940" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) краткосрочные обязательства перед филиалами и представительствами иностранных компаний, осуществляющих свою деятельность на территории Республики Казахстан, которые входят в секторы экономики код "5" - другие финансовые организации, код "6" - государственные нефинансовые организации, код "7" - негосударственные нефинансовые организации и код "8" - некоммерческие организации, обслуживающие домашние хозяйства, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инструкцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по представлению банками второго уровня, Банком Развития Казахстана, филиалами банков-нерезидентов Республики Казахстан, филиалами страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и ипотечными организациями в Национальный Банк Республики Казахстан сведений для формирования обзора финансового сектора, утвержденной постановлением Правления Национального Банка Республики Казахстан от 29 июня 2018 года № 139, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 17274 (далее - Инструкция № 139);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z941" w:id="228"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z941" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) краткосрочные обязательства перед нерезидентами Республики Казахстан, являющимися международными финансовыми организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей Пруденциальных нормативов к международным финансовым организациям относятся следующие организации:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6786,150 +6948,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="229"/>
+    <w:bookmarkStart w:name="z267" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Коэффициент k5 рассчитывается как отношение совокупных обязательств Организации перед нерезидентами Республики Казахстан к собственному капиталу Организации и не должен превышать 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z268" w:id="230"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z268" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях расчета коэффициента k5 из совокупных обязательств Организации перед нерезидентами Республики Казахстан исключаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z269" w:id="231"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z269" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выпущенные Организацией в обращение долговые ценные бумаги, находящиеся у нерезидентов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z270" w:id="232"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z270" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обязательства перед филиалами и представительствами иностранных компаний, осуществляющих свою деятельность на территории Республики Казахстан, которые входят в секторы экономики код "5" - другие финансовые организации, код "6" - государственные нефинансовые организации, код "7" - негосударственные нефинансовые организации и код "8" - некоммерческие организации, обслуживающие домашние хозяйства, в соответствии с Инструкцией № 139;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z271" w:id="233"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z271" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обязательства перед нерезидентами Республики Казахстан, являющимися международными финансовыми организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6968,170 +7130,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="234"/>
+    <w:bookmarkStart w:name="z272" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Коэффициент k6 рассчитывается как отношение суммы совокупных обязательств Организации перед нерезидентами Республики Казахстан и выпущенных Организациями в обращение долговых ценных бумаг за исключением долговых ценных бумаг, выпущенных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о рынке ценных бумаг в тенге к собственному капиталу Организации и не превышает 3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z273" w:id="235"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z273" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях расчета коэффициента k6 из совокупных обязательств Организации перед нерезидентами Республики Казахстан исключаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z274" w:id="236"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z274" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выпущенные Организацией в обращение долговые ценные бумаги, находящиеся у нерезидентов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z275" w:id="237"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z275" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обязательства перед филиалами и представительствами иностранных компаний, осуществляющих свою деятельность на территории Республики Казахстан, которые входят в секторы экономики код "5" - другие финансовые организации, код "6" - государственные нефинансовые организации, код "7" - негосударственные нефинансовые организации и код "8" - некоммерческие организации, обслуживающие домашние хозяйства, в соответствии с Инструкцией № 139;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z276" w:id="238"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z276" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обязательства перед нерезидентами Республики Казахстан, являющимися международными финансовыми организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7357,68 +7519,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>агропромышленного комплекса</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормам и лимитам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z942" w:id="239"/>
+    <w:bookmarkStart w:name="z942" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов организации, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19951,488 +20113,488 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z944" w:id="240"/>
+    <w:bookmarkStart w:name="z944" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету активов организации, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z972" w:id="241"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z972" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, по которым у организации имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 4, 5, 6, 9, 10 и 11 настоящей Таблицы), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в организации адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, могут включаться в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z973" w:id="242"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z973" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 4, 5, 6, 9, 10 и 11 настоящей Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z974" w:id="243"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z974" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 (сто) процентов суммы вкладов, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z975" w:id="244"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z975" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95 (девяноста пять) процентов рыночной стоимости ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z976" w:id="245"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z976" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85 (восемьдесят пять) процентов рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z977" w:id="246"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z977" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг, взвешивается согласно настоящей Таблице по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z978" w:id="247"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z978" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, инвестиции, не включенные в расчет инвестиций организации, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, могут включаться в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиции, не включенных в расчет инвестиций организации) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z979" w:id="248"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z979" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций организации, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z980" w:id="249"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z980" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z981" w:id="250"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z981" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории оффшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z982" w:id="251"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z982" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории оффшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории оффшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z983" w:id="252"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z983" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами оффшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z984" w:id="253"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z984" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по степени риска согласно настоящей Таблице, независимо от наличия обеспечения, указанного в пункте 1 настоящих Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z985" w:id="254"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z985" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Взвешиваются по 0 (нулевой) степени риска вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z986" w:id="255"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z986" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории оффшорных зон, но имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z987" w:id="256"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z987" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории оффшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории оффшорных зон, но имеющему долговой рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории оффшорных зон, или гражданами государств, включенных в установленный Национальным Банком Республики Казахстан перечень оффшорных зон либо отнесенных организацией экономического сотрудничества и развития к перечню оффшорных территорий, не принявших обязательств по информационному обмену, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных оффшорных зон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z988" w:id="257"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z988" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для целей расчета активов организации, взвешенных по степени кредитного риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z989" w:id="258"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z989" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный банковский заем, предоставляемый в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z990" w:id="259"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z990" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским банковским займом понимается банковский заем, не являющийся ипотечным жилищным займом (ипотечным займом), предоставляемый физическому лицу на приобретение товаров, работ, услуг и (или) иные цели, не связанные с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z991" w:id="260"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z991" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ценные бумаги, являющиеся предметом операции "обратное репо", заключенной с участием центрального контрагента, взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z992" w:id="261"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z992" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Для целей настоящих Пруденциальных нормативов под понятием заем понимается осуществление организацией заемных, лизинговых, факторинговых, форфейтинговых операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20576,68 +20738,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>агропромышленного комплекса</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормам и лимитам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z966" w:id="262"/>
+    <w:bookmarkStart w:name="z966" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица условных и возможных обязательств организации, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 26.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22669,108 +22831,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации, взвешенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по степени кредитного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z968" w:id="263"/>
+    <w:bookmarkStart w:name="z968" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету условных и возможных обязательств организации, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z969" w:id="264"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z969" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При определении степени кредитного риска по внебалансовым обязательствам, в части счетов по размещению-получению депозитов и займов в будущем, по приобретению-продаже ценных бумаг и купле-продаже валютных ценностей, в расчет необходимо принимать обязательства, которые могут возникнуть в течение текущего и 2 (двух) последующих месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z970" w:id="265"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z970" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для целей настоящих Пруденциальных нормативов под понятием заем понимается осуществление организацией заемных, лизинговых, факторинговых, форфейтинговых операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22901,136 +23063,136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере агропромышленного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комплекса нормам и лимитам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z415" w:id="266"/>
+    <w:bookmarkStart w:name="z415" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Анкета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Анкета в редакции постановления Правления Национального Банка РК от 30.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z416" w:id="267"/>
+    <w:bookmarkStart w:name="z416" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Наименование оригинатора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26103,68 +26265,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>агропромышленного комплекса</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормам и лимитам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z446" w:id="268"/>
+    <w:bookmarkStart w:name="z446" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о расчете коэффициентов достаточности собственного капитала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Сведения в редакции постановления Правления Национального Банка РК от 30.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30625,628 +30787,628 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере агропромышленного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комплекса нормам и лимитам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z481" w:id="269"/>
+    <w:bookmarkStart w:name="z481" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Максимальный размер займов организации </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z482" w:id="270"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z482" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Максимальный размер займов ипотечной организации (ссудный портфель), формируется из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z483" w:id="271"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z483" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) займов, предоставленных другим банкам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z484" w:id="272"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z484" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткосрочным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z485" w:id="273"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z485" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       овернайт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z486" w:id="274"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z486" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       долгосрочным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z487" w:id="275"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z487" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) займов, предоставленных организациям, осуществляющим отдельные виды банковских операций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z488" w:id="276"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z488" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткосрочным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z489" w:id="277"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z489" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       долгосрочным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z490" w:id="278"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z490" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) займов, предоставленных клиентам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z491" w:id="279"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z491" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткосрочным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z492" w:id="280"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z492" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       долгосрочным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z493" w:id="281"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z493" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) займов овердрафт:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z494" w:id="282"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z494" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по корреспондентским счетам других банков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z495" w:id="283"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z495" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставленным организациям, осуществляющим отдельные виды банковских операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z496" w:id="284"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z496" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставленным клиентам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z497" w:id="285"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z497" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) финансового лизинга предоставленного:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z498" w:id="286"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z498" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       другим банкам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z499" w:id="287"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z499" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организациям, осуществляющим отдельные виды банковских операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z500" w:id="288"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z500" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиентам физическим лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z501" w:id="289"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z501" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) факторинга, форфейтинга клиентам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z502" w:id="290"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z502" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) учтенных векселей клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z503" w:id="291"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z503" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) прочих займов клиентам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z504" w:id="292"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z504" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) операций "обратное РЕПО" с ценными бумагами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z505" w:id="293"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z505" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) просроченной задолженности по кредитам (займам), предусмотренным подпунктами 1), 2), 3), 4), 5), 6), 7) и 8) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z506" w:id="294"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z506" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Максимальный размер займов дочерней организации национального управляющего холдинга в сфере агропромышленного комплекса (ссудный портфель), формируется из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z507" w:id="295"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z507" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставленной финансовой аренды (за вычетом резервов на обесценение);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z508" w:id="296"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z508" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предоставленных долгосрочных займов (за вычетом резервов на обесценение);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z509" w:id="297"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z509" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставленных краткосрочных займов (за вычетом резервов на обесценение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31376,574 +31538,574 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Текст в правом верхнем углу приложения 7 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 26.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z848" w:id="298"/>
+    <w:bookmarkStart w:name="z848" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>нормативных правовых актов Республики Казахстан, а также структурных элементов некоторых нормативных правовых актов Республики Казахстан, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z849" w:id="299"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z849" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 48 "Об утверждении Инструкции о нормативных значениях, методике расчетов пруденциальных нормативов для ипотечных организаций, дочерних организаций национального управляющего холдинга в сфере агропромышленного комплекса, а также форм и сроков представления отчетности об их выполнении" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4158).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z850" w:id="300"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z850" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 12 августа 2006 года № 153 "О внесении дополнений и изменений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 48 "Об утверждении Инструкции о нормативных значениях, методике расчетов пруденциальных нормативов для ипотечных организаций, а также форм и сроков представления отчетности об их выполнении" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4383).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z851" w:id="301"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z851" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 11 декабря 2006 года № 289 "О внесении дополнения и изменений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 48 "Об утверждении Инструкции о нормативных значениях, методике расчетов пруденциальных нормативов для ипотечных организаций, а также форм и сроков представления отчетности об их выполнении" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4519).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z852" w:id="302"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z852" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 июня 2007 года № 189 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования деятельности ипотечных организаций" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4872).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z853" w:id="303"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z853" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 24 декабря 2007 года № 280 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам пруденциального регулирования деятельности ипотечных организаций, организаций, осуществляющих отдельные виды банковских операций" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5122).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z854" w:id="304"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z854" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 апреля 2009 года № 92 "О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 48 "Об утверждении Инструкции о нормативных значениях, методике расчетов пруденциальных нормативов для ипотечных организаций, организаций, осуществляющих отдельные виды банковских операций, контрольный пакет акций которых принадлежит государству или национальному холдингу либо национальной управляющей компании, а также форм и сроков представления отчетности об их выполнении" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5695).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z855" w:id="305"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z855" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня изменений и дополнений, которые вносятся в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования и надзора финансового рынка и финансовых организаций, утвержденного постановлением Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 3 сентября 2010 года № 131 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования и надзора финансового рынка и финансовых организаций" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 6554).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z856" w:id="306"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z856" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 31 января 2011 года № 8 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования деятельности банков второго уровня" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 6795, опубликованное в 2011 году в Собрании актов центральных исполнительных и иных центральных государственных органов Республики Казахстан № 11).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z857" w:id="307"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z857" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 1 апреля 2011 года № 32 "О внесении изменений и дополнений в постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций по вопросам расчетов пруденциальных нормативов для ипотечных организаций, дочерних организаций национального управляющего холдинга в сфере агропромышленного комплекса и ведения документации по кредитованию" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 6940, опубликованного 9 июля 2011 года в газете "Казахстанская правда" № 215-216 (26636-26637)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z858" w:id="308"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z858" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования банковской деятельности, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 25 февраля 2013 года № 74 "О внесении изменений и дополнений в некоторые нормативные правовые акты по вопросам регулирования банковской деятельности" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8436, опубликованным 12 июня 2013 года в газете "Юридическая газета" № 85 (2460)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z859" w:id="309"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z859" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 26 июля 2013 года № 204 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования, контроля и надзора финансового рынка и финансовых организаций" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8667, опубликованным 1 февраля 2014 года в газете "Казахстанская правда" № 22 (27643)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32269,31 +32431,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>