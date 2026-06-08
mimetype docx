--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48e27c4" w14:textId="48e27c4">
+    <w:p w14:paraId="547f6e2" w14:textId="547f6e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1017,1518 +1017,1286 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Утратил силу постановлением Правления Национального Банка РК от 31.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Внести в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Утратил силу постановлением Правления Национального Банка РК от 27.03.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 13 февраля 2012 года № 37 "Об установлении перечня лиц, связанных с банковским конгломератом особыми отношениями" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7474, опубликованное 24 мая 2012 года в "Казахстанской правда" № 150-151 (26969-26970)) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 26 марта 2012 года № 128 "Об утверждении Инструкции о мерах по поддержанию банковским холдингом, а также крупным участником банка, коэффициентов достаточности собственного капитала банка и банковского конгломерата" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7624, опубликованное 15 августа 2012 года в газете "Казахстанская правда" № 268-270 (27087-27089)) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z89" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="16"/>
+    <w:bookmarkStart w:name="z134" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 1</w:t>
+        <w:t>Инструкции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о мерах по поддержанию банковским холдингом, а также крупным участником банка, коэффициентов достаточности собственного капитала банка и банковского конгломерата, утвержденной указанным постановлением: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z135" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z136" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Банковский холдинг, а также крупный участник банка принимают меры, предусмотренные Инструкцией, по поддержанию коэффициентов достаточности собственного капитала банка и банковского конгломерата на уровне, установленном уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) в постановлениях Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 92 "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных лимитов для банковского конгломерата, а также форм и сроков представления отчетности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 7601 (далее – постановление № 92), и от 30 мая 2016 года № 147 "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об установлении нормативных значений и методики расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов размера капитала банка на определенную дату и Правил расчета и лимитов открытой валютной позиции банка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 13919 (далее - постановление № 147).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) ежегодный контроль наличия систем управления рисками и внутреннего контроля в банке, имеющем банковский холдинг и (или) крупных участников банка, в том числе оценок соответствия указанных систем требованиям, установленным постановлением Правления Национального Банка Республики Казахстан от 26 февраля 2014 года № 29 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для банков второго уровня", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9322;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "9. При снижении коэффициентов достаточности собственного капитала банка и банковского конгломерата ниже минимальных нормативных значений, установленных постановлениями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z94" w:id="20"/>
+    <w:bookmarkStart w:name="z141" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банковский холдинг, а также крупный участник банка – в течение 30 (тридцати) рабочих дней со дня выявления факта снижения коэффициентов достаточности собственного капитала банка и банковского конгломерата инициируют принятие общим собранием акционеров банка Плана обязательных для исполнения мероприятий (далее – План мероприятий), в том числе содержащего меры оперативного обеспечения коэффициентов достаточности собственного капитала банка и банковского конгломерата, установленные Инструкцией, и в течение 7 (семи) рабочих дней после принятия Плана мероприятий представляют его в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z142" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) банковский холдинг либо крупный участник банка, имеющие контроль над банком, или имеющие возможность оказывать влияние на решения банка в силу договора или иным образом – в течение 7 (семи) рабочих дней со дня выявления факта снижения коэффициентов достаточности собственного капитала банка и банковского конгломерата представляют в уполномоченный орган План мероприятий для согласования, в том числе содержащий меры оперативного обеспечения коэффициентов достаточности собственного капитала банка и банковского конгломерата, установленные Инструкцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z143" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии у банка более одного банковского холдинга либо крупных участников банка, данными банковскими холдингами и (или) крупными участниками банка – физическими лицами совместно осуществляются действия, указанные в подпункте 2) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z144" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В согласованном с уполномоченным органом Плане мероприятий указываются сроки выполнения мер по поддержанию банковским холдингом либо крупным участником банка, коэффициентов достаточности собственного капитала и сроки представления информации об их исполнении в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z145" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация банковского холдинга либо крупного участника банка о выполнении мероприятий, определенных Планом мероприятий, представляется с приложением подтверждающих документов. При невыполнении любого из условий Плана мероприятий банковский холдинг либо крупный участник банка уведомляет уполномоченный орган о причинах его невыполнения.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Утратил силу постановлением Правления Национального Банка РК от 02.11.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 208</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 26.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 26.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Внести в </w:t>
+      12. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 62 "Об утверждении Правил совершения банком или банковским холдингом сделок с собственными облигациями и облигациями, выпущенными дочерними организациями данного банка или банковского холдинга, обязательства по которым гарантированы банком или банковским холдингом" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 7507, опубликованное 24 мая 2012 года в газете "Казахстанской правда" № 150-151 (26969-26970)) следующее изменение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="21"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 23 апреля 2014 года № 67 "Об утверждении форм типовых кастодиальных договоров" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 9487, опубликованное 16 июня 2014 года в информационно-правовой системе "Әділет") следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z162" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z163" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...269 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="24"/>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z164" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Инструкции</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="25"/>
+        <w:t>форме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типового кастодиального договора, заключаемого между банком-кастодианом и специальной финансовой компанией, а также с управляющим инвестиционным портфелем, утвержденной указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z165" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z166" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      часть первую </w:t>
-[...9 lines deleted...]
-        <w:t>пункта 1</w:t>
+      подпункт 24) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...77 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z167" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...234 lines deleted...]
-      При наличии у банка более одного банковского холдинга либо крупных участников банка, данными банковскими холдингами и (или) крупными участниками банка – физическими лицами совместно осуществляются действия, указанные в подпункте 2) настоящего пункта.</w:t>
+      "24) незамедлительно уведомлять уполномоченный орган по государственному регулированию, контролю и надзору финансового рынка и финансовых организаций, Компанию, Управляющего, а также фондовую биржу, если сделка заключена в ее торговой системе, о несоответствии заключенной сделки законодательству Республики Казахстан."; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z144" w:id="32"/>
-[...279 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="36"/>
+    <w:bookmarkStart w:name="z168" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>форме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Типового кастодиального договора, заключаемого между банком-кастодианом и специальной финансовой компанией, а также с управляющим инвестиционным портфелем, утвержденной указанным постановлением:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="38"/>
+        <w:t xml:space="preserve"> Типового кастодиального договора, заключаемого между банком-кастодианом и специальной финансовой компанией, утвержденной указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z169" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в заголовок внесено изменение на государственном языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z170" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 16) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z171" w:id="44"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z171" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16) незамедлительно уведомлять уполномоченный орган по государственному регулированию, контролю и надзору финансового рынка и финансовых организаций, Компанию, а также фондовую биржу, если сделка заключена в ее торговой системе, о несоответствии заключенной сделки законодательству Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2692,86 +2460,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по вопросам регулирования финансового</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка, в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="45"/>
+    <w:bookmarkStart w:name="z216" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр выданных разрешений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z217" w:id="46"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z217" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> на добровольную реорганизацию банков (банковских холдингов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2901,68 +2669,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по вопросам регулирования финансового </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка, в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="47"/>
+    <w:bookmarkStart w:name="z223" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр выданных разрешений на добровольную ликвидацию банков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3098,64 +2866,64 @@
               <w:t xml:space="preserve">по вопросам регулирования финансового </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка, в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z233" w:id="48"/>
+      <w:bookmarkStart w:name="z233" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ходатайство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о даче разрешения на добровольную реорганизацию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3537,397 +3305,397 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z245" w:id="49"/>
+      <w:bookmarkStart w:name="z245" w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            Герб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   Полное наименование уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="50"/>
+    <w:bookmarkStart w:name="z246" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      Лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z247" w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z247" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          на проведение банковских и иных операций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z248" w:id="52"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z248" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              Номер лицензии __________________ Дата выдачи "____"______ _______ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование банка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z249" w:id="53"/>
+      <w:bookmarkStart w:name="z249" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Настоящая лицензия дает право на проведение следующих видов операций (в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>национальной и (или) иностранной валюте):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z250" w:id="54"/>
+      <w:bookmarkStart w:name="z250" w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              1) банковских операций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z251" w:id="55"/>
+      <w:bookmarkStart w:name="z251" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              2) иных операций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="56"/>
+    <w:bookmarkStart w:name="z252" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Председатель (заместитель Председателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z253" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z253" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z254" w:id="58"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z254" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              город Алматы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4106,55 +3874,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4480,31 +4248,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>