--- v0 (2025-11-10)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="869774b" w14:textId="869774b">
+    <w:p w14:paraId="ccf7185" w14:textId="ccf7185">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,610 +94,703 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики расчета основных показателей миграции населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 28 ноября 2016 года № 276. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 декабря 2016 года № 14567</w:t>
+        <w:t>Приказ Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 28 ноября 2016 года № 276. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 декабря 2016 года № 14567.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 19 марта 2010 года "О государственной статистике", а также с подпунктом 258) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Положения о Министерстве национальной экономики Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 24 сентября 2014 года № 1011, </w:t>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О государственной статистике", с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 38)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения об Агентстве по стратегическому планированию и реформам Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 5 октября 2020 года № 427 и с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 24)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан, утвержденного приказом Председателя Агентства по стратегическому планированию и реформам Республики Казахстан от 23 октября 2020 года № 9-нқ, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула -в редакции Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемую </w:t>
+      1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методику</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчета основных показателей миграции населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Управлению социальной и демографической статистики совместно с Юридическим управлением Комитета по статистике Министерства национальной экономики Республики Казахстан обеспечить в установленном законодательством порядке:</w:t>
+      2. Управлению социальной и демографической статистики совместно с Юридическим управлением Комитета по статистике Министерства национальной экономики Республики Казахстан обеспечить в установленном законодательством порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодических печатных изданиях и информационно-правовой системе "Әділет";</w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодических печатных изданиях и информационно-правовой системе "Әділет";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) направление копии настоящего приказа в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан в бумажном и электронном виде в течение десяти календарных дней со дня государственной регистрации;</w:t>
+      3) направление копии настоящего приказа в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан в бумажном и электронном виде в течение десяти календарных дней со дня государственной регистрации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) размещение настоящего приказа на интернет-ресурсе Комитета по статистике Министерства национальной экономики Республики Казахстан.</w:t>
+      4) размещение настоящего приказа на интернет-ресурсе Комитета по статистике Министерства национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Управлению социальной и демографической статистики Комитета по статистике Министерства национальной экономики Республики Казахстан довести настоящий приказ до структурных подразделений и территориальных органов Комитета по статистике Министерства национальной экономики Республики Казахстан для руководства и использования в работе.</w:t>
+      3. Управлению социальной и демографической статистики Комитета по статистике Министерства национальной экономики Республики Казахстан довести настоящий приказ до структурных подразделений и территориальных органов Комитета по статистике Министерства национальной экономики Республики Казахстан для руководства и использования в работе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Контроль за исполнением настоящего приказа возложить на курирующего заместителя Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан (Орунханов К.К.).</w:t>
+      4. Контроль за исполнением настоящего приказа возложить на курирующего заместителя Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан (Орунханов К.К.).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель Комитета по</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статистике Министерства</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>национальной экономики</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -905,907 +998,1465 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Методика расчета основных показателей миграции населения (далее – Методика) относится к статистической методологии, формируемой в соответствии с международными стандартами и утверждаемой в соответствии с </w:t>
+      1. Методика расчета основных показателей миграции населения (далее – Методика) относится к статистической методологии, формируемой в соответствии с международными стандартами и утверждаемой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 19 марта 2010 года "О государственной статистике" (далее – Закон).</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной статистике" (далее – Закон).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 -в редакции Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Методика определяет основные аспекты и принципы системы статистического учета миграции населения, основанной на использовании административных данных и данных переписей населения.</w:t>
+      2. Методика определяет основные аспекты и принципы системы статистического учета миграции населения, основанной на использовании административных, альтернативных данных и данных переписей населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 -в редакции Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Настоящая Методика применяется сотрудниками Комитета по статистике Министерства национальной экономики Республики Казахстан (далее – Комитет) и его территориальными органами при формировании показателей статистики миграции населения. </w:t>
+      3. Настоящая Методика предназначена для использования в статистической деятельности сотрудниками Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан (далее – Бюро) и его территориальными подразделениями. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 -в редакции Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. В настоящей Методике используются понятия в значениях, определенных в Законе, а также в </w:t>
+      4. В настоящей Методике используются понятия в значениях, определенных в Законе, а также в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 22 июля 2011 года "О миграции населения".</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О миграции населения".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 -в редакции Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сведения о миграции населения являются составной частью демографической статистики страны. Миграция населения оказывает влияние на динамику численности населения, изменяет его демографические характеристики и национальный состав.</w:t>
+      5. Сведения о миграции населения являются составной частью демографической статистики и формируются в рамках официальной статистической информации. Миграция населения оказывает влияние на динамику численности населения, изменяет его демографические характеристики и национальный состав.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 -в редакции Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Целью статистического учета миграции населения является формирование полной, достоверной, оперативной и актуальной информации о перемещениях граждан, необходимой для прогнозирования последствий указанных перемещений, а также для ведения статистики в сфере миграции населения.</w:t>
+      6. Целью статистического учета миграции населения является формирование полной, достоверной, оперативной и актуальной информации о перемещениях граждан, необходимой для прогнозирования последствий указанных перемещений, а также для ведения статистики в сфере миграции населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Формирование статистики миграции населения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Информация о численности, поле и возрасте лиц, въезжающих в определенный район или покидающих его в течение определенного периода времени, сведения о количестве лиц, зарегистрированных в этом районе в начале того периода времени, используются для оценки численности и структуры населения.</w:t>
+      7. Информация о численности, поле и возрасте лиц, въезжающих в определенный район или покидающих его в течение определенного периода времени, сведения о количестве лиц, зарегистрированных в этом районе в начале того периода времени, используются для оценки численности и структуры населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Статистика миграции населения в Республике Казахстан основывается на учете движения лиц с целью перемены постоянного места жительства. В статистике миграции движения лиц в пределах одного и того же города, поселка или села, кроме городов, имеющих районное деление не учитываются.</w:t>
+      8. Статистика миграции населения в Республике Казахстан основывается на учете перемещений лиц в целях постоянного проживания, в соответствии с законодательством Республики Казахстан. В статистике миграции не учитываются перемещения населения в пределах одного населенного пункта (города, поселка или села). В городах, имеющих районное деление, учитываются перемещения между районами города.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 -в редакции Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ.</w:t>
+      9. Для формирования текущей статистической информации по миграции населения используются административные и альтернативные данные, данные полученные по итогам проведения национальных переписей населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 -в редакции Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Обработка сведений, содержащихся в административных данных о миграции населения, предоставляемых административными источниками, позволяет получить данные о прибывших и выбывших, сгруппированные по территориальным и ряду социально-демографических признаков.</w:t>
+      10. Обработка сведений, содержащихся в административных и альтернативных данных о миграции населения, позволяет получить данные о прибывших и выбывших, сгруппированные по территориальным и ряду социально-демографических признаков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 -в редакции Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Официальная статистическая информация о миграции населения формируется на ежегодной, ежеквартальной и ежемесячной основе и размещается на официальном интернет-ресурсе Комитета.</w:t>
+      11. Официальная статистическая информация о миграции населения формируется Бюро на ежемесячной, ежеквартальной и ежегодной основе и размещается на официальном интернет-ресурсе Бюро не позднее сорокового дня, следующего за отчетным месяцем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 -в редакции Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. К основным статистическим публикациям, характеризующим миграцию населения, относятся:</w:t>
+      12. К основным статистическим публикациям, характеризующим миграцию населения, относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) экспресс-информации и пресс-релизы о демографической ситуации в Республике Казахстан, выпускаемые на ежемесячной основе;</w:t>
+      1) экспресс-информации и пресс-релизы о демографической ситуации в Республике Казахстан, выпускаемые на ежемесячной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) статистические бюллетени о миграции населения, выпускаемые на квартальной и годовой основе;</w:t>
+      2) статистические бюллетени о миграции населения, выпускаемые на квартальной и годовой основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) статистический сборник "Демографический ежегодник Казахстана" за соответствующий год. </w:t>
+      3) статистический сборник "Демографический ежегодник Казахстана" за соответствующий год. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Расчет основных показателей миграции населения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Абсолютные и относительные показатели миграции населения, используемые для анализа миграционной ситуации на уровне страны, региона или населенного пункта, характеризуют общий уровень подвижности населения территории, масштабы, структуру, направления и результативность миграционных потоков за тот или иной период времени.</w:t>
+      13. Абсолютные и относительные показатели миграции населения, используемые для анализа миграционной ситуации на уровне страны, региона или населенного пункта, характеризуют общий уровень подвижности населения территории, масштабы, структуру, направления и результативность миграционных потоков за тот или иной период времени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Для количественной характеристики миграционных процессов используются следующие абсолютные показатели:</w:t>
+      14. Для количественной характеристики миграционных процессов используются следующие абсолютные показатели:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      число прибывших (прибытий);</w:t>
+      число прибывших (прибытий);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      число выбывших (выбытий);</w:t>
+      число выбывших (выбытий);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сальдо миграции или миграционный прирост (убыль);</w:t>
+      сальдо миграции или миграционный прирост (убыль);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      объем миграции или миграционный поток.</w:t>
+      объем миграции или миграционный поток.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Сальдо миграции или миграционный прирост (нетто-миграция) отражает результат территориального перемещения населения. Исчисляется для различных потоков миграции: внутренней и внешней миграции для определенной территории, между городскими и сельскими населенными пунктами. Определяется как разница между абсолютными показателями прибытия и выбытия:</w:t>
+      15. Сальдо миграции или миграционный прирост (нетто-миграция) отражает результат территориального перемещения населения. Исчисляется для различных потоков миграции: внутренней и внешней миграции для определенной территории, между городскими и сельскими населенными пунктами. Определяется как разница между абсолютными показателями прибытия и выбытия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      S</w:t>
+      S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = P – V,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      S</w:t>
+      S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – сальдо миграции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P – число прибывших (прибытий);</w:t>
+      P – число прибывших (прибытий);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      V – число выбывших (выбытий).</w:t>
+      V – число выбывших (выбытий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При превышении числа выбывших над числом прибывших сальдо миграции является отрицательной величиной и отражает миграционный отток населения.</w:t>
+      При превышении числа выбывших над числом прибывших сальдо миграции является отрицательной величиной и отражает миграционный отток населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Совокупность переселений, совершающихся в определенное время в рамках того или иного административно-территориального уровня, представляет собой валовую миграцию или миграционный оборот (брутто-миграция), определяющийся как сумма абсолютных показателей прибытия и выбытия:</w:t>
+      16. Совокупность переселений, совершающихся в определенное время в рамках того или иного административно-территориального уровня, представляет собой валовую миграцию или миграционный оборот (брутто-миграция), определяющийся как сумма абсолютных показателей прибытия и выбытия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Q = P + V,</w:t>
+      Q = P + V,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Q – валовая миграция;</w:t>
+      Q – валовая миграция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P – число прибывших (прибытий);</w:t>
+      P – число прибывших (прибытий);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      V – число выбывших (выбытий).</w:t>
+      V – число выбывших (выбытий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Для осуществления анализа миграционных процессов используется ряд относительных показателей, характеризующих структуру, интенсивность и результативность миграции.</w:t>
+      17. Для осуществления анализа миграционных процессов используется ряд относительных показателей, характеризующих структуру, интенсивность и результативность миграции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Интенсивность миграции выражается рядом показателей, характеризующих частоту миграционных событий в совокупности населения за определенный период. При характеристике интенсивности миграции используются коэффициент интенсивности по прибытию, коэффициент интенсивности по выбытию, коэффициент интенсивности миграционного оборота и коэффициент миграционного прироста.</w:t>
+      18. Интенсивность миграции выражается рядом показателей, характеризующих частоту миграционных событий в совокупности населения за определенный период. При характеристике интенсивности миграции используются коэффициент интенсивности по прибытию, коэффициент интенсивности по выбытию, коэффициент интенсивности миграционного оборота и коэффициент миграционного прироста.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Коэффициент интенсивности по прибытию рассчитывается по формуле:</w:t>
+      1) Коэффициент интенсивности по прибытию рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="635000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -1846,171 +2497,171 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      K</w:t>
+      K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – коэффициент интенсивности по прибытию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P – число прибывших (прибытий);</w:t>
+      P – число прибывших (прибытий);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      H – среднегодовая численность населения.</w:t>
+      H – среднегодовая численность населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Коэффициент интенсивности по выбытию рассчитывается по формуле:</w:t>
+      2) Коэффициент интенсивности по выбытию рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1638300" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -2051,171 +2702,171 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      где: </w:t>
+      где: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      K</w:t>
+      K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– коэффициент интенсивности по выбытию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      V – число выбывших (выбытий);</w:t>
+      V – число выбывших (выбытий);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      H – среднегодовая численность населения.</w:t>
+      H – среднегодовая численность населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Коэффициент интенсивности миграционного оборота рассчитывается по формуле:</w:t>
+      3) Коэффициент интенсивности миграционного оборота рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2019300" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -2256,191 +2907,191 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      K</w:t>
+      K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– коэффициент интенсивности миграционного оборота;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P – число прибывших (прибытий);</w:t>
+      P – число прибывших (прибытий);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      V – число выбывших (выбытий);</w:t>
+      V – число выбывших (выбытий);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Н – среднегодовая численность населения.</w:t>
+      Н – среднегодовая численность населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Коэффициент миграционного прироста рассчитывается по формуле:</w:t>
+      4) Коэффициент миграционного прироста рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1943100" cy="673100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -2481,211 +3132,211 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      K</w:t>
+      K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>Sm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– коэффициент миграционного прироста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      S</w:t>
+      S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– сальдо миграции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Н – среднегодовая численность населения.</w:t>
+      Н – среднегодовая численность населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Коэффициенты, характеризующие интенсивность миграции отражают различия в миграционной подвижности населения или его различных групп на определенной территории за ряд лет и позволяют сопоставить процессы миграции по отдельным территориям и неравнозначным периодам времени.</w:t>
+      19. Коэффициенты, характеризующие интенсивность миграции отражают различия в миграционной подвижности населения или его различных групп на определенной территории за ряд лет и позволяют сопоставить процессы миграции по отдельным территориям и неравнозначным периодам времени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Коэффициент результативности миграции населения представляет соотношение между числом выбывающих из той или иной территории на каждую тысячу прибывших на нее. Этот показатель выражается числом выбывших в расчете на 1000 прибывших и рассчитывается по формуле:</w:t>
+      20. Коэффициент результативности миграции населения представляет соотношение между числом выбывающих из той или иной территории на каждую тысячу прибывших на нее. Этот показатель выражается числом выбывших в расчете на 1000 прибывших и рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1701800" cy="635000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -2726,348 +3377,620 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      где: </w:t>
+      где: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      K</w:t>
+      K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>tc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– коэффициент результативности миграции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      V – число выбывших (выбытий);</w:t>
+      V – число выбывших (выбытий);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P – число прибывших (прибытий).</w:t>
+      P – число прибывших (прибытий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Коэффициенты интенсивности миграции рассчитываются как для всего населения данной территории, так и по его различным структурным элементам:</w:t>
+      21. Коэффициенты интенсивности миграции рассчитываются как для всего населения данной территории, так и по его различным структурным элементам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) территориальная структура потока прибывших или выбывших мигрантов, а также миграционного прироста определяется как отношение абсолютной численности прибывших, выбывших или миграционного прироста из каждой страны или региона к общей численности прибывших, выбывших или миграционного прироста, умноженное на 100%;</w:t>
+      1) территориальная структура потока прибывших или выбывших мигрантов, а также миграционного прироста определяется как отношение абсолютной численности прибывших, выбывших или миграционного прироста из каждой страны или региона к общей численности прибывших, выбывших или миграционного прироста, умноженное на 100%;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) возрастная структура потока прибывших или выбывших мигрантов, а также миграционного прироста определяется как отношение абсолютной численности прибывших, выбывших и миграционного прироста по каждой возрастной группе к общей численности прибывших, выбывших и миграционного прироста, умноженное на 100%;</w:t>
+      2) возрастная структура потока прибывших или выбывших мигрантов, а также миграционного прироста определяется как отношение абсолютной численности прибывших, выбывших и миграционного прироста по каждой возрастной группе к общей численности прибывших, выбывших и миграционного прироста, умноженное на 100%;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) половая структура потока прибывших, выбывших мигрантов и миграционного прироста определяется как отношение абсолютной численности прибывших, выбывших и миграционного прироста мужчин и женщин к общей численности прибывших, выбывших и миграционного прироста, умноженное на 100%;</w:t>
+      3) половая структура потока прибывших, выбывших мигрантов и миграционного прироста определяется как отношение абсолютной численности прибывших, выбывших и миграционного прироста мужчин и женщин к общей численности прибывших, выбывших и миграционного прироста, умноженное на 100%;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) образовательная структура потока прибывших мигрантов, выбывших мигрантов и миграционного прироста определяется как отношение абсолютной численности прибывших, выбывших и миграционного прироста по каждой образовательной группе к общей численности прибывших, выбывших и миграционного прироста, умноженное на 100%;</w:t>
+      4) образовательная структура потока прибывших мигрантов, выбывших мигрантов и миграционного прироста определяется как отношение абсолютной численности прибывших, выбывших и миграционного прироста по каждой образовательной группе к общей численности прибывших, выбывших и миграционного прироста, умноженное на 100%;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) структура прибывших, выбывших мигрантов и миграционного прироста по гражданству определяется как отношение абсолютной численности прибывших, выбывших и миграционного прироста каждой группы по гражданству к общей численности прибывших, выбывших и миграционного прироста и умножается на 100%;</w:t>
+      5) структура прибывших, выбывших мигрантов и миграционного прироста по гражданству определяется как отношение абсолютной численности прибывших, выбывших и миграционного прироста каждой группы по гражданству к общей численности прибывших, выбывших и миграционного прироста и умножается на 100%;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) этническая (национальная) структура прибывших, выбывших мигрантов и миграционного прироста определяется как отношение абсолютной численности прибывших, выбывших и миграционного прироста каждой этнической группы к общей численности прибывших, выбывших и миграционного прироста, умноженное на 100%;</w:t>
+      6) этническая (национальная) структура прибывших, выбывших мигрантов и миграционного прироста определяется как отношение абсолютной численности прибывших, выбывших и миграционного прироста каждой этнической группы к общей численности прибывших, выбывших и миграционного прироста, умноженное на 100%;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) структура прибывших мигрантов, выбывших мигрантов по причинам миграции определяется как отношение абсолютной численности прибывших или выбывших мигрантов по данной причине к общей численности прибывших или выбывших, умноженное на 100%.</w:t>
+      7) структура прибывших мигрантов, выбывших мигрантов по причинам миграции определяется как отношение абсолютной численности прибывших или выбывших мигрантов по данной причине к общей численности прибывших или выбывших, умноженное на 100%.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Индекс эффективности миграции характеризует степень эффективности миграционного обмена населения на определенной территории и отражает соотношение миграционного прироста к миграционному обороту. Индекс эффективности миграции рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1993900" cy="546100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1993900" cy="546100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Irm – индекс эффективности миграции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      P – число прибывших (прибытий);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      V – число выбывших (выбытий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Значение индекса эффективности миграции выражается в процентах и принимает значения в интервале от минус 100 до плюс 100. Положительное значение индекса свидетельствует о миграционном приросте населения, отрицательное – о миграционном оттоке населения, значение, равное нулю – о равновесии миграционных потоков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Методика дополнена пунктом 22 в соответствии с приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3389,35 +4312,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>