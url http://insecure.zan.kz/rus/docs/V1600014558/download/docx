--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64a903b" w14:textId="64a903b">
+    <w:p w14:paraId="43b6150" w14:textId="43b6150">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,296 +85,372 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 235 "Об утверждении Типовых правил содержания и защиты зеленых насаждений, благоустройства территорий городов и населенных пунктов"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-      </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 23 ноября 2016 года № 483. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 декабря 2016 года № 14558. Утратил силу приказом Министра промышленности и строительства Республики Казахстан от 3 июня 2026 года № 282</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 235 "Об утверждении Типовых правил содержания и защиты зеленых насаждений, благоустройства территорий городов и населенных пунктов" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10886, опубликованный 14 мая 2015 года в информационно-правовой системе "Әділет") следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заголовок изложить в следующей редакции:</w:t>
+      заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Об утверждении Типовых правил содержания и защиты зеленых насаждений, правил благоустройства территорий городов и населенных пунктов";</w:t>
+      "Об утверждении Типовых правил содержания и защиты зеленых насаждений, правил благоустройства территорий городов и населенных пунктов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Утвердить:</w:t>
-[...35 lines deleted...]
-      2) Типовые правила благоустройства территорий городов и населенных пунктов согласно приложению 2 к настоящему приказу";</w:t>
+      "1. Утвердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Типовые правила содержания и защиты зеленых насаждений согласно приложению 1 к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Типовые правила благоустройства территорий городов и населенных пунктов согласно приложению 2 к настоящему приказу";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      дополнить приложениями 1 и 2 согласно </w:t>
+      дополнить приложениями 1 и 2 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -388,361 +466,348 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департаменту развития инфраструктуры экономики Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      2. Департаменту развития инфраструктуры экономики Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
-[...53 lines deleted...]
-      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства национальной экономики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направление копии настоящего приказа в печатном и электронном виде на официальное опубликование в периодические печатные издания и информационно-правовую систему "Әділет" в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан, а также в Республиканский центр правовой информации для включения в эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства национальной экономики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 национальной экономики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К. Бишимбаев</w:t>
@@ -765,318 +830,298 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
+      "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12076"/>
-        <w:gridCol w:w="224"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12076" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр энергетики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="224" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12076" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="224" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12076" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________ К. Бозумбаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="224" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "__" _____________ 2016 года</w:t>
+      "__" _____________ 2016 года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1203,88 +1248,88 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящие Правила содержания и защиты зеленых насаждений, благоустройства территорий________________________ (далее – Правила)</w:t>
+      1. Настоящие Правила содержания и защиты зеленых насаждений, благоустройства территорий________________________ (далее – Правила)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (город, населенный пункт)</w:t>
+      (город, населенный пункт)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      разработаны в соответствии с </w:t>
+      разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 1 июля 1999 года (Особенная часть), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1378,1430 +1423,1430 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Действие Правил не распространяется на территории существующего индивидуального жилого дома, дачные участки граждан и государственного лесного фонда и особо охраняемые природные территории республиканского значения. </w:t>
+      Действие Правил не распространяется на территории существующего индивидуального жилого дома, дачные участки граждан и государственного лесного фонда и особо охраняемые природные территории республиканского значения. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Правила определяют порядок и регулируют отношения в сфере содержания и защиты зеленых насаждений ________________________.</w:t>
+      2. Правила определяют порядок и регулируют отношения в сфере содержания и защиты зеленых насаждений ________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                             (город, населенный пункт)</w:t>
+                                             (город, населенный пункт)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В настоящих Правилах используются следующие понятия:</w:t>
+      3. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) благоустройство – совокупность работ (по инженерной подготовке территории, устройству дорог, развитию коммуникационных сетей и сооружений водоснабжения, канализаций, энергоснабжения) и мероприятий (по расчистке, осушению и озеленению территории, улучшению микроклимата, охране от загрязнения воздушного бассейна, открытых водоемов и почвы, санитарной очистке, снижению уровня шума), осуществляемые в целях приведения той или иной территории в состояние, пригодное для строительства и нормального пользования по назначению, создания здоровых, удобных и культурных условий жизни населения;</w:t>
+      1) благоустройство – совокупность работ (по инженерной подготовке территории, устройству дорог, развитию коммуникационных сетей и сооружений водоснабжения, канализаций, энергоснабжения) и мероприятий (по расчистке, осушению и озеленению территории, улучшению микроклимата, охране от загрязнения воздушного бассейна, открытых водоемов и почвы, санитарной очистке, снижению уровня шума), осуществляемые в целях приведения той или иной территории в состояние, пригодное для строительства и нормального пользования по назначению, создания здоровых, удобных и культурных условий жизни населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) вырубка деревьев – работа по вырубке (пересадке) деревьев, осуществляемая по разрешению уполномоченного органа в соответствии с пунктом 159 </w:t>
+      2) вырубка деревьев – работа по вырубке (пересадке) деревьев, осуществляемая по разрешению уполномоченного органа в соответствии с пунктом 159 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Закону Республики Казахстан "О разрешениях и уведомлениях" от 16 мая 2014 года (далее – Закон о разрешениях);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) формирование кроны – обрезка ветвей и побегов, отдельных деревьев, кустарников и линейных насаждений, поддающихся формовке, не приводящая их гибели, с целью придания им определенной эстетической формы и омолаживания зеленых насаждений;</w:t>
+      3) формирование кроны – обрезка ветвей и побегов, отдельных деревьев, кустарников и линейных насаждений, поддающихся формовке, не приводящая их гибели, с целью придания им определенной эстетической формы и омолаживания зеленых насаждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) дендрологический план – план размещения зеленых насаждений, с указанием количественного и видового состава существующей и проектируемой к посадке зеленых насаждений древесно-кустарниковой растительности, в сочетании с открытыми участками газонов, площадок, дорожек, водоемов, с учетом зоны застройки; </w:t>
+      4) дендрологический план – план размещения зеленых насаждений, с указанием количественного и видового состава существующей и проектируемой к посадке зеленых насаждений древесно-кустарниковой растительности, в сочетании с открытыми участками газонов, площадок, дорожек, водоемов, с учетом зоны застройки; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) земли общего пользования – земли занятые и предназначенные для занятия площадями, улицами, тротуарами, проездами, дорогами, набережными, парками, скверами, городскими лесами, бульварами, водоемами, пляжами, кладбищами и объектами, предназначенными для удовлетворения нужд населения (инженерные системы общего пользования);</w:t>
+      5) земли общего пользования – земли занятые и предназначенные для занятия площадями, улицами, тротуарами, проездами, дорогами, набережными, парками, скверами, городскими лесами, бульварами, водоемами, пляжами, кладбищами и объектами, предназначенными для удовлетворения нужд населения (инженерные системы общего пользования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) омолаживание – сильное укорачивание скелетных и полускелетных ветвей, прореживание и регулирование побегов, обрезка ствола на высоте не менее 3,5 метров у взрослых деревьев, пригодных для омолаживания со здоровыми штамбами и стволами, потерявшими свои декоративные качества вследствие усыхания вершин и ветвей;</w:t>
+      6) омолаживание – сильное укорачивание скелетных и полускелетных ветвей, прореживание и регулирование побегов, обрезка ствола на высоте не менее 3,5 метров у взрослых деревьев, пригодных для омолаживания со здоровыми штамбами и стволами, потерявшими свои декоративные качества вследствие усыхания вершин и ветвей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) зеленый массив – озелененная территория, насчитывающая не менее 50 экземпляров деревьев на территории не менее 0,125 га, независимо от видового состава;</w:t>
+      7) зеленый массив – озелененная территория, насчитывающая не менее 50 экземпляров деревьев на территории не менее 0,125 га, независимо от видового состава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) зеленые насаждения – древесно-кустарниковая и травянистая растительность естественного происхождения и искусственно высаженные, которые в соответствии с гражданским законодательством являются недвижимым имуществом и составляют единый городской зеленый фонд;</w:t>
+      8) зеленые насаждения – древесно-кустарниковая и травянистая растительность естественного происхождения и искусственно высаженные, которые в соответствии с гражданским законодательством являются недвижимым имуществом и составляют единый городской зеленый фонд;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) уничтожение зеленых насаждений – повреждение зеленых насаждений, повлекшее их гибель; </w:t>
+      9) уничтожение зеленых насаждений – повреждение зеленых насаждений, повлекшее их гибель; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) содержание и защита зеленых насаждений – система правовых, административных, организационных и экономических мер, направленных на создание, сохранение и воспроизводство зеленых насаждений (в том числе компенсационное восстановление зеленых насаждений взамен вырубленных), озелененных территорий и зеленых массивов;</w:t>
+      10) содержание и защита зеленых насаждений – система правовых, административных, организационных и экономических мер, направленных на создание, сохранение и воспроизводство зеленых насаждений (в том числе компенсационное восстановление зеленых насаждений взамен вырубленных), озелененных территорий и зеленых массивов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) сохранение зеленых насаждений – комплекс мероприятий, направленный на сохранение особо ценных пород насаждений, попадающих под пятно благоустройства и строительных работ;</w:t>
+      11) сохранение зеленых насаждений – комплекс мероприятий, направленный на сохранение особо ценных пород насаждений, попадающих под пятно благоустройства и строительных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) лесопатологическое обследование зеленых насаждений – специальное обследование на наличие вредителей (насекомых), выявление наличия признаков и очагов болезней, признаков поражения грибковыми заболеваниями (паразитами) стволов, корневой системы и кроны. Если насаждения поражены болезнями более чем на 50 (пятидесяти) %, то они подлежат обязательной вырубке;</w:t>
+      12) лесопатологическое обследование зеленых насаждений – специальное обследование на наличие вредителей (насекомых), выявление наличия признаков и очагов болезней, признаков поражения грибковыми заболеваниями (паразитами) стволов, корневой системы и кроны. Если насаждения поражены болезнями более чем на 50 (пятидесяти) %, то они подлежат обязательной вырубке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) инвентаризация зеленых насаждений (подеревный перечет) – комплекс мероприятий по учету объектов озеленения с подробным описанием количественных и качественных характеристик, а также графическое отображение каждого элемента озеленения на плановой основе;</w:t>
+      13) инвентаризация зеленых насаждений (подеревный перечет) – комплекс мероприятий по учету объектов озеленения с подробным описанием количественных и качественных характеристик, а также графическое отображение каждого элемента озеленения на плановой основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) реестр зеленых насаждений – свод данных о типах, видовом составе, размере площади, состоянии и расположении зеленых насаждений;</w:t>
+      14) реестр зеленых насаждений – свод данных о типах, видовом составе, размере площади, состоянии и расположении зеленых насаждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) индивидуальный жилой дом – дом, предназначенный для личного (семейного) проживания, расположенный на усадебном участке и находящийся в собственности гражданина вместе с хозяйственными и другими строениями и зелеными насаждениями;</w:t>
+      15) индивидуальный жилой дом – дом, предназначенный для личного (семейного) проживания, расположенный на усадебном участке и находящийся в собственности гражданина вместе с хозяйственными и другими строениями и зелеными насаждениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16) озелененные территории – участок земли, на котором располагается растительность естественного происхождения, искусственно созданные садово-парковые комплексы и объекты, бульвары, скверы, газоны, цветники; </w:t>
+      16) озелененные территории – участок земли, на котором располагается растительность естественного происхождения, искусственно созданные садово-парковые комплексы и объекты, бульвары, скверы, газоны, цветники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17) уход – уход за почвой и подземной частью растений (подкормка, полив, рыхление и прочие действия); </w:t>
+      17) уход – уход за почвой и подземной частью растений (подкормка, полив, рыхление и прочие действия); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18) план компенсационной посадки – план посадки деревьев, которые подверглись вырубке, санитарной вырубке, включающий в себя количественную часть, породный состав, объем, календарные сроки посадки, а также графическую схему размещения посадок с привязкой к плановой основе; </w:t>
+      18) план компенсационной посадки – план посадки деревьев, которые подверглись вырубке, санитарной вырубке, включающий в себя количественную часть, породный состав, объем, календарные сроки посадки, а также графическую схему размещения посадок с привязкой к плановой основе; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) компенсационная посадка – посадка взамен вырубленных деревьев на специальных участках определенных уполномоченным органом в соответствии с дендрологическим планом;</w:t>
+      19) компенсационная посадка – посадка взамен вырубленных деревьев на специальных участках определенных уполномоченным органом в соответствии с дендрологическим планом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) проезд – элемент дороги, обеспечивающий подъезд транспортных средств к жилым и общественным зданиям, учреждениям, предприятиям, объектам застройки внутри микрорайонов, кварталов, населенных пунктов;</w:t>
+      20) проезд – элемент дороги, обеспечивающий подъезд транспортных средств к жилым и общественным зданиям, учреждениям, предприятиям, объектам застройки внутри микрорайонов, кварталов, населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) санитарная обрезка – удаление больных, усыхающих, сухих и поврежденных ветвей, создающих аварийные ситуации (лежащих на линиях электропередач, газовых трубах, разрушающих кровлю зданий, создающих угрозу безопасности дорожного движения);</w:t>
+      21) санитарная обрезка – удаление больных, усыхающих, сухих и поврежденных ветвей, создающих аварийные ситуации (лежащих на линиях электропередач, газовых трубах, разрушающих кровлю зданий, создающих угрозу безопасности дорожного движения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) тротуар – элемент дороги, предназначенный для движения пешеходов, примыкающий к проезжей части или отделенный от нее газоном или арычной системой;</w:t>
+      22) тротуар – элемент дороги, предназначенный для движения пешеходов, примыкающий к проезжей части или отделенный от нее газоном или арычной системой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23) уполномоченный орган – структурное подразделение местного исполнительного органа, осуществляющий функции в сфере регулирования природопользования; </w:t>
+      23) уполномоченный орган – структурное подразделение местного исполнительного органа, осуществляющий функции в сфере регулирования природопользования; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) организация – физическое или юридическое лицо, специализирующиеся в области содержания и защиты зеленых насаждений;</w:t>
+      24) организация – физическое или юридическое лицо, специализирующиеся в области содержания и защиты зеленых насаждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) малые архитектурные формы – объекты декоративного характера и практического использования (скульптуры, фонтаны, барельефы, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
+      25) малые архитектурные формы – объекты декоративного характера и практического использования (скульптуры, фонтаны, барельефы, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) прилегающая территория – территория (в границах 5 метров по периметру), непосредственно примыкающая к границам здания, сооружения, ограждения, строительной площадки, к объектам торговли, рекламы и иным объектам, находящимся в собственности, владении, аренде, на балансе у юридических или физических лиц.</w:t>
+      26) прилегающая территория – территория (в границах 5 метров по периметру), непосредственно примыкающая к границам здания, сооружения, ограждения, строительной площадки, к объектам торговли, рекламы и иным объектам, находящимся в собственности, владении, аренде, на балансе у юридических или физических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Содержание и защита зеленых насаждений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Параграф 1. Меры по сохранению и защите зеленых насаждений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Все зеленые насаждения, за исключением зеленых насаждений, произрастающих на участках государственного лесного фонда и особо охраняемых природных территориях республиканского и местного значения, территориях индивидуального жилого дома и личного подсобного хозяйства, на дачных участках образуют единый зеленый фонд городов и населенных пунктов, подлежащий защите. </w:t>
+      4. Все зеленые насаждения, за исключением зеленых насаждений, произрастающих на участках государственного лесного фонда и особо охраняемых природных территориях республиканского и местного значения, территориях индивидуального жилого дома и личного подсобного хозяйства, на дачных участках образуют единый зеленый фонд городов и населенных пунктов, подлежащий защите. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Развитие озелененных территорий соответствующей административно-территориальной единицы производится в соответствии с дендрологическим планом.</w:t>
+      5. Развитие озелененных территорий соответствующей административно-территориальной единицы производится в соответствии с дендрологическим планом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Все виды работ по озеленению территорий выполняются по утвержденным проектам. При ведении работ по озеленению и благоустройству, за качеством и соответствием выполняемых работ утвержденному проекту, ведется авторский надзор в соответствии с </w:t>
+      6. Все виды работ по озеленению территорий выполняются по утвержденным проектам. При ведении работ по озеленению и благоустройству, за качеством и соответствием выполняемых работ утвержденному проекту, ведется авторский надзор в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Содержание зеленых насаждений включает в себя основные виды работ по озеленению:</w:t>
+      7. Содержание зеленых насаждений включает в себя основные виды работ по озеленению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) посадка зеленых насаждений;</w:t>
-[...89 lines deleted...]
-      6) внесение удобрений;</w:t>
+      1) посадка зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рыхление почвы с устройством приствольных лунок, побелка деревьев, стрижка живой изгороди, поднятие штамба у деревьев, удаление поросли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) устройство цветников, газонов, прополка сорняков, покос травы, укрытие роз в зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) полив зеленых насаждений на протяжении всего вегетационного периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) санитарная обрезка аварийных, сухостойных, перестойных деревьев и кустарников, формирование кроны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) внесение удобрений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) борьба с вредителями и болезнями зеленых насаждений. </w:t>
+      7) борьба с вредителями и болезнями зеленых насаждений. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Пересадка зеленых насаждений осуществляется в течение года при условии соблюдения специальных технологий пересадок. В целях эффективной приживаемости деревьев лиственных и хвойных пород их пересадку рекомендуется проводить в период с наступления осени до ранней весны.</w:t>
+      8. Пересадка зеленых насаждений осуществляется в течение года при условии соблюдения специальных технологий пересадок. В целях эффективной приживаемости деревьев лиственных и хвойных пород их пересадку рекомендуется проводить в период с наступления осени до ранней весны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Работы по омолаживанию деревьев и прореживание густо произрастающих деревьев проводятся до начала вегетации или поздней осенью.</w:t>
+      9. Работы по омолаживанию деревьев и прореживание густо произрастающих деревьев проводятся до начала вегетации или поздней осенью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. При производстве строительно–монтажных работ все насаждения, подлежащие сохранению на данном участке, предохраняются от механических и других повреждений специальными защитными ограждениями, обеспечивающими эффективность их защиты. </w:t>
+      10. При производстве строительно–монтажных работ все насаждения, подлежащие сохранению на данном участке, предохраняются от механических и других повреждений специальными защитными ограждениями, обеспечивающими эффективность их защиты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. В случае невозможности сохранения зеленых насаждений на участках, отводимых под строительство или производство других работ, производится вырубка (пересадка) деревьев по разрешению уполномоченного органа в соответствии с </w:t>
+      11. В случае невозможности сохранения зеленых насаждений на участках, отводимых под строительство или производство других работ, производится вырубка (пересадка) деревьев по разрешению уполномоченного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о разрешениях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Меры по охране и оздоровлению окружающей среды осуществляются гражданами, должностными и юридическими лицами, согласно </w:t>
+      12. Меры по охране и оздоровлению окружающей среды осуществляются гражданами, должностными и юридическими лицами, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Экологическому кодексу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 9 января 2007 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Учету подлежат все виды зеленых насаждений.</w:t>
+      13. Учету подлежат все виды зеленых насаждений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Учет зеленых насаждений осуществляется посредством их инвентаризации и лесопатологического обследования, расположенных в границах учетного объекта, которые заносятся в реестр зеленых насаждений, по форме согласно приложению к настоящим Правилам. </w:t>
+      14. Учет зеленых насаждений осуществляется посредством их инвентаризации и лесопатологического обследования, расположенных в границах учетного объекта, которые заносятся в реестр зеленых насаждений, по форме согласно приложению к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Реестр и учет зеленых насаждений ведется уполномоченным органом. </w:t>
+      15. Реестр и учет зеленых насаждений ведется уполномоченным органом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Документом, отображающим результаты учета зеленых насаждений, являются оформленные материалы инвентаризации и лесопатологического обследования, а также дендрологический план.</w:t>
+      16. Документом, отображающим результаты учета зеленых насаждений, являются оформленные материалы инвентаризации и лесопатологического обследования, а также дендрологический план.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Работы по содержанию и защите зеленых насаждений, а также проведение инвентаризации и лесопатологического обследования зеленых насаждений на землях общего пользования, осуществляются организациями. </w:t>
+      17. Работы по содержанию и защите зеленых насаждений, а также проведение инвентаризации и лесопатологического обследования зеленых насаждений на землях общего пользования, осуществляются организациями. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Уполномоченным органом передаются копии материалов инвентаризации и лесопатологического обследования зеленых насаждений в аппарат акима соответствующей административно-территориальной единицы для использования в качестве рекомендаций при работе с зеленым фондом.</w:t>
+      18. Уполномоченным органом передаются копии материалов инвентаризации и лесопатологического обследования зеленых насаждений в аппарат акима соответствующей административно-территориальной единицы для использования в качестве рекомендаций при работе с зеленым фондом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. В случае естественного падения произрастающих зеленых насаждений восстановление производится согласно утвержденному дендрологическому плану уполномоченного органа за счет средств местного бюджета.</w:t>
+      19. В случае естественного падения произрастающих зеленых насаждений восстановление производится согласно утвержденному дендрологическому плану уполномоченного органа за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Вырубка (пересадка), санитарная вырубка деревьев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Вырубка (пересадка) деревьев осуществляется в случаях:</w:t>
+      20. Вырубка (пересадка) деревьев осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечения условий для размещения объектов строительства, предусмотренных утвержденной и согласованной градостроительной документацией;</w:t>
-[...71 lines deleted...]
-      5) санитарной вырубки старых насаждений, создающих угрозу безопасности здоровью и жизни людей, а также влекущих ущерб имуществу физическому и юридическому лицу.</w:t>
+      1) обеспечения условий для размещения объектов строительства, предусмотренных утвержденной и согласованной градостроительной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обслуживания объектов инженерного благоустройства, надземных коммуникаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах инженерного благоустройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) необходимости улучшения качественного и видового состава зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) санитарной вырубки старых насаждений, создающих угрозу безопасности здоровью и жизни людей, а также влекущих ущерб имуществу физическому и юридическому лицу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная санитарная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях прилегающих к зданиям, сооружениям, многоэтажным жилым домам осуществляется организациями по обслуживаемым участкам. </w:t>
+      21. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная санитарная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях прилегающих к зданиям, сооружениям, многоэтажным жилым домам осуществляется организациями по обслуживаемым участкам. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Вырубка (пересадка) деревьев на землях общего пользования производится организациями, обслуживающими данный земельный участок по разрешению уполномоченного органа.</w:t>
+      22. Вырубка (пересадка) деревьев на землях общего пользования производится организациями, обслуживающими данный земельный участок по разрешению уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Санитарная вырубка деревьев на землях общего пользования производится организациями, обслуживающими данный земельный участок по согласованию с уполномоченным органом.</w:t>
+      23. Санитарная вырубка деревьев на землях общего пользования производится организациями, обслуживающими данный земельный участок по согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Санитарная вырубка деревьев производится без согласования с уполномоченным органом в случаях возможного возникновения чрезвычайных или аварийных ситуаций, когда падение самих деревьев, а также их ветвей представляет угрозу жизни и здоровью людей, повреждению зданий и сооружений, коммуникациям, безопасности дорожного движения (в том числе перекрывающих визуальный обзор дорожных знаков).</w:t>
+      Санитарная вырубка деревьев производится без согласования с уполномоченным органом в случаях возможного возникновения чрезвычайных или аварийных ситуаций, когда падение самих деревьев, а также их ветвей представляет угрозу жизни и здоровью людей, повреждению зданий и сооружений, коммуникациям, безопасности дорожного движения (в том числе перекрывающих визуальный обзор дорожных знаков).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Факт санитарной или вынужденной вырубки деревьев устанавливается актом освидетельствования службой спасения органов чрезвычайных ситуации, с последующим уведомлением уполномоченного органа. </w:t>
+      24. Факт санитарной или вынужденной вырубки деревьев устанавливается актом освидетельствования службой спасения органов чрезвычайных ситуации, с последующим уведомлением уполномоченного органа. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. Вырубка (пересадка) деревьев осуществляется по разрешению уполномоченного органа в соответствии с </w:t>
+      25. Вырубка (пересадка) деревьев осуществляется по разрешению уполномоченного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом о разрешениях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, при предоставлении гарантийного письма от физических и юридических лиц о компенсационной посадке взамен вырубленных деревьев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
@@ -2815,189 +2860,189 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок проведения компенсационных посадок деревьев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки города и населенного пункта, при необходимости с заменой грунта на плодородную почву.</w:t>
+      26. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки города и населенного пункта, при необходимости с заменой грунта на плодородную почву.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Компенсационная посадка производится за счет средств граждан и юридических лиц, в интересах которых был произведен снос.</w:t>
+      27. Компенсационная посадка производится за счет средств граждан и юридических лиц, в интересах которых был произведен снос.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. При вырубке и санитарной вырубке деревьев компенсационная посадка деревьев, производится путем посадки саженцев деревьев.</w:t>
+      28. При вырубке и санитарной вырубке деревьев компенсационная посадка деревьев, производится путем посадки саженцев деревьев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. При вырубке деревьев по разрешению уполномоченного органа компенсационная посадка восстанавливаемых деревьев производится в пятикратном размере.</w:t>
+      29. При вырубке деревьев по разрешению уполномоченного органа компенсационная посадка восстанавливаемых деревьев производится в пятикратном размере.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. При пересадке деревьев физическими и юридическими лицами, компенсационная посадка не производится.</w:t>
+      30. При пересадке деревьев физическими и юридическими лицами, компенсационная посадка не производится.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае если пересадка привела к гибели деревьев, устанавливается пятикратный размер компенсации.</w:t>
+      В случае если пересадка привела к гибели деревьев, устанавливается пятикратный размер компенсации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Компенсационная посадка деревьев производиться физическими и юридическими лицами на собственной или прилегающей территориях самостоятельно, а при вынужденной вырубке деревьев на землях общего пользования с привлечением организации, осуществляющей озеленение, уход и содержание зеленых насаждений.</w:t>
+      31. Компенсационная посадка деревьев производиться физическими и юридическими лицами на собственной или прилегающей территориях самостоятельно, а при вынужденной вырубке деревьев на землях общего пользования с привлечением организации, осуществляющей озеленение, уход и содержание зеленых насаждений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. В случае гибели высаженных саженцев деревьев, лица, в интересах которых был произведен снос или организация производят повторную посадку зеленых насаждений и обеспечивают дальнейший уход за ними в течение двух лет (период приживаемости саженца дерева), с момента проведения посадки.</w:t>
+      32. В случае гибели высаженных саженцев деревьев, лица, в интересах которых был произведен снос или организация производят повторную посадку зеленых насаждений и обеспечивают дальнейший уход за ними в течение двух лет (период приживаемости саженца дерева), с момента проведения посадки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3082,283 +3127,284 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и защиты зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Форма      </w:t>
+      Форма      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр зеленых насаждений на 1 января ____ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Распределение площади объектов (участков) зеленых насаждений</w:t>
-[...35 lines deleted...]
-      назначению</w:t>
+      Распределение площади объектов (участков) зеленых насаждений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по категориям земель, типам растительности и функциональному</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      назначению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Город / населенный пункт </w:t>
+      Город / населенный пункт </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Административный район: (код) ___________________ </w:t>
+      Административный район: (код) ___________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ответственный владелец: _________________________ </w:t>
+      Ответственный владелец: _________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Реестр зеленых насаждений </w:t>
-[...17 lines deleted...]
-                                                                     Таблица</w:t>
+      Реестр зеленых насаждений </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                     Таблица</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2945"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1078"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2945" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п инвентарный/ № паспорта зеленого насаждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3419,1024 +3465,942 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единичные деревья, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Группы, куртины, штука</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рощи сады, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Линейные насаждения, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2945" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1487"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2358"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кустарниковая растительность </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единичные, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4653" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Живая изгородь, погонный метр (п.м.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рядовые посадки, шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Групповые посадки, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего п.м./штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4653" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1088"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1554"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4521,271 +4485,271 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Летники, м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Многолетники, м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="745" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контейнерные, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вазон, м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Альпинарий, рокарий, м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4797,189 +4761,189 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/ штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Партерные, м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обыкновеные, м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На почвенный покров, м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4996,436 +4960,366 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/ штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="745" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5566,88 +5460,88 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящие Правила благоустройства территорий________________</w:t>
+      1. Настоящие Правила благоустройства территорий________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                   (город, населенный пункт)</w:t>
+                                                   (город, населенный пункт)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (далее – Правила) разработаны в соответствии с </w:t>
+      (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 1 июля 1999 года (Особенная часть), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5742,249 +5636,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Правила определяют порядок и регулируют отношения в сфере благоустройства территорий _______________________________.</w:t>
+      2. Правила определяют порядок и регулируют отношения в сфере благоустройства территорий _______________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (город, населенный пункт)</w:t>
+      (город, населенный пункт)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В настоящих Правилах используются следующие понятия:</w:t>
+      3. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) благоустройство – совокупность работ (по инженерной подготовке территории, устройству дорог, развитию коммуникационных сетей и сооружений водоснабжения, канализаций, энергоснабжения) и мероприятий (по расчистке, осушению и озеленению территории, улучшению микроклимата, охране от загрязнения воздушного бассейна, открытых водоемов и почвы, санитарной очистке, снижению уровня шума), осуществляемые в целях приведения той или иной территории в состояние, пригодное для строительства и нормального пользования по назначению, создания здоровых, удобных и культурных условий жизни населения;</w:t>
+      1) благоустройство – совокупность работ (по инженерной подготовке территории, устройству дорог, развитию коммуникационных сетей и сооружений водоснабжения, канализаций, энергоснабжения) и мероприятий (по расчистке, осушению и озеленению территории, улучшению микроклимата, охране от загрязнения воздушного бассейна, открытых водоемов и почвы, санитарной очистке, снижению уровня шума), осуществляемые в целях приведения той или иной территории в состояние, пригодное для строительства и нормального пользования по назначению, создания здоровых, удобных и культурных условий жизни населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) твердые бытовые отходы – коммунальные отходы в твердой форме;</w:t>
+      2) твердые бытовые отходы – коммунальные отходы в твердой форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) проезд – элемент дороги, обеспечивающий подъезд транспортных средств к жилым и общественным зданиям, учреждениям, предприятиям, объектам застройки внутри микрорайонов, кварталов, населенных пунктов;</w:t>
+      3) проезд – элемент дороги, обеспечивающий подъезд транспортных средств к жилым и общественным зданиям, учреждениям, предприятиям, объектам застройки внутри микрорайонов, кварталов, населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) тротуар – элемент дороги, предназначенный для движения пешеходов, примыкающий к проезжей части или отделенный от нее газоном или арычной системой;</w:t>
+      4) тротуар – элемент дороги, предназначенный для движения пешеходов, примыкающий к проезжей части или отделенный от нее газоном или арычной системой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) уполномоченный орган – структурное подразделение местного исполнительного органа, осуществляющий функции в сфере регулирования коммунального хозяйства;</w:t>
+      5) уполномоченный орган – структурное подразделение местного исполнительного органа, осуществляющий функции в сфере регулирования коммунального хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) организация – физическое или юридическое лицо, специализирующиеся в области благоустройства;</w:t>
+      6) организация – физическое или юридическое лицо, специализирующиеся в области благоустройства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) малые архитектурные формы – объекты декоративного характера и практического использования (скульптуры, фонтаны, барельефы, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
+      7) малые архитектурные формы – объекты декоративного характера и практического использования (скульптуры, фонтаны, барельефы, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) прилегающая территория – территория (в границах 5 метров по периметру), непосредственно примыкающая к границам здания, сооружения, ограждения, строительной площадки, к объектам торговли, рекламы и иным объектам, находящимся в собственности, владении, аренде, на балансе у юридических или физических лиц.</w:t>
+      8) прилегающая территория – территория (в границах 5 метров по периметру), непосредственно примыкающая к границам здания, сооружения, ограждения, строительной площадки, к объектам торговли, рекламы и иным объектам, находящимся в собственности, владении, аренде, на балансе у юридических или физических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Благоустройство территорий городов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6002,951 +5896,951 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Параграф 1. Обеспечение чистоты и порядка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Юридические и физические лица соблюдают чистоту и поддерживают порядок на всей территории, в том числе на территориях частных домовладений, не допускают повреждения и разрушения элементов благоустройства (дорог, тротуаров, газонов, малых архитектурных форм, освещения, водоотвода) городов и населенных пунктов.</w:t>
+      4. Юридические и физические лица соблюдают чистоту и поддерживают порядок на всей территории, в том числе на территориях частных домовладений, не допускают повреждения и разрушения элементов благоустройства (дорог, тротуаров, газонов, малых архитектурных форм, освещения, водоотвода) городов и населенных пунктов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Текущее санитарное содержание местности осуществляется организациями, специализирующихся в области благоустройства территории. </w:t>
+      5. Текущее санитарное содержание местности осуществляется организациями, специализирующихся в области благоустройства территории. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Физические и юридические лица всех организационно-правовых форм, в том числе владельцы капитальных и временных объектов:</w:t>
+      6. Физические и юридические лица всех организационно-правовых форм, в том числе владельцы капитальных и временных объектов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечивают санитарное содержание и благоустройство отведенной территории за счет своих средств самостоятельно либо путем заключения договоров с организациями;</w:t>
-[...53 lines deleted...]
-      4) содержат ограждения (заборы) и малые архитектурные формы в надлежащем состоянии (покраска, побелка с внешней стороны ограждения (забора).</w:t>
+      1) обеспечивают санитарное содержание и благоустройство отведенной территории за счет своих средств самостоятельно либо путем заключения договоров с организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бережно относятся к объектам любой собственности, информируют соответствующие органы о случаях причинения ущерба объектам государственной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) содержат в технически исправном состоянии и чистоте таблички с указанием улиц и номеров домов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) содержат ограждения (заборы) и малые архитектурные формы в надлежащем состоянии (покраска, побелка с внешней стороны ограждения (забора).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Организация уборки территорий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Уборка и содержание мест общего пользования включают в себя следующие виды работ:</w:t>
+      7. Уборка и содержание мест общего пользования включают в себя следующие виды работ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) уборка и вывоз мелкого и бытового мусора и отходов; </w:t>
+      1) уборка и вывоз мелкого и бытового мусора и отходов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) уборка и вывоз крупногабаритного мусора и отходов; </w:t>
+      2) уборка и вывоз крупногабаритного мусора и отходов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) подметание; </w:t>
-[...35 lines deleted...]
-      5) ремонт и окраска ограждений и малых архитектурных форм.</w:t>
+      3) подметание; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) покос и вывоз камыша, бурьяна, травы и иной дикорастущей растительности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ремонт и окраска ограждений и малых архитектурных форм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Уборка территорий общего пользования, занятых парками, скверами, бульварами, водоемами, пляжами, кладбищами, в том числе расположенными на них тротуарами, пешеходными зонами, лестничными сходами производится физическими и юридическими лицами и субъектами закрепления территорий, у которых данные объекты находятся на обслуживании и эксплуатации.</w:t>
+      8. Уборка территорий общего пользования, занятых парками, скверами, бульварами, водоемами, пляжами, кладбищами, в том числе расположенными на них тротуарами, пешеходными зонами, лестничными сходами производится физическими и юридическими лицами и субъектами закрепления территорий, у которых данные объекты находятся на обслуживании и эксплуатации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Собственники объектов обеспечивают санитарную очистку и уборку прилегающей территории (автостоянки, боксовые гаражи, ангары, складские подсобные строения, сооружения, объекты торговли и услуг) организациями коммунального хозяйства или же производят ее самостоятельно.</w:t>
+      9. Собственники объектов обеспечивают санитарную очистку и уборку прилегающей территории (автостоянки, боксовые гаражи, ангары, складские подсобные строения, сооружения, объекты торговли и услуг) организациями коммунального хозяйства или же производят ее самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Уборка тротуаров, расположенных вдоль улиц и проездов, остановочных площадок пассажирского транспорта производится организациями, ответственными за уборку и содержание проезжей части.</w:t>
+      10. Уборка тротуаров, расположенных вдоль улиц и проездов, остановочных площадок пассажирского транспорта производится организациями, ответственными за уборку и содержание проезжей части.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Уборка и мойка остановочных комплексов и прилегающих к ним территорий на остановочных площадках общественного пассажирского транспорта, территорий платных автостоянок, гаражей, а также подъездных путей, прилегающей территории осуществляются их владельцами.</w:t>
+      11. Уборка и мойка остановочных комплексов и прилегающих к ним территорий на остановочных площадках общественного пассажирского транспорта, территорий платных автостоянок, гаражей, а также подъездных путей, прилегающей территории осуществляются их владельцами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Вывоз строительного мусора при проведении дорожно-ремонтных работ производится организациями, производящими эти работы.</w:t>
+      12. Вывоз строительного мусора при проведении дорожно-ремонтных работ производится организациями, производящими эти работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Во избежание засорения водосточной сети не допускается сброс мусора в водосточные коллекторы, дождеприемные колодцы и арычную систему. </w:t>
+      13. Во избежание засорения водосточной сети не допускается сброс мусора в водосточные коллекторы, дождеприемные колодцы и арычную систему. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Владельцы и эксплуатирующие организации надземных инженерных сооружений обеспечивают санитарное содержание прилегающей территории в границах охранных зон инженерных сетей.</w:t>
+      14. Владельцы и эксплуатирующие организации надземных инженерных сооружений обеспечивают санитарное содержание прилегающей территории в границах охранных зон инженерных сетей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Вывоз снега с улиц и проездов осуществляется на установленные места, определенные местным исполнительным органом. </w:t>
+      15. Вывоз снега с улиц и проездов осуществляется на установленные места, определенные местным исполнительным органом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Места временного складирования снега после снеготаяния очищаются от мусора и благоустраиваются.</w:t>
+      16. Места временного складирования снега после снеготаяния очищаются от мусора и благоустраиваются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Сбор и вывоз отходов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Физические и юридические лица, в результате деятельности которых образуются отходы производства и потребления обеспечивают безопасное обращение с отходами с момента их образования. Физические и юридические лица складируют твердые бытовые отходы в контейнеры для твердых бытовых отходов. </w:t>
+      17. Физические и юридические лица, в результате деятельности которых образуются отходы производства и потребления обеспечивают безопасное обращение с отходами с момента их образования. Физические и юридические лица складируют твердые бытовые отходы в контейнеры для твердых бытовых отходов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Вывоз твердых бытовых отходов осуществляется организациями в сроки, согласно утвержденного графика, установленного уполномоченным органом. Графики вывешиваются на площадках по сбору твердых бытовых отходов. </w:t>
+      18. Вывоз твердых бытовых отходов осуществляется организациями в сроки, согласно утвержденного графика, установленного уполномоченным органом. Графики вывешиваются на площадках по сбору твердых бытовых отходов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Физическим и юридическим лицам, осуществляющим строительство и (или) ремонт недвижимых объектов, необходимо производить вывоз строительного мусора самостоятельно на специальные места или по договору с организацией, осуществляющей вывоз мусора согласно </w:t>
+      19. Физическим и юридическим лицам, осуществляющим строительство и (или) ремонт недвижимых объектов, необходимо производить вывоз строительного мусора самостоятельно на специальные места или по договору с организацией, осуществляющей вывоз мусора согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Экологическому Кодексу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 9 января 2007 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z110" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. На территории домовладений располагаются специальные площадки для размещения контейнеров с удобными подъездами для специализированного транспорта. Площадки для установки контейнеров имеют бетонное или асфальтированное покрытие и ограждение. Для сбора твердых бытовых отходов следует применять контейнеры с крышками.</w:t>
+      20. На территории домовладений располагаются специальные площадки для размещения контейнеров с удобными подъездами для специализированного транспорта. Площадки для установки контейнеров имеют бетонное или асфальтированное покрытие и ограждение. Для сбора твердых бытовых отходов следует применять контейнеры с крышками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z111" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Не допускается сброс и складирование золы в контейнеры для твердых бытовых отходов и на контейнерные площадки. </w:t>
+      21. Не допускается сброс и складирование золы в контейнеры для твердых бытовых отходов и на контейнерные площадки. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Твердые бытовые отходы вывозятся мусоровозным транспортом, жидкие отходы из не канализованных домовладений – ассенизационным вакуумным транспортом.</w:t>
+      22. Твердые бытовые отходы вывозятся мусоровозным транспортом, жидкие отходы из не канализованных домовладений – ассенизационным вакуумным транспортом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Вывоз жидких отходов производится на специализированном автотранспорте в специально отведенные места. Контейнеры после опорожнения обрабатываются дезинфицирующим раствором на местах или заменяются чистыми, прошедшими обработку на местах опорожнения. Места обработки контейнеров необходимо оборудовать установками для чистки, мойки и дезинфекции с подводкой горячей и холодной воды, организацией стока.</w:t>
+      23. Вывоз жидких отходов производится на специализированном автотранспорте в специально отведенные места. Контейнеры после опорожнения обрабатываются дезинфицирующим раствором на местах или заменяются чистыми, прошедшими обработку на местах опорожнения. Места обработки контейнеров необходимо оборудовать установками для чистки, мойки и дезинфекции с подводкой горячей и холодной воды, организацией стока.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Жидкие бытовые отходы и крупногабаритный мусор не подлежит сбросу в мусоропровод.</w:t>
+      24. Жидкие бытовые отходы и крупногабаритный мусор не подлежит сбросу в мусоропровод.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Эксплуатацию мусоропровода осуществляет эксплуатирующая организация, в ведении которой находится жилой дом.</w:t>
+      25. Эксплуатацию мусоропровода осуществляет эксплуатирующая организация, в ведении которой находится жилой дом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Физические лица обеспечивают безопасный сбор отработанных ртутьсодержащих ламп и приборов в специальные контейнеры для сбора ртутьсодержащих ламп и приборов, расположенных на территории контейнерных площадок.</w:t>
+      26. Физические лица обеспечивают безопасный сбор отработанных ртутьсодержащих ламп и приборов в специальные контейнеры для сбора ртутьсодержащих ламп и приборов, расположенных на территории контейнерных площадок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Организация, эксплуатирующие и обслуживающие контейнерные площадки и контейнеры:</w:t>
+      27. Организация, эксплуатирующие и обслуживающие контейнерные площадки и контейнеры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечивают надлежащее санитарное содержание контейнерных площадок и прилегающих к ним территорий;</w:t>
-[...35 lines deleted...]
-      3) принимают меры по обеспечению регулярной мойки, дезинфекции, дезинсекции, дератизации против мух, грызунов мусороприемных камер, площадок, а также сборников отходов.</w:t>
+      1) обеспечивают надлежащее санитарное содержание контейнерных площадок и прилегающих к ним территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производят их своевременный ремонт и замену непригодных к дальнейшему использованию контейнеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимают меры по обеспечению регулярной мойки, дезинфекции, дезинсекции, дератизации против мух, грызунов мусороприемных камер, площадок, а также сборников отходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Уборку мусора, просыпавшегося при выгрузке из контейнеров в мусоровоз, производят работники организации, осуществляющей вывоз твердых бытовых отходов.</w:t>
+      28. Уборку мусора, просыпавшегося при выгрузке из контейнеров в мусоровоз, производят работники организации, осуществляющей вывоз твердых бытовых отходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. На вокзалах, рынках, в аэропорту, парках, зонах отдыха, на площадях, в учреждениях образования, здравоохранения, на улицах, остановках общественного пассажирского транспорта, у входа в торговые объекты устанавливаются урны для мусора. Урны устанавливаются на расстоянии не менее 50 метров одна от другой в местах массового посещения населения, во дворах, в парках, на площадях на расстоянии от 10 до 100 метров. На остановках пассажирского транспорта и у входов в торговые объекты устанавливается по две урны.</w:t>
+      29. На вокзалах, рынках, в аэропорту, парках, зонах отдыха, на площадях, в учреждениях образования, здравоохранения, на улицах, остановках общественного пассажирского транспорта, у входа в торговые объекты устанавливаются урны для мусора. Урны устанавливаются на расстоянии не менее 50 метров одна от другой в местах массового посещения населения, во дворах, в парках, на площадях на расстоянии от 10 до 100 метров. На остановках пассажирского транспорта и у входов в торговые объекты устанавливается по две урны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Установка, очистка и мойка урн производятся организациями, эксплуатирующими территории, либо во владении или пользовании которых находятся территории. Очистка урн производится по мере их заполнения, но не реже одного раза в день.</w:t>
+      30. Установка, очистка и мойка урн производятся организациями, эксплуатирующими территории, либо во владении или пользовании которых находятся территории. Очистка урн производится по мере их заполнения, но не реже одного раза в день.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мойка урн производится по мере загрязнения, но не реже одного раза в неделю.</w:t>
+      Мойка урн производится по мере загрязнения, но не реже одного раза в неделю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Благоустройство улиц, жилых кварталов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и микрорайонов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31. Жилые зоны микрорайонов и кварталов оборудуются площадками для мусорных контейнеров в соответствии с требованиями </w:t>
+      31. Жилые зоны микрорайонов и кварталов оборудуются площадками для мусорных контейнеров в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитарных правил "Санитарно-эпидемиологические требования к содержанию и эксплуатации жилых и других помещений, общественных зданий", утвержденных приказом исполняющего обязанности Министра национальной экономики Республики Казахстан от 24 февраля 2015 года № 125 (зарегистрирован в Реестре государственной регистрации нормативных правовых актах за № 10637) сушки белья, отдыха, игр детей, занятий спортом, выгула домашних животных, автостоянками, парковками, зелеными зонами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32. Количество, размещение и оборудование площадок должны соответствовать государственным нормативам в области строительства, утверждаемые в порядке предусмотренным </w:t>
+      32. Количество, размещение и оборудование площадок должны соответствовать государственным нормативам в области строительства, утверждаемые в порядке предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 17 Положения о Министерстве национальной экономики Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 24 сентября 2014 года № 1011.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
@@ -6960,324 +6854,346 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Содержание фасадов зданий и сооружений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Физические и юридические лица, в ведении которых находятся здания и сооружения, собственники зданий и сооружений обеспечивают своевременное производство работ по реставрации, ремонту и покраске фасадов указанных объектов и их отдельных элементов (балконы, лоджии, водосточные трубы), а также поддерживают в чистоте и исправном состоянии расположенные на фасадах информационные таблички, памятные доски. Производится световое оформление витрин магазинов и офисов, выходящих фасадами на улицы.</w:t>
+      33. Физические и юридические лица, в ведении которых находятся здания и сооружения, собственники зданий и сооружений обеспечивают своевременное производство работ по реставрации, ремонту и покраске фасадов указанных объектов и их отдельных элементов (балконы, лоджии, водосточные трубы), а также поддерживают в чистоте и исправном состоянии расположенные на фасадах информационные таблички, памятные доски. Производится световое оформление витрин магазинов и офисов, выходящих фасадами на улицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Самовольное переоборудование фасадов зданий и конструктивных элементов не допускается.</w:t>
+      34. Самовольное переоборудование фасадов зданий и конструктивных элементов не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 6. Содержание наружного освещения и фонтанов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Включение наружного освещения улиц, дорог, площадей, набережных и иных освещаемых объектов производится при снижении уровня естественной освещенности в вечерние сумерки до 20 люкс, а отключение в утренние сумерки при ее повышении до 10 люкс по графику, утвержденному местным исполнительным органом.</w:t>
+      35. Включение наружного освещения улиц, дорог, площадей, набережных и иных освещаемых объектов производится при снижении уровня естественной освещенности в вечерние сумерки до 20 люкс, а отключение в утренние сумерки при ее повышении до 10 люкс по графику, утвержденному местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Элементы устройств наружного освещения и контактной сети, металлические опоры, кронштейны содержатся в чистоте, не имеют очагов коррозии и окрашиваются. Замена перегоревших светильников осуществляется соответствующими организациями.</w:t>
+      36. Элементы устройств наружного освещения и контактной сети, металлические опоры, кронштейны содержатся в чистоте, не имеют очагов коррозии и окрашиваются. Замена перегоревших светильников осуществляется соответствующими организациями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Вышедшие из строя газоразрядные лампы, содержащие ртуть хранятся в специально отведенных для этих целей помещениях и вывозятся на специальные предприятия для их утилизации. Указанные типы ламп на полигон не вывозятся.</w:t>
+      37. Вышедшие из строя газоразрядные лампы, содержащие ртуть хранятся в специально отведенных для этих целей помещениях и вывозятся на специальные предприятия для их утилизации. Указанные типы ламп на полигон не вывозятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Вывоз сбитых опор освещения и контактной сети электрифицированного транспорта осуществляется владельцем опоры на основных магистралях незамедлительно, на остальных территориях, а также демонтируемых опор – в течение суток.</w:t>
+      38. Вывоз сбитых опор освещения и контактной сети электрифицированного транспорта осуществляется владельцем опоры на основных магистралях незамедлительно, на остальных территориях, а также демонтируемых опор – в течение суток.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Уполномоченный орган обеспечивает надлежащее состояние и эксплуатацию фонтанов находящийся в коммунальной собственности.</w:t>
+      39. Уполномоченный орган обеспечивает надлежащее состояние и эксплуатацию фонтанов находящийся в коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Сроки включения фонтанов, режимы их работы, график промывки и очистки чаш, технологические перерывы и окончание работы определяются уполномоченным органом.</w:t>
+      40. Сроки включения фонтанов, режимы их работы, график промывки и очистки чаш, технологические перерывы и окончание работы определяются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41. В период работы фонтанов очистка водной поверхности от мусора производится ежедневно. Эксплуатирующие организации содержат фонтаны в чистоте также в период их отключения.</w:t>
+      41. В период работы фонтанов очистка водной поверхности от мусора производится ежедневно. Эксплуатирующие организации содержат фонтаны в чистоте также в период их отключения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Правила благоустройства территорий городов и населенных пунктов, разрабатываемые местными исполнительными органами на основе настоящих Правил в зависимости от природных, климатических, геологических, гидрогеологических и сейсмических факторов населенного пункта могут быть дополнены местными исполнительными органами иными положениями, не противоречащими действующему законодательству Республики Казахстан.</w:t>
+      42. Правила благоустройства территорий городов и населенных пунктов, разрабатываемые местными исполнительными органами на основе настоящих Правил в зависимости от природных, климатических, геологических, гидрогеологических и сейсмических факторов населенного пункта могут быть дополнены местными исполнительными органами иными положениями, не противоречащими действующему законодательству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Данное положение не распространяется на правоотношения в области рекламы.</w:t>
+      Данное положение не распространяется на правоотношения в области рекламы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7599,35 +7515,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>