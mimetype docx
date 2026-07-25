--- v0 (2025-11-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c26badb" w14:textId="c26badb">
+    <w:p w14:paraId="d50e20c" w14:textId="d50e20c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,170 +102,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра информации и коммуникаций Республики Казахстан от 20 октября 2016 года № 215. Зарегистрирован в Министерстве юстиции Республики Казахстан 14 декабря 2016 года № 14530.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:bookmarkStart w:name="z59" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 20 Закона Республики Казахстан "О связи", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 5 июля 2004 года "О связи", а также в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан от 9 апреля 2016 года "О почте" </w:t>
+        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О почте", а также </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 417)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра информации и коммуникаций РК от 28.02.2017 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t>      Сноска. Преамбула - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 № 280/НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1219,1396 +1219,1532 @@
         <w:t xml:space="preserve">
       1) оператор универсального обслуживания – оператор связи, оказывающий услуги связи, на которого в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан возложена обязанность по оказанию универсальных услуг связи (далее – Оператор);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z60" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) универсальные услуги связи – минимальный перечень услуг связи, который закреплен в секторе телекоммуникаций и почтовой связи, разрабатываемый и утверждаемый уполномоченным органом, оказание которого любому пользователю услуг связи в любом населенном пункте в заданный срок с установленным качеством и уровнем цен, обеспечивающих доступность этих услуг, является обязательным для операторов универсального обслуживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 280/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К основным критериям предоставления универсальных услуг связи относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ценовая доступность для пользователей услугами связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доступность по месту проживания, определяемая с учетом категории населенного пункта и численности жителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доступность по времени, определяемая с учетом удовлетворения заявок на установку индивидуальных телефонов или введения определенного числа линий доступа (установки общественных телефонов) за установленный период времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок регулирования предельного уровня цен на</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>субсидируемые универсальные услуги связи, оказываемые</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в сельских населенных пунктах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) </w:t>
-[...175 lines deleted...]
-        <w:t>в сельских населенных пунктах</w:t>
+      4. Исключен приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 280/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Уполномоченный орган регулирует предельный уровень цен по каждому виду универсальных услуг связи в сельских населенных пунктах, в зависимости от минимального прожиточного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>минимума</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, установленного Законом Республики Казахстан "О республиканском бюджете" на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для определения размера субсидий Операторами предоставляется информация о себестоимости универсальных услуг связи по данным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>раздельного учета</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> доходов и расходов по видам деятельности, в соответствии с утвержденной оператором связи методологией оказываемых услуг связи и частям сети связи, используемых для оказания этих услуг.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 07.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уполномоченный орган осуществляет расчет себестоимости универсальных услуг связи на основе данных, представленных Операторами по данным раздельного учета доходов и расходов по видам деятельности, оказываемым услугам, используемым для оказания этих услуг. Решение по уровню принимаемой для расчетов себестоимости универсальных услуг связи оформляется приказом уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z61" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. При осуществлении расчета себестоимости универсальных услуг связи уполномоченным органом учитываются следующие затраты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z62" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) материальные расходы, связанные с оказанием универсальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z63" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) расходы на оплату труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z64" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) расходы на обязательные виды страхования, налоги, сборы и обязательные платежи в бюджет, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налоговым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z65" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) амортизационные отчисления основных средств и нематериальных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z66" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) расходы на ремонтные работы, не приводящие к увеличению стоимости основных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z67" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) расходы по содержанию зданий и коммунальные расходы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Исключен приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 07.02.2023 </w:t>
+        <w:t>7) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 42/НҚ</w:t>
+        <w:t xml:space="preserve">      Подпункт 7) вводится в действие с 12.07.2026 приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">№ 280/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) работы, услуги производственного характера от организаций, относящиеся к оказанию универсальных услуг связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-1 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 05.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
-[...175 lines deleted...]
-      7) расходы на сопровождение информационных систем, сервисное обслуживание по договорам со сторонними организациями;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8–2. При осуществлении расчета себестоимости универсальных услуг связи уполномоченным органом не учитываются следующие затраты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      8) работы, услуги производственного характера от сторонних организаций, относящиеся к оказанию универсальных услуг связи.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) платежи за сверхнормативные выбросы (сбросы) загрязняющих веществ (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) безнадежные долги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) штрафы, пени, неустойка и другие виды санкций за нарушение условий хозяйственных договоров, судебные издержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) штрафы и пени за сокрытие (занижение) дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) убытки от хищений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) на содержание объектов здравоохранения, детских дошкольных организаций, учебных заведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) на содержание оздоровительных лагерей, объектов культуры и спорта, жилого фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) на погашение ссуд, включая беспроцентные, полученные работниками организации на улучшение жилищных условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) на проведение культурно-просветительных, оздоровительных и спортивных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) на оказание спонсорской помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) на потери от брака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) на приобретение, аренду и содержание квартир, жилых зданий и сооружений, мест в общежитиях и гостиницах для персонала операторов связи, за исключением вахтовой организации производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) на приобретение подарков к юбилейным датам или выдаваемые в виде поощрения работникам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) на сверхнормативные технические и коммерческие потери, порчу и недостачу товарно-материальных ценностей, запасы на складах и непроизводительные расходы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) на проведение и организацию обучающих курсов, семинаров, тренингов, лекций, выставок, дискуссий, встреч с деятелями науки и искусства, научно-технических конференций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) на членские взносы в общественные организации и ассоциации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) на оплату путевок работникам и их детям на лечение, отдых, экскурсии за счет средств оператора связи, кроме затрат, связанных с реабилитационным лечением профессиональных заболеваний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) на премирование и стимулирования административного персонала по итогам работы за год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) страховые платежи (взносы, уплачиваемые оператором связи по договорам личного и имущественного страхования, заключенных оператором связи в пользу своих работников), за исключением установленных законодательством Республики Казахстан обязательных страховых платежей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z70" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) 20) на оплату дополнительно предоставленных отпусков работникам, в том числе женщинам, воспитывающим детей, оплата проезда членов семьи работника к месту использования отпуска и обратно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) льготы работникам операторов связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) на компенсацию стоимости питания детям, находящимся в дошкольных учреждениях, санаториях и оздоровительных лагерях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) отчисления профессиональным союзам на цели, определенные коллективным договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) на услуги консалтинговых компаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-1 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 05.10.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-2 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 05.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 343/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 280/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...475 lines deleted...]
-      23) отчисления профессиональным союзам на цели, определенные коллективным договором;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Размер субсидий определяется по условиям конкурса или условиям возложения обязательств по предоставлению универсальных услуг связи на Оператора, не может превышать размера субсидий, предусмотренного в республиканском бюджете на соответствующий финансовый год, и определяется как разность между расходами и фактическими доходами от оказания убыточных универсальных услуг связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      24) на услуги консалтинговых компаний.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Убытки Операторов, оказывающих универсальные услуги связи в сельских населенных пунктах, подлежат субсидированию, если это было определено условиями конкурса или условиями возложения обязательств по предоставлению универсальных услуг связи на Оператора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...77 lines deleted...]
-      9. Размер субсидий определяется по условиям конкурса или условиям возложения обязательств по предоставлению универсальных услуг связи на Оператора, не может превышать размера субсидий, предусмотренного в республиканском бюджете на соответствующий финансовый год, и определяется как разность между расходами и фактическими доходами от оказания убыточных универсальных услуг связи.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Субсидии Операторам выплачиваются ежеквартально за фактически оказанный объем универсальных услуг связи на основании заключенного договора между уполномоченным органом и Оператором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z21" w:id="51"/>
-[...15 lines deleted...]
-      10. Убытки Операторов, оказывающих универсальные услуги связи в сельских населенных пунктах, подлежат субсидированию, если это было определено условиями конкурса или условиями возложения обязательств по предоставлению универсальных услуг связи на Оператора.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Данные о фактических объемах и качестве оказанных универсальных услуг связи представляются Оператором уполномоченного органа, ежеквартально до 15 числа первого месяца квартала, следующего за отчетным. Данные за четвертый квартал представляются до 10 декабря расчетного года с учетом прогнозных данных за последний месяц квартала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z22" w:id="52"/>
-[...15 lines deleted...]
-      11. Субсидии Операторам выплачиваются ежеквартально за фактически оказанный объем универсальных услуг связи на основании заключенного договора между уполномоченным органом и Оператором.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для компенсации убытков Операторам за оказание универсальных услуг связи уполномоченный орган составляет ведомость о размере субсидий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z23" w:id="53"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2934,31 +3070,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>